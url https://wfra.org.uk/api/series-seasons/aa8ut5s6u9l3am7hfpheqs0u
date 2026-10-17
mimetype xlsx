--- v3 (2026-07-10)
+++ v4 (2026-10-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8606" uniqueCount="1043">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8604" uniqueCount="1041">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -2506,51 +2506,51 @@
   <si>
     <t>Fulford</t>
   </si>
   <si>
     <t>Nathan</t>
   </si>
   <si>
     <t>Stewart</t>
   </si>
   <si>
     <t>Môn milers</t>
   </si>
   <si>
     <t>Hoare</t>
   </si>
   <si>
     <t>Brian</t>
   </si>
   <si>
     <t>Hickey</t>
   </si>
   <si>
     <t>Cheshire Hill Racers</t>
   </si>
   <si>
-    <t>O'BRIEN</t>
+    <t>O'Brien</t>
   </si>
   <si>
     <t>Fairwater Runners</t>
   </si>
   <si>
     <t>Underhill</t>
   </si>
   <si>
     <t>SWOC</t>
   </si>
   <si>
     <t>Jane</t>
   </si>
   <si>
     <t>Roscoe</t>
   </si>
   <si>
     <t>Keira</t>
   </si>
   <si>
     <t>Woods</t>
   </si>
   <si>
     <t>Ritsert</t>
   </si>
@@ -2740,53 +2740,50 @@
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>HAY HOTFOOTERS</t>
   </si>
   <si>
     <t>Lois</t>
   </si>
   <si>
     <t>Smithies</t>
   </si>
   <si>
     <t>Horner</t>
   </si>
   <si>
     <t>Asbridge</t>
   </si>
   <si>
     <t>CDF Runners</t>
   </si>
   <si>
     <t>Liam</t>
   </si>
   <si>
-    <t>O'Brien</t>
-[...1 lines deleted...]
-  <si>
     <t>Lysaczenko</t>
   </si>
   <si>
     <t>Quantock Orienteers</t>
   </si>
   <si>
     <t>Rudi</t>
   </si>
   <si>
     <t>Geerse</t>
   </si>
   <si>
     <t>Jennings (replaced Cara Cullen)</t>
   </si>
   <si>
     <t>Marc</t>
   </si>
   <si>
     <t>Penington</t>
   </si>
   <si>
     <t>Yricka</t>
   </si>
   <si>
     <t>Gardner</t>
@@ -2855,53 +2852,50 @@
     <t>Llamwyr Llyn</t>
   </si>
   <si>
     <t>Bull</t>
   </si>
   <si>
     <t>Jaspers</t>
   </si>
   <si>
     <t>Hereford Couriers</t>
   </si>
   <si>
     <t>Dutton</t>
   </si>
   <si>
     <t>Willem</t>
   </si>
   <si>
     <t>van Prooijen</t>
   </si>
   <si>
     <t>Clwydian Range Runners</t>
   </si>
   <si>
     <t>Robbins</t>
-  </si>
-[...1 lines deleted...]
-    <t>OBRIEN</t>
   </si>
   <si>
     <t>Clwb Run Wales</t>
   </si>
   <si>
     <t>Fenella</t>
   </si>
   <si>
     <t>Les Croupiers RC</t>
   </si>
   <si>
     <t>Geoffrey</t>
   </si>
   <si>
     <t>FIELDING</t>
   </si>
   <si>
     <t>Arthur</t>
   </si>
   <si>
     <t>Ramshaw</t>
   </si>
   <si>
     <t>Trevor</t>
   </si>
@@ -3590,51 +3584,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2">
-        <v>2059</v>
+        <v>369</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>24</v>
       </c>
       <c r="K2">
         <v>5</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
@@ -3649,51 +3643,51 @@
       </c>
       <c r="P2">
         <v>150.94</v>
       </c>
       <c r="Q2">
         <v>126.37</v>
       </c>
       <c r="R2">
         <v>133.09</v>
       </c>
       <c r="S2">
         <v>586.56</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3">
-        <v>1170</v>
+        <v>363</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>24</v>
       </c>
       <c r="K3">
         <v>4</v>
       </c>
       <c r="L3">
         <v>153.98</v>
       </c>
@@ -3708,51 +3702,51 @@
       </c>
       <c r="P3" t="s">
         <v>24</v>
       </c>
       <c r="Q3">
         <v>131.1</v>
       </c>
       <c r="R3">
         <v>141.06</v>
       </c>
       <c r="S3">
         <v>581.81</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
       <c r="C4" t="s">
         <v>29</v>
       </c>
       <c r="D4">
-        <v>1295</v>
+        <v>509</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
       <c r="F4" t="s">
         <v>31</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4">
         <v>5</v>
       </c>
       <c r="L4" t="s">
         <v>24</v>
       </c>
@@ -3826,51 +3820,51 @@
       </c>
       <c r="P5">
         <v>138.33</v>
       </c>
       <c r="Q5">
         <v>114.56</v>
       </c>
       <c r="R5" t="s">
         <v>24</v>
       </c>
       <c r="S5">
         <v>524.19</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6">
-        <v>1783</v>
+        <v>433</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>38</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6">
         <v>5</v>
       </c>
       <c r="L6">
         <v>133.51</v>
       </c>
@@ -3885,51 +3879,51 @@
       </c>
       <c r="P6">
         <v>125.3</v>
       </c>
       <c r="Q6" t="s">
         <v>24</v>
       </c>
       <c r="R6" t="s">
         <v>24</v>
       </c>
       <c r="S6">
         <v>505.39</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" t="s">
         <v>40</v>
       </c>
       <c r="D7">
-        <v>740</v>
+        <v>403</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>24</v>
       </c>
       <c r="K7">
         <v>4</v>
       </c>
       <c r="L7">
         <v>131.49</v>
       </c>
@@ -3944,51 +3938,51 @@
       </c>
       <c r="P7" t="s">
         <v>24</v>
       </c>
       <c r="Q7">
         <v>112.91</v>
       </c>
       <c r="R7">
         <v>112.12</v>
       </c>
       <c r="S7">
         <v>491.26</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" t="s">
         <v>44</v>
       </c>
       <c r="D8">
-        <v>1300</v>
+        <v>58</v>
       </c>
       <c r="E8" t="s">
         <v>45</v>
       </c>
       <c r="F8" t="s">
         <v>31</v>
       </c>
       <c r="G8" t="s">
         <v>46</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8">
         <v>5</v>
       </c>
       <c r="L8" t="s">
         <v>24</v>
       </c>
@@ -4003,51 +3997,51 @@
       </c>
       <c r="P8">
         <v>128.41</v>
       </c>
       <c r="Q8">
         <v>108.82</v>
       </c>
       <c r="R8">
         <v>113.54</v>
       </c>
       <c r="S8">
         <v>486.41</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" t="s">
         <v>48</v>
       </c>
       <c r="D9">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
       <c r="G9" t="s">
         <v>46</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
       <c r="K9">
         <v>5</v>
       </c>
       <c r="L9">
         <v>121.61</v>
       </c>
@@ -4062,51 +4056,51 @@
       </c>
       <c r="P9" t="s">
         <v>24</v>
       </c>
       <c r="Q9">
         <v>104.55</v>
       </c>
       <c r="R9">
         <v>111.35</v>
       </c>
       <c r="S9">
         <v>478.52</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
         <v>31</v>
       </c>
       <c r="G10" t="s">
         <v>46</v>
       </c>
       <c r="H10">
         <v>2</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10">
         <v>4</v>
       </c>
       <c r="L10">
         <v>120.98</v>
       </c>
@@ -4121,51 +4115,51 @@
       </c>
       <c r="P10" t="s">
         <v>24</v>
       </c>
       <c r="Q10" t="s">
         <v>24</v>
       </c>
       <c r="R10" t="s">
         <v>24</v>
       </c>
       <c r="S10">
         <v>473.21</v>
       </c>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11">
-        <v>1223</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
       <c r="K11">
         <v>4</v>
       </c>
       <c r="L11" t="s">
         <v>24</v>
       </c>
@@ -4239,51 +4233,51 @@
       </c>
       <c r="P12" t="s">
         <v>24</v>
       </c>
       <c r="Q12" t="s">
         <v>24</v>
       </c>
       <c r="R12">
         <v>148.17</v>
       </c>
       <c r="S12">
         <v>456.66</v>
       </c>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" t="s">
         <v>58</v>
       </c>
       <c r="D13">
-        <v>745</v>
+        <v>93</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>42</v>
       </c>
       <c r="G13" t="s">
         <v>46</v>
       </c>
       <c r="H13">
         <v>2</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13">
         <v>4</v>
       </c>
       <c r="L13" t="s">
         <v>24</v>
       </c>
@@ -4298,51 +4292,51 @@
       </c>
       <c r="P13">
         <v>121.53</v>
       </c>
       <c r="Q13">
         <v>105.69</v>
       </c>
       <c r="R13">
         <v>106.76</v>
       </c>
       <c r="S13">
         <v>456.17</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14">
-        <v>1719</v>
+        <v>398</v>
       </c>
       <c r="E14" t="s">
         <v>61</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14">
         <v>4</v>
       </c>
       <c r="L14">
         <v>122.84</v>
       </c>
@@ -4357,51 +4351,51 @@
       </c>
       <c r="P14" t="s">
         <v>24</v>
       </c>
       <c r="Q14">
         <v>99.24</v>
       </c>
       <c r="R14">
         <v>102.09</v>
       </c>
       <c r="S14">
         <v>446.57</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15">
-        <v>1132</v>
+        <v>66</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
       <c r="F15" t="s">
         <v>65</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>24</v>
       </c>
       <c r="K15">
         <v>5</v>
       </c>
       <c r="L15">
         <v>114.13</v>
       </c>
@@ -4416,51 +4410,51 @@
       </c>
       <c r="P15">
         <v>117.77</v>
       </c>
       <c r="Q15">
         <v>99.82</v>
       </c>
       <c r="R15" t="s">
         <v>24</v>
       </c>
       <c r="S15">
         <v>443.48</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" t="s">
         <v>67</v>
       </c>
       <c r="D16">
-        <v>1317</v>
+        <v>305</v>
       </c>
       <c r="E16" t="s">
         <v>68</v>
       </c>
       <c r="F16" t="s">
         <v>31</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16">
         <v>3</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16">
         <v>4</v>
       </c>
       <c r="L16">
         <v>115.78</v>
       </c>
@@ -4475,51 +4469,51 @@
       </c>
       <c r="P16" t="s">
         <v>24</v>
       </c>
       <c r="Q16">
         <v>100.79</v>
       </c>
       <c r="R16">
         <v>106.12</v>
       </c>
       <c r="S16">
         <v>440.59</v>
       </c>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17">
-        <v>767</v>
+        <v>113</v>
       </c>
       <c r="E17" t="s">
         <v>41</v>
       </c>
       <c r="F17" t="s">
         <v>65</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17">
         <v>2</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17">
         <v>5</v>
       </c>
       <c r="L17">
         <v>116.44</v>
       </c>
@@ -4534,51 +4528,51 @@
       </c>
       <c r="P17">
         <v>116.36</v>
       </c>
       <c r="Q17">
         <v>91.32</v>
       </c>
       <c r="R17" t="s">
         <v>24</v>
       </c>
       <c r="S17">
         <v>439.9</v>
       </c>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>72</v>
       </c>
       <c r="D18">
-        <v>1626</v>
+        <v>6</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>46</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>24</v>
       </c>
       <c r="K18">
         <v>4</v>
       </c>
       <c r="L18">
         <v>111.99</v>
       </c>
@@ -4767,51 +4761,51 @@
       </c>
       <c r="P21" t="s">
         <v>24</v>
       </c>
       <c r="Q21">
         <v>92.65</v>
       </c>
       <c r="R21">
         <v>96.04</v>
       </c>
       <c r="S21">
         <v>397.37</v>
       </c>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22">
-        <v>1610</v>
+        <v>238</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
         <v>65</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22">
         <v>3</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22">
         <v>3</v>
       </c>
       <c r="L22">
         <v>106.54</v>
       </c>
@@ -4885,51 +4879,51 @@
       </c>
       <c r="P23" t="s">
         <v>24</v>
       </c>
       <c r="Q23" t="s">
         <v>24</v>
       </c>
       <c r="R23" t="s">
         <v>24</v>
       </c>
       <c r="S23">
         <v>382.35</v>
       </c>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" t="s">
         <v>83</v>
       </c>
       <c r="D24">
-        <v>1611</v>
+        <v>546</v>
       </c>
       <c r="E24" t="s">
         <v>84</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24">
         <v>4</v>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>24</v>
       </c>
       <c r="K24">
         <v>4</v>
       </c>
       <c r="L24">
         <v>106.65</v>
       </c>
@@ -4944,51 +4938,51 @@
       </c>
       <c r="P24" t="s">
         <v>24</v>
       </c>
       <c r="Q24">
         <v>88.22</v>
       </c>
       <c r="R24">
         <v>85.88</v>
       </c>
       <c r="S24">
         <v>371.85</v>
       </c>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25">
-        <v>1370</v>
+        <v>364</v>
       </c>
       <c r="E25" t="s">
         <v>87</v>
       </c>
       <c r="F25" t="s">
         <v>42</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25">
         <v>5</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>24</v>
       </c>
       <c r="K25">
         <v>4</v>
       </c>
       <c r="L25" t="s">
         <v>24</v>
       </c>
@@ -5003,51 +4997,51 @@
       </c>
       <c r="P25" t="s">
         <v>24</v>
       </c>
       <c r="Q25">
         <v>87.42</v>
       </c>
       <c r="R25">
         <v>92.25</v>
       </c>
       <c r="S25">
         <v>369.96</v>
       </c>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26">
-        <v>748</v>
+        <v>350</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>65</v>
       </c>
       <c r="G26" t="s">
         <v>46</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>24</v>
       </c>
       <c r="K26">
         <v>4</v>
       </c>
       <c r="L26">
         <v>96.07</v>
       </c>
@@ -5180,51 +5174,51 @@
       </c>
       <c r="P28" t="s">
         <v>24</v>
       </c>
       <c r="Q28">
         <v>84.01</v>
       </c>
       <c r="R28">
         <v>80.79</v>
       </c>
       <c r="S28">
         <v>365.31</v>
       </c>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>94</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E29" t="s">
         <v>87</v>
       </c>
       <c r="F29" t="s">
         <v>65</v>
       </c>
       <c r="G29" t="s">
         <v>46</v>
       </c>
       <c r="H29">
         <v>2</v>
       </c>
       <c r="I29" t="b">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>24</v>
       </c>
       <c r="K29">
         <v>5</v>
       </c>
       <c r="L29" t="s">
         <v>24</v>
       </c>
@@ -5239,51 +5233,51 @@
       </c>
       <c r="P29">
         <v>81.65</v>
       </c>
       <c r="Q29">
         <v>71.76</v>
       </c>
       <c r="R29" t="s">
         <v>24</v>
       </c>
       <c r="S29">
         <v>352.21</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>96</v>
       </c>
       <c r="C30" t="s">
         <v>97</v>
       </c>
       <c r="D30">
-        <v>1737</v>
+        <v>521</v>
       </c>
       <c r="E30" t="s">
         <v>98</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30">
         <v>7</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>24</v>
       </c>
       <c r="K30">
         <v>3</v>
       </c>
       <c r="L30">
         <v>122.29</v>
       </c>
@@ -5298,51 +5292,51 @@
       </c>
       <c r="P30" t="s">
         <v>24</v>
       </c>
       <c r="Q30">
         <v>113.02</v>
       </c>
       <c r="R30">
         <v>112.66</v>
       </c>
       <c r="S30">
         <v>347.97</v>
       </c>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>99</v>
       </c>
       <c r="C31" t="s">
         <v>100</v>
       </c>
       <c r="D31">
-        <v>1827</v>
+        <v>402</v>
       </c>
       <c r="E31" t="s">
         <v>101</v>
       </c>
       <c r="F31" t="s">
         <v>31</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31">
         <v>4</v>
       </c>
       <c r="I31" t="b">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>24</v>
       </c>
       <c r="K31">
         <v>3</v>
       </c>
       <c r="L31">
         <v>120.89</v>
       </c>
@@ -5357,51 +5351,51 @@
       </c>
       <c r="P31">
         <v>114.04</v>
       </c>
       <c r="Q31" t="s">
         <v>24</v>
       </c>
       <c r="R31" t="s">
         <v>24</v>
       </c>
       <c r="S31">
         <v>346.91</v>
       </c>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>102</v>
       </c>
       <c r="C32" t="s">
         <v>103</v>
       </c>
       <c r="D32">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
         <v>65</v>
       </c>
       <c r="G32" t="s">
         <v>46</v>
       </c>
       <c r="H32">
         <v>3</v>
       </c>
       <c r="I32" t="b">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32">
         <v>4</v>
       </c>
       <c r="L32">
         <v>91.29</v>
       </c>
@@ -5416,51 +5410,51 @@
       </c>
       <c r="P32">
         <v>87.33</v>
       </c>
       <c r="Q32">
         <v>69.82</v>
       </c>
       <c r="R32" t="s">
         <v>24</v>
       </c>
       <c r="S32">
         <v>346.7</v>
       </c>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>104</v>
       </c>
       <c r="C33" t="s">
         <v>105</v>
       </c>
       <c r="D33">
-        <v>1753</v>
+        <v>286</v>
       </c>
       <c r="E33" t="s">
         <v>34</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>46</v>
       </c>
       <c r="H33">
         <v>2</v>
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33">
         <v>3</v>
       </c>
       <c r="L33" t="s">
         <v>24</v>
       </c>
@@ -5475,51 +5469,51 @@
       </c>
       <c r="P33">
         <v>118.23</v>
       </c>
       <c r="Q33" t="s">
         <v>24</v>
       </c>
       <c r="R33" t="s">
         <v>24</v>
       </c>
       <c r="S33">
         <v>343.43</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>106</v>
       </c>
       <c r="C34" t="s">
         <v>107</v>
       </c>
       <c r="D34">
-        <v>2546</v>
+        <v>457</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34">
         <v>8</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34">
         <v>3</v>
       </c>
       <c r="L34">
         <v>125.94</v>
       </c>
@@ -5652,51 +5646,51 @@
       </c>
       <c r="P36" t="s">
         <v>24</v>
       </c>
       <c r="Q36" t="s">
         <v>24</v>
       </c>
       <c r="R36">
         <v>102.59</v>
       </c>
       <c r="S36">
         <v>339.06</v>
       </c>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
       <c r="D37">
-        <v>1900</v>
+        <v>391</v>
       </c>
       <c r="E37" t="s">
         <v>115</v>
       </c>
       <c r="F37" t="s">
         <v>65</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="H37">
         <v>4</v>
       </c>
       <c r="I37" t="b">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37">
         <v>3</v>
       </c>
       <c r="L37" t="s">
         <v>24</v>
       </c>
@@ -6003,51 +5997,51 @@
       </c>
       <c r="P42" t="s">
         <v>24</v>
       </c>
       <c r="Q42" t="s">
         <v>24</v>
       </c>
       <c r="R42">
         <v>90.2</v>
       </c>
       <c r="S42">
         <v>313.23</v>
       </c>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>125</v>
       </c>
       <c r="C43" t="s">
         <v>126</v>
       </c>
       <c r="D43">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E43" t="s">
         <v>34</v>
       </c>
       <c r="F43" t="s">
         <v>31</v>
       </c>
       <c r="G43" t="s">
         <v>46</v>
       </c>
       <c r="H43">
         <v>4</v>
       </c>
       <c r="I43" t="b">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43">
         <v>3</v>
       </c>
       <c r="L43" t="s">
         <v>24</v>
       </c>
@@ -6062,51 +6056,51 @@
       </c>
       <c r="P43">
         <v>102.88</v>
       </c>
       <c r="Q43" t="s">
         <v>24</v>
       </c>
       <c r="R43" t="s">
         <v>24</v>
       </c>
       <c r="S43">
         <v>305.93</v>
       </c>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>127</v>
       </c>
       <c r="C44" t="s">
         <v>128</v>
       </c>
       <c r="D44">
-        <v>1574</v>
+        <v>619</v>
       </c>
       <c r="E44" t="s">
         <v>129</v>
       </c>
       <c r="F44" t="s">
         <v>31</v>
       </c>
       <c r="G44" t="s">
         <v>46</v>
       </c>
       <c r="H44">
         <v>5</v>
       </c>
       <c r="I44" t="b">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44">
         <v>3</v>
       </c>
       <c r="L44" t="s">
         <v>24</v>
       </c>
@@ -6180,51 +6174,51 @@
       </c>
       <c r="P45" t="s">
         <v>24</v>
       </c>
       <c r="Q45">
         <v>91.02</v>
       </c>
       <c r="R45">
         <v>97.03</v>
       </c>
       <c r="S45">
         <v>296.99</v>
       </c>
     </row>
     <row r="46" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>132</v>
       </c>
       <c r="C46" t="s">
         <v>133</v>
       </c>
       <c r="D46">
-        <v>1048</v>
+        <v>312</v>
       </c>
       <c r="E46" t="s">
         <v>134</v>
       </c>
       <c r="F46" t="s">
         <v>65</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="H46">
         <v>5</v>
       </c>
       <c r="I46" t="b">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46">
         <v>3</v>
       </c>
       <c r="L46" t="s">
         <v>24</v>
       </c>
@@ -6239,51 +6233,51 @@
       </c>
       <c r="P46">
         <v>94.7</v>
       </c>
       <c r="Q46" t="s">
         <v>24</v>
       </c>
       <c r="R46" t="s">
         <v>24</v>
       </c>
       <c r="S46">
         <v>290.66</v>
       </c>
     </row>
     <row r="47" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>76</v>
       </c>
       <c r="C47" t="s">
         <v>135</v>
       </c>
       <c r="D47">
-        <v>849</v>
+        <v>415</v>
       </c>
       <c r="E47" t="s">
         <v>45</v>
       </c>
       <c r="F47" t="s">
         <v>65</v>
       </c>
       <c r="G47" t="s">
         <v>46</v>
       </c>
       <c r="H47">
         <v>4</v>
       </c>
       <c r="I47" t="b">
         <v>1</v>
       </c>
       <c r="J47" t="s">
         <v>24</v>
       </c>
       <c r="K47">
         <v>3</v>
       </c>
       <c r="L47">
         <v>104.7</v>
       </c>
@@ -6298,51 +6292,51 @@
       </c>
       <c r="P47" t="s">
         <v>24</v>
       </c>
       <c r="Q47">
         <v>88.44</v>
       </c>
       <c r="R47" t="s">
         <v>24</v>
       </c>
       <c r="S47">
         <v>289.98</v>
       </c>
     </row>
     <row r="48" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>136</v>
       </c>
       <c r="C48" t="s">
         <v>137</v>
       </c>
       <c r="D48">
-        <v>1092</v>
+        <v>358</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
       <c r="F48" t="s">
         <v>31</v>
       </c>
       <c r="G48" t="s">
         <v>46</v>
       </c>
       <c r="H48">
         <v>6</v>
       </c>
       <c r="I48" t="b">
         <v>1</v>
       </c>
       <c r="J48" t="s">
         <v>24</v>
       </c>
       <c r="K48">
         <v>3</v>
       </c>
       <c r="L48">
         <v>103.95</v>
       </c>
@@ -6357,51 +6351,51 @@
       </c>
       <c r="P48" t="s">
         <v>24</v>
       </c>
       <c r="Q48">
         <v>87.4</v>
       </c>
       <c r="R48">
         <v>92.97</v>
       </c>
       <c r="S48">
         <v>284.32</v>
       </c>
     </row>
     <row r="49" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
       <c r="D49">
-        <v>2117</v>
+        <v>313</v>
       </c>
       <c r="E49" t="s">
         <v>134</v>
       </c>
       <c r="F49" t="s">
         <v>65</v>
       </c>
       <c r="G49" t="s">
         <v>46</v>
       </c>
       <c r="H49">
         <v>5</v>
       </c>
       <c r="I49" t="b">
         <v>1</v>
       </c>
       <c r="J49" t="s">
         <v>24</v>
       </c>
       <c r="K49">
         <v>3</v>
       </c>
       <c r="L49" t="s">
         <v>24</v>
       </c>
@@ -6416,51 +6410,51 @@
       </c>
       <c r="P49">
         <v>69.69</v>
       </c>
       <c r="Q49" t="s">
         <v>24</v>
       </c>
       <c r="R49" t="s">
         <v>24</v>
       </c>
       <c r="S49">
         <v>281.83</v>
       </c>
     </row>
     <row r="50" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>113</v>
       </c>
       <c r="C50" t="s">
         <v>140</v>
       </c>
       <c r="D50">
-        <v>881</v>
+        <v>1</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>65</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="H50">
         <v>6</v>
       </c>
       <c r="I50" t="b">
         <v>1</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50">
         <v>2</v>
       </c>
       <c r="L50">
         <v>92.17</v>
       </c>
@@ -6475,51 +6469,51 @@
       </c>
       <c r="P50" t="s">
         <v>24</v>
       </c>
       <c r="Q50" t="s">
         <v>24</v>
       </c>
       <c r="R50" t="s">
         <v>24</v>
       </c>
       <c r="S50">
         <v>272.89</v>
       </c>
     </row>
     <row r="51" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>141</v>
       </c>
       <c r="C51" t="s">
         <v>142</v>
       </c>
       <c r="D51">
-        <v>421</v>
+        <v>264</v>
       </c>
       <c r="E51" t="s">
         <v>45</v>
       </c>
       <c r="F51" t="s">
         <v>65</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51">
         <v>7</v>
       </c>
       <c r="I51" t="b">
         <v>1</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51">
         <v>3</v>
       </c>
       <c r="L51">
         <v>97.21</v>
       </c>
@@ -6534,51 +6528,51 @@
       </c>
       <c r="P51" t="s">
         <v>24</v>
       </c>
       <c r="Q51" t="s">
         <v>24</v>
       </c>
       <c r="R51">
         <v>79.57</v>
       </c>
       <c r="S51">
         <v>270.9</v>
       </c>
     </row>
     <row r="52" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>143</v>
       </c>
       <c r="C52" t="s">
         <v>144</v>
       </c>
       <c r="D52">
-        <v>869</v>
+        <v>470</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="F52" t="s">
         <v>42</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="H52">
         <v>7</v>
       </c>
       <c r="I52" t="b">
         <v>1</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52">
         <v>3</v>
       </c>
       <c r="L52" t="s">
         <v>24</v>
       </c>
@@ -6593,51 +6587,51 @@
       </c>
       <c r="P52">
         <v>96.07</v>
       </c>
       <c r="Q52" t="s">
         <v>24</v>
       </c>
       <c r="R52" t="s">
         <v>24</v>
       </c>
       <c r="S52">
         <v>269.89</v>
       </c>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>145</v>
       </c>
       <c r="C53" t="s">
         <v>146</v>
       </c>
       <c r="D53">
-        <v>1299</v>
+        <v>226</v>
       </c>
       <c r="E53" t="s">
         <v>147</v>
       </c>
       <c r="F53" t="s">
         <v>148</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="b">
         <v>1</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53">
         <v>3</v>
       </c>
       <c r="L53" t="s">
         <v>24</v>
       </c>
@@ -6652,51 +6646,51 @@
       </c>
       <c r="P53">
         <v>89.77</v>
       </c>
       <c r="Q53">
         <v>71.7</v>
       </c>
       <c r="R53" t="s">
         <v>24</v>
       </c>
       <c r="S53">
         <v>241.87</v>
       </c>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>149</v>
       </c>
       <c r="C54" t="s">
         <v>150</v>
       </c>
       <c r="D54">
-        <v>657</v>
+        <v>434</v>
       </c>
       <c r="E54" t="s">
         <v>68</v>
       </c>
       <c r="F54" t="s">
         <v>65</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54">
         <v>8</v>
       </c>
       <c r="I54" t="b">
         <v>1</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54">
         <v>3</v>
       </c>
       <c r="L54" t="s">
         <v>24</v>
       </c>
@@ -6711,51 +6705,51 @@
       </c>
       <c r="P54">
         <v>83.25</v>
       </c>
       <c r="Q54" t="s">
         <v>24</v>
       </c>
       <c r="R54" t="s">
         <v>24</v>
       </c>
       <c r="S54">
         <v>233.04</v>
       </c>
     </row>
     <row r="55" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>55</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E55" t="s">
         <v>34</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="H55">
         <v>11</v>
       </c>
       <c r="I55" t="b">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>152</v>
       </c>
       <c r="K55">
         <v>4</v>
       </c>
       <c r="L55" t="s">
         <v>24</v>
       </c>
@@ -7000,51 +6994,51 @@
       </c>
       <c r="P59">
         <v>103.85</v>
       </c>
       <c r="Q59" t="s">
         <v>24</v>
       </c>
       <c r="R59" t="s">
         <v>24</v>
       </c>
       <c r="S59">
         <v>302.3</v>
       </c>
     </row>
     <row r="60" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>161</v>
       </c>
       <c r="C60" t="s">
         <v>162</v>
       </c>
       <c r="D60">
-        <v>2178</v>
+        <v>276</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60">
         <v>12</v>
       </c>
       <c r="I60" t="b">
         <v>0</v>
       </c>
       <c r="J60" t="s">
         <v>158</v>
       </c>
       <c r="K60">
         <v>2</v>
       </c>
       <c r="L60" t="s">
         <v>24</v>
       </c>
@@ -7177,51 +7171,51 @@
       </c>
       <c r="P62" t="s">
         <v>24</v>
       </c>
       <c r="Q62">
         <v>123.1</v>
       </c>
       <c r="R62" t="s">
         <v>24</v>
       </c>
       <c r="S62">
         <v>268.29</v>
       </c>
     </row>
     <row r="63" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>121</v>
       </c>
       <c r="C63" t="s">
         <v>169</v>
       </c>
       <c r="D63">
-        <v>1216</v>
+        <v>472</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
       <c r="F63" t="s">
         <v>31</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="H63">
         <v>8</v>
       </c>
       <c r="I63" t="b">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>158</v>
       </c>
       <c r="K63">
         <v>2</v>
       </c>
       <c r="L63" t="s">
         <v>24</v>
       </c>
@@ -7236,51 +7230,51 @@
       </c>
       <c r="P63" t="s">
         <v>24</v>
       </c>
       <c r="Q63" t="s">
         <v>24</v>
       </c>
       <c r="R63" t="s">
         <v>24</v>
       </c>
       <c r="S63">
         <v>265.3</v>
       </c>
     </row>
     <row r="64" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>170</v>
       </c>
       <c r="C64" t="s">
         <v>171</v>
       </c>
       <c r="D64">
-        <v>1844</v>
+        <v>554</v>
       </c>
       <c r="E64" t="s">
         <v>51</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="H64">
         <v>13</v>
       </c>
       <c r="I64" t="b">
         <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>158</v>
       </c>
       <c r="K64">
         <v>2</v>
       </c>
       <c r="L64">
         <v>132.12</v>
       </c>
@@ -7354,51 +7348,51 @@
       </c>
       <c r="P65" t="s">
         <v>24</v>
       </c>
       <c r="Q65" t="s">
         <v>24</v>
       </c>
       <c r="R65" t="s">
         <v>24</v>
       </c>
       <c r="S65">
         <v>261.35</v>
       </c>
     </row>
     <row r="66" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>174</v>
       </c>
       <c r="C66" t="s">
         <v>137</v>
       </c>
       <c r="D66">
-        <v>1932</v>
+        <v>427</v>
       </c>
       <c r="E66" t="s">
         <v>175</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="H66">
         <v>14</v>
       </c>
       <c r="I66" t="b">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>165</v>
       </c>
       <c r="K66">
         <v>2</v>
       </c>
       <c r="L66">
         <v>129.97</v>
       </c>
@@ -7413,51 +7407,51 @@
       </c>
       <c r="P66" t="s">
         <v>24</v>
       </c>
       <c r="Q66" t="s">
         <v>24</v>
       </c>
       <c r="R66" t="s">
         <v>24</v>
       </c>
       <c r="S66">
         <v>260.95</v>
       </c>
     </row>
     <row r="67" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>176</v>
       </c>
       <c r="C67" t="s">
         <v>177</v>
       </c>
       <c r="D67">
-        <v>2077</v>
+        <v>367</v>
       </c>
       <c r="E67" t="s">
         <v>37</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="H67">
         <v>15</v>
       </c>
       <c r="I67" t="b">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>158</v>
       </c>
       <c r="K67">
         <v>2</v>
       </c>
       <c r="L67" t="s">
         <v>24</v>
       </c>
@@ -7587,51 +7581,51 @@
       </c>
       <c r="P69" t="s">
         <v>24</v>
       </c>
       <c r="Q69" t="s">
         <v>24</v>
       </c>
       <c r="R69" t="s">
         <v>24</v>
       </c>
       <c r="S69">
         <v>253.17</v>
       </c>
     </row>
     <row r="70" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>182</v>
       </c>
       <c r="C70" t="s">
         <v>183</v>
       </c>
       <c r="D70">
-        <v>1638</v>
+        <v>64</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>42</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="H70">
         <v>10</v>
       </c>
       <c r="I70" t="b">
         <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>158</v>
       </c>
       <c r="K70">
         <v>2</v>
       </c>
       <c r="L70" t="s">
         <v>24</v>
       </c>
@@ -7705,51 +7699,51 @@
       </c>
       <c r="P71" t="s">
         <v>24</v>
       </c>
       <c r="Q71" t="s">
         <v>24</v>
       </c>
       <c r="R71" t="s">
         <v>24</v>
       </c>
       <c r="S71">
         <v>247.85</v>
       </c>
     </row>
     <row r="72" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>185</v>
       </c>
       <c r="C72" t="s">
         <v>186</v>
       </c>
       <c r="D72">
-        <v>1683</v>
+        <v>334</v>
       </c>
       <c r="E72" t="s">
         <v>41</v>
       </c>
       <c r="F72" t="s">
         <v>31</v>
       </c>
       <c r="G72" t="s">
         <v>46</v>
       </c>
       <c r="H72">
         <v>7</v>
       </c>
       <c r="I72" t="b">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>152</v>
       </c>
       <c r="K72">
         <v>3</v>
       </c>
       <c r="L72">
         <v>85.3</v>
       </c>
@@ -7764,51 +7758,51 @@
       </c>
       <c r="P72" t="s">
         <v>24</v>
       </c>
       <c r="Q72">
         <v>73.08</v>
       </c>
       <c r="R72" t="s">
         <v>24</v>
       </c>
       <c r="S72">
         <v>246.31</v>
       </c>
     </row>
     <row r="73" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>187</v>
       </c>
       <c r="C73" t="s">
         <v>188</v>
       </c>
       <c r="D73">
-        <v>1788</v>
+        <v>540</v>
       </c>
       <c r="E73" t="s">
         <v>51</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>46</v>
       </c>
       <c r="H73">
         <v>8</v>
       </c>
       <c r="I73" t="b">
         <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>165</v>
       </c>
       <c r="K73">
         <v>2</v>
       </c>
       <c r="L73">
         <v>122.1</v>
       </c>
@@ -7994,51 +7988,51 @@
       </c>
       <c r="P76">
         <v>115.27</v>
       </c>
       <c r="Q76" t="s">
         <v>24</v>
       </c>
       <c r="R76" t="s">
         <v>24</v>
       </c>
       <c r="S76">
         <v>234.11</v>
       </c>
     </row>
     <row r="77" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>161</v>
       </c>
       <c r="C77" t="s">
         <v>196</v>
       </c>
       <c r="D77">
-        <v>2527</v>
+        <v>351</v>
       </c>
       <c r="E77" t="s">
         <v>21</v>
       </c>
       <c r="F77" t="s">
         <v>31</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="H77">
         <v>9</v>
       </c>
       <c r="I77" t="b">
         <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>165</v>
       </c>
       <c r="K77">
         <v>2</v>
       </c>
       <c r="L77" t="s">
         <v>24</v>
       </c>
@@ -8289,51 +8283,51 @@
       </c>
       <c r="P81" t="s">
         <v>24</v>
       </c>
       <c r="Q81" t="s">
         <v>24</v>
       </c>
       <c r="R81" t="s">
         <v>24</v>
       </c>
       <c r="S81">
         <v>228.47</v>
       </c>
     </row>
     <row r="82" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>204</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82">
-        <v>1665</v>
+        <v>301</v>
       </c>
       <c r="E82" t="s">
         <v>205</v>
       </c>
       <c r="F82" t="s">
         <v>31</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="H82">
         <v>13</v>
       </c>
       <c r="I82" t="b">
         <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>158</v>
       </c>
       <c r="K82">
         <v>2</v>
       </c>
       <c r="L82" t="s">
         <v>24</v>
       </c>
@@ -8460,51 +8454,51 @@
       </c>
       <c r="P84" t="s">
         <v>24</v>
       </c>
       <c r="Q84" t="s">
         <v>24</v>
       </c>
       <c r="R84" t="s">
         <v>24</v>
       </c>
       <c r="S84">
         <v>223.96</v>
       </c>
     </row>
     <row r="85" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>211</v>
       </c>
       <c r="C85" t="s">
         <v>212</v>
       </c>
       <c r="D85">
-        <v>1894</v>
+        <v>365</v>
       </c>
       <c r="E85" t="s">
         <v>213</v>
       </c>
       <c r="F85" t="s">
         <v>31</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="H85">
         <v>15</v>
       </c>
       <c r="I85" t="b">
         <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>158</v>
       </c>
       <c r="K85">
         <v>2</v>
       </c>
       <c r="L85" t="s">
         <v>24</v>
       </c>
@@ -8690,51 +8684,51 @@
       </c>
       <c r="P88">
         <v>111.2</v>
       </c>
       <c r="Q88" t="s">
         <v>24</v>
       </c>
       <c r="R88" t="s">
         <v>24</v>
       </c>
       <c r="S88">
         <v>222.78</v>
       </c>
     </row>
     <row r="89" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>218</v>
       </c>
       <c r="C89" t="s">
         <v>219</v>
       </c>
       <c r="D89">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="E89" t="s">
         <v>51</v>
       </c>
       <c r="F89" t="s">
         <v>65</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="H89">
         <v>9</v>
       </c>
       <c r="I89" t="b">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>158</v>
       </c>
       <c r="K89">
         <v>2</v>
       </c>
       <c r="L89" t="s">
         <v>24</v>
       </c>
@@ -8749,51 +8743,51 @@
       </c>
       <c r="P89" t="s">
         <v>24</v>
       </c>
       <c r="Q89" t="s">
         <v>24</v>
       </c>
       <c r="R89">
         <v>101.28</v>
       </c>
       <c r="S89">
         <v>218.98</v>
       </c>
     </row>
     <row r="90" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>25</v>
       </c>
       <c r="C90" t="s">
         <v>86</v>
       </c>
       <c r="D90">
-        <v>1673</v>
+        <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>210</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="H90">
         <v>22</v>
       </c>
       <c r="I90" t="b">
         <v>0</v>
       </c>
       <c r="J90" t="s">
         <v>165</v>
       </c>
       <c r="K90">
         <v>2</v>
       </c>
       <c r="L90" t="s">
         <v>24</v>
       </c>
@@ -8808,51 +8802,51 @@
       </c>
       <c r="P90" t="s">
         <v>24</v>
       </c>
       <c r="Q90">
         <v>98.12</v>
       </c>
       <c r="R90" t="s">
         <v>24</v>
       </c>
       <c r="S90">
         <v>217.02</v>
       </c>
     </row>
     <row r="91" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>220</v>
       </c>
       <c r="C91" t="s">
         <v>221</v>
       </c>
       <c r="D91">
-        <v>1751</v>
+        <v>389</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="H91">
         <v>23</v>
       </c>
       <c r="I91" t="b">
         <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>165</v>
       </c>
       <c r="K91">
         <v>2</v>
       </c>
       <c r="L91">
         <v>116.8</v>
       </c>
@@ -8867,51 +8861,51 @@
       </c>
       <c r="P91" t="s">
         <v>24</v>
       </c>
       <c r="Q91">
         <v>98.49</v>
       </c>
       <c r="R91" t="s">
         <v>24</v>
       </c>
       <c r="S91">
         <v>215.29</v>
       </c>
     </row>
     <row r="92" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>222</v>
       </c>
       <c r="C92" t="s">
         <v>223</v>
       </c>
       <c r="D92">
-        <v>1225</v>
+        <v>485</v>
       </c>
       <c r="E92" t="s">
         <v>51</v>
       </c>
       <c r="F92" t="s">
         <v>42</v>
       </c>
       <c r="G92" t="s">
         <v>46</v>
       </c>
       <c r="H92">
         <v>5</v>
       </c>
       <c r="I92" t="b">
         <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>165</v>
       </c>
       <c r="K92">
         <v>2</v>
       </c>
       <c r="L92">
         <v>107.78</v>
       </c>
@@ -9156,51 +9150,51 @@
       </c>
       <c r="P96" t="s">
         <v>24</v>
       </c>
       <c r="Q96" t="s">
         <v>24</v>
       </c>
       <c r="R96">
         <v>101.55</v>
       </c>
       <c r="S96">
         <v>210.21</v>
       </c>
     </row>
     <row r="97" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>232</v>
       </c>
       <c r="C97" t="s">
         <v>233</v>
       </c>
       <c r="D97">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>34</v>
       </c>
       <c r="F97" t="s">
         <v>42</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="H97">
         <v>16</v>
       </c>
       <c r="I97" t="b">
         <v>0</v>
       </c>
       <c r="J97" t="s">
         <v>158</v>
       </c>
       <c r="K97">
         <v>2</v>
       </c>
       <c r="L97" t="s">
         <v>24</v>
       </c>
@@ -9215,51 +9209,51 @@
       </c>
       <c r="P97" t="s">
         <v>24</v>
       </c>
       <c r="Q97" t="s">
         <v>24</v>
       </c>
       <c r="R97" t="s">
         <v>24</v>
       </c>
       <c r="S97">
         <v>207.32</v>
       </c>
     </row>
     <row r="98" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>234</v>
       </c>
       <c r="D98">
-        <v>1126</v>
+        <v>131</v>
       </c>
       <c r="E98" t="s">
         <v>235</v>
       </c>
       <c r="F98" t="s">
         <v>31</v>
       </c>
       <c r="G98" t="s">
         <v>23</v>
       </c>
       <c r="H98">
         <v>18</v>
       </c>
       <c r="I98" t="b">
         <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>158</v>
       </c>
       <c r="K98">
         <v>2</v>
       </c>
       <c r="L98" t="s">
         <v>24</v>
       </c>
@@ -9501,51 +9495,51 @@
       </c>
       <c r="P102" t="s">
         <v>24</v>
       </c>
       <c r="Q102" t="s">
         <v>24</v>
       </c>
       <c r="R102" t="s">
         <v>24</v>
       </c>
       <c r="S102">
         <v>199.14</v>
       </c>
     </row>
     <row r="103" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>242</v>
       </c>
       <c r="C103" t="s">
         <v>243</v>
       </c>
       <c r="D103">
-        <v>1252</v>
+        <v>449</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103" t="s">
         <v>46</v>
       </c>
       <c r="H103">
         <v>9</v>
       </c>
       <c r="I103" t="b">
         <v>0</v>
       </c>
       <c r="J103" t="s">
         <v>158</v>
       </c>
       <c r="K103">
         <v>2</v>
       </c>
       <c r="L103">
         <v>104.31</v>
       </c>
@@ -9560,51 +9554,51 @@
       </c>
       <c r="P103" t="s">
         <v>24</v>
       </c>
       <c r="Q103" t="s">
         <v>24</v>
       </c>
       <c r="R103" t="s">
         <v>24</v>
       </c>
       <c r="S103">
         <v>197.7</v>
       </c>
     </row>
     <row r="104" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>244</v>
       </c>
       <c r="C104" t="s">
         <v>245</v>
       </c>
       <c r="D104">
-        <v>1083</v>
+        <v>223</v>
       </c>
       <c r="E104" t="s">
         <v>24</v>
       </c>
       <c r="F104" t="s">
         <v>42</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="H104">
         <v>18</v>
       </c>
       <c r="I104" t="b">
         <v>0</v>
       </c>
       <c r="J104" t="s">
         <v>158</v>
       </c>
       <c r="K104">
         <v>2</v>
       </c>
       <c r="L104">
         <v>108.67</v>
       </c>
@@ -9675,51 +9669,51 @@
       </c>
       <c r="P105">
         <v>95.19</v>
       </c>
       <c r="Q105" t="s">
         <v>24</v>
       </c>
       <c r="R105" t="s">
         <v>24</v>
       </c>
       <c r="S105">
         <v>194.65</v>
       </c>
     </row>
     <row r="106" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>247</v>
       </c>
       <c r="C106" t="s">
         <v>248</v>
       </c>
       <c r="D106">
-        <v>1614</v>
+        <v>304</v>
       </c>
       <c r="E106" t="s">
         <v>68</v>
       </c>
       <c r="F106" t="s">
         <v>31</v>
       </c>
       <c r="G106" t="s">
         <v>46</v>
       </c>
       <c r="H106">
         <v>9</v>
       </c>
       <c r="I106" t="b">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>158</v>
       </c>
       <c r="K106">
         <v>3</v>
       </c>
       <c r="L106">
         <v>108.98</v>
       </c>
@@ -9852,51 +9846,51 @@
       </c>
       <c r="P108" t="s">
         <v>24</v>
       </c>
       <c r="Q108">
         <v>101</v>
       </c>
       <c r="R108">
         <v>90.96</v>
       </c>
       <c r="S108">
         <v>191.96</v>
       </c>
     </row>
     <row r="109" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>82</v>
       </c>
       <c r="C109" t="s">
         <v>251</v>
       </c>
       <c r="D109">
-        <v>1555</v>
+        <v>330</v>
       </c>
       <c r="E109" t="s">
         <v>252</v>
       </c>
       <c r="F109" t="s">
         <v>42</v>
       </c>
       <c r="G109" t="s">
         <v>23</v>
       </c>
       <c r="H109">
         <v>19</v>
       </c>
       <c r="I109" t="b">
         <v>0</v>
       </c>
       <c r="J109" t="s">
         <v>158</v>
       </c>
       <c r="K109">
         <v>3</v>
       </c>
       <c r="L109">
         <v>98.98</v>
       </c>
@@ -9967,51 +9961,51 @@
       </c>
       <c r="P110" t="s">
         <v>24</v>
       </c>
       <c r="Q110" t="s">
         <v>24</v>
       </c>
       <c r="R110" t="s">
         <v>24</v>
       </c>
       <c r="S110">
         <v>189.82</v>
       </c>
     </row>
     <row r="111" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>254</v>
       </c>
       <c r="C111" t="s">
         <v>255</v>
       </c>
       <c r="D111">
-        <v>1810</v>
+        <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>30</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111" t="s">
         <v>23</v>
       </c>
       <c r="H111">
         <v>24</v>
       </c>
       <c r="I111" t="b">
         <v>0</v>
       </c>
       <c r="J111" t="s">
         <v>165</v>
       </c>
       <c r="K111">
         <v>2</v>
       </c>
       <c r="L111">
         <v>93.13</v>
       </c>
@@ -10026,51 +10020,51 @@
       </c>
       <c r="P111" t="s">
         <v>24</v>
       </c>
       <c r="Q111" t="s">
         <v>24</v>
       </c>
       <c r="R111" t="s">
         <v>24</v>
       </c>
       <c r="S111">
         <v>189.14</v>
       </c>
     </row>
     <row r="112" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>256</v>
       </c>
       <c r="C112" t="s">
         <v>257</v>
       </c>
       <c r="D112">
-        <v>1700</v>
+        <v>134</v>
       </c>
       <c r="E112" t="s">
         <v>37</v>
       </c>
       <c r="F112" t="s">
         <v>31</v>
       </c>
       <c r="G112" t="s">
         <v>46</v>
       </c>
       <c r="H112">
         <v>10</v>
       </c>
       <c r="I112" t="b">
         <v>0</v>
       </c>
       <c r="J112" t="s">
         <v>165</v>
       </c>
       <c r="K112">
         <v>2</v>
       </c>
       <c r="L112" t="s">
         <v>24</v>
       </c>
@@ -10309,51 +10303,51 @@
       </c>
       <c r="P116">
         <v>96.69</v>
       </c>
       <c r="Q116" t="s">
         <v>24</v>
       </c>
       <c r="R116" t="s">
         <v>24</v>
       </c>
       <c r="S116">
         <v>186.03</v>
       </c>
     </row>
     <row r="117" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" t="s">
         <v>266</v>
       </c>
       <c r="D117">
-        <v>1403</v>
+        <v>33</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" t="s">
         <v>65</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="H117">
         <v>12</v>
       </c>
       <c r="I117" t="b">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>158</v>
       </c>
       <c r="K117">
         <v>2</v>
       </c>
       <c r="L117" t="s">
         <v>24</v>
       </c>
@@ -11067,51 +11061,51 @@
       </c>
       <c r="P129" t="s">
         <v>24</v>
       </c>
       <c r="Q129" t="s">
         <v>24</v>
       </c>
       <c r="R129" t="s">
         <v>24</v>
       </c>
       <c r="S129">
         <v>143.68</v>
       </c>
     </row>
     <row r="130" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>292</v>
       </c>
       <c r="C130" t="s">
         <v>293</v>
       </c>
       <c r="D130">
-        <v>974</v>
+        <v>411</v>
       </c>
       <c r="E130" t="s">
         <v>45</v>
       </c>
       <c r="F130" t="s">
         <v>65</v>
       </c>
       <c r="G130" t="s">
         <v>46</v>
       </c>
       <c r="H130">
         <v>7</v>
       </c>
       <c r="I130" t="b">
         <v>0</v>
       </c>
       <c r="J130" t="s">
         <v>158</v>
       </c>
       <c r="K130">
         <v>2</v>
       </c>
       <c r="L130" t="s">
         <v>24</v>
       </c>
@@ -11412,51 +11406,51 @@
       </c>
       <c r="P135" t="s">
         <v>24</v>
       </c>
       <c r="Q135" t="s">
         <v>24</v>
       </c>
       <c r="R135" t="s">
         <v>24</v>
       </c>
       <c r="S135">
         <v>138.49</v>
       </c>
     </row>
     <row r="136" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>304</v>
       </c>
       <c r="C136" t="s">
         <v>305</v>
       </c>
       <c r="D136">
-        <v>2067</v>
+        <v>630</v>
       </c>
       <c r="E136" t="s">
         <v>34</v>
       </c>
       <c r="F136" t="s">
         <v>31</v>
       </c>
       <c r="G136" t="s">
         <v>23</v>
       </c>
       <c r="H136">
         <v>23</v>
       </c>
       <c r="I136" t="b">
         <v>0</v>
       </c>
       <c r="J136" t="s">
         <v>165</v>
       </c>
       <c r="K136">
         <v>1</v>
       </c>
       <c r="L136" t="s">
         <v>24</v>
       </c>
@@ -12267,51 +12261,51 @@
       </c>
       <c r="P150" t="s">
         <v>24</v>
       </c>
       <c r="Q150" t="s">
         <v>24</v>
       </c>
       <c r="R150" t="s">
         <v>24</v>
       </c>
       <c r="S150">
         <v>133.39</v>
       </c>
     </row>
     <row r="151" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" t="s">
         <v>328</v>
       </c>
       <c r="D151">
-        <v>1779</v>
+        <v>233</v>
       </c>
       <c r="E151" t="s">
         <v>164</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151" t="s">
         <v>46</v>
       </c>
       <c r="H151">
         <v>11</v>
       </c>
       <c r="I151" t="b">
         <v>0</v>
       </c>
       <c r="J151" t="s">
         <v>165</v>
       </c>
       <c r="K151">
         <v>1</v>
       </c>
       <c r="L151" t="s">
         <v>24</v>
       </c>
@@ -12606,51 +12600,51 @@
       </c>
       <c r="P156" t="s">
         <v>24</v>
       </c>
       <c r="Q156">
         <v>131.42</v>
       </c>
       <c r="R156" t="s">
         <v>24</v>
       </c>
       <c r="S156">
         <v>131.42</v>
       </c>
     </row>
     <row r="157" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>338</v>
       </c>
       <c r="C157" t="s">
         <v>157</v>
       </c>
       <c r="D157">
-        <v>1050</v>
+        <v>473</v>
       </c>
       <c r="E157" t="s">
         <v>45</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="H157">
         <v>47</v>
       </c>
       <c r="I157" t="b">
         <v>0</v>
       </c>
       <c r="J157" t="s">
         <v>165</v>
       </c>
       <c r="K157">
         <v>1</v>
       </c>
       <c r="L157">
         <v>131.26</v>
       </c>
@@ -12889,51 +12883,51 @@
       </c>
       <c r="P161" t="s">
         <v>24</v>
       </c>
       <c r="Q161">
         <v>130.39</v>
       </c>
       <c r="R161" t="s">
         <v>24</v>
       </c>
       <c r="S161">
         <v>130.39</v>
       </c>
     </row>
     <row r="162" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>55</v>
       </c>
       <c r="C162" t="s">
         <v>346</v>
       </c>
       <c r="D162">
-        <v>1529</v>
+        <v>112</v>
       </c>
       <c r="E162" t="s">
         <v>68</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
       <c r="G162" t="s">
         <v>23</v>
       </c>
       <c r="H162">
         <v>49</v>
       </c>
       <c r="I162" t="b">
         <v>0</v>
       </c>
       <c r="J162" t="s">
         <v>165</v>
       </c>
       <c r="K162">
         <v>1</v>
       </c>
       <c r="L162" t="s">
         <v>24</v>
       </c>
@@ -13637,50 +13631,53 @@
         <v>126.2</v>
       </c>
       <c r="P174" t="s">
         <v>24</v>
       </c>
       <c r="Q174" t="s">
         <v>24</v>
       </c>
       <c r="R174" t="s">
         <v>24</v>
       </c>
       <c r="S174">
         <v>126.2</v>
       </c>
     </row>
     <row r="175" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>335</v>
       </c>
       <c r="C175" t="s">
         <v>359</v>
       </c>
+      <c r="D175">
+        <v>2109</v>
+      </c>
       <c r="E175" t="s">
         <v>360</v>
       </c>
       <c r="F175" t="s">
         <v>22</v>
       </c>
       <c r="G175" t="s">
         <v>23</v>
       </c>
       <c r="H175">
         <v>58</v>
       </c>
       <c r="I175" t="b">
         <v>0</v>
       </c>
       <c r="J175" t="s">
         <v>158</v>
       </c>
       <c r="K175">
         <v>1</v>
       </c>
       <c r="L175" t="s">
         <v>24</v>
       </c>
       <c r="M175">
@@ -13750,51 +13747,51 @@
       </c>
       <c r="P176" t="s">
         <v>24</v>
       </c>
       <c r="Q176">
         <v>125.8</v>
       </c>
       <c r="R176" t="s">
         <v>24</v>
       </c>
       <c r="S176">
         <v>125.8</v>
       </c>
     </row>
     <row r="177" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>362</v>
       </c>
       <c r="C177" t="s">
         <v>363</v>
       </c>
       <c r="D177">
-        <v>2561</v>
+        <v>525</v>
       </c>
       <c r="E177" t="s">
         <v>333</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="H177">
         <v>60</v>
       </c>
       <c r="I177" t="b">
         <v>0</v>
       </c>
       <c r="J177" t="s">
         <v>165</v>
       </c>
       <c r="K177">
         <v>1</v>
       </c>
       <c r="L177" t="s">
         <v>24</v>
       </c>
@@ -14437,51 +14434,51 @@
       </c>
       <c r="P188">
         <v>122.74</v>
       </c>
       <c r="Q188" t="s">
         <v>24</v>
       </c>
       <c r="R188" t="s">
         <v>24</v>
       </c>
       <c r="S188">
         <v>122.74</v>
       </c>
     </row>
     <row r="189" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>143</v>
       </c>
       <c r="C189" t="s">
         <v>379</v>
       </c>
       <c r="D189">
-        <v>1184</v>
+        <v>563</v>
       </c>
       <c r="E189" t="s">
         <v>34</v>
       </c>
       <c r="F189" t="s">
         <v>42</v>
       </c>
       <c r="G189" t="s">
         <v>23</v>
       </c>
       <c r="H189">
         <v>23</v>
       </c>
       <c r="I189" t="b">
         <v>0</v>
       </c>
       <c r="J189" t="s">
         <v>158</v>
       </c>
       <c r="K189">
         <v>1</v>
       </c>
       <c r="L189" t="s">
         <v>24</v>
       </c>
@@ -14496,51 +14493,51 @@
       </c>
       <c r="P189" t="s">
         <v>24</v>
       </c>
       <c r="Q189" t="s">
         <v>24</v>
       </c>
       <c r="R189" t="s">
         <v>24</v>
       </c>
       <c r="S189">
         <v>122.59</v>
       </c>
     </row>
     <row r="190" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>380</v>
       </c>
       <c r="C190" t="s">
         <v>381</v>
       </c>
       <c r="D190">
-        <v>1580</v>
+        <v>292</v>
       </c>
       <c r="E190" t="s">
         <v>34</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190" t="s">
         <v>23</v>
       </c>
       <c r="H190">
         <v>65</v>
       </c>
       <c r="I190" t="b">
         <v>0</v>
       </c>
       <c r="J190" t="s">
         <v>165</v>
       </c>
       <c r="K190">
         <v>1</v>
       </c>
       <c r="L190" t="s">
         <v>24</v>
       </c>
@@ -14555,51 +14552,51 @@
       </c>
       <c r="P190">
         <v>122.56</v>
       </c>
       <c r="Q190" t="s">
         <v>24</v>
       </c>
       <c r="R190" t="s">
         <v>24</v>
       </c>
       <c r="S190">
         <v>122.56</v>
       </c>
     </row>
     <row r="191" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>204</v>
       </c>
       <c r="C191" t="s">
         <v>382</v>
       </c>
       <c r="D191">
-        <v>2337</v>
+        <v>78</v>
       </c>
       <c r="E191" t="s">
         <v>34</v>
       </c>
       <c r="F191" t="s">
         <v>31</v>
       </c>
       <c r="G191" t="s">
         <v>23</v>
       </c>
       <c r="H191">
         <v>37</v>
       </c>
       <c r="I191" t="b">
         <v>0</v>
       </c>
       <c r="J191" t="s">
         <v>158</v>
       </c>
       <c r="K191">
         <v>1</v>
       </c>
       <c r="L191" t="s">
         <v>24</v>
       </c>
@@ -15239,51 +15236,51 @@
       </c>
       <c r="P202" t="s">
         <v>24</v>
       </c>
       <c r="Q202" t="s">
         <v>24</v>
       </c>
       <c r="R202">
         <v>121.22</v>
       </c>
       <c r="S202">
         <v>121.22</v>
       </c>
     </row>
     <row r="203" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>143</v>
       </c>
       <c r="C203" t="s">
         <v>130</v>
       </c>
       <c r="D203">
-        <v>1169</v>
+        <v>89</v>
       </c>
       <c r="E203" t="s">
         <v>398</v>
       </c>
       <c r="F203" t="s">
         <v>31</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="H203">
         <v>42</v>
       </c>
       <c r="I203" t="b">
         <v>0</v>
       </c>
       <c r="J203" t="s">
         <v>165</v>
       </c>
       <c r="K203">
         <v>1</v>
       </c>
       <c r="L203" t="s">
         <v>24</v>
       </c>
@@ -15805,51 +15802,51 @@
       </c>
       <c r="P212" t="s">
         <v>24</v>
       </c>
       <c r="Q212" t="s">
         <v>24</v>
       </c>
       <c r="R212" t="s">
         <v>24</v>
       </c>
       <c r="S212">
         <v>118.99</v>
       </c>
     </row>
     <row r="213" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>414</v>
       </c>
       <c r="C213" t="s">
         <v>307</v>
       </c>
       <c r="D213">
-        <v>1763</v>
+        <v>480</v>
       </c>
       <c r="E213" t="s">
         <v>51</v>
       </c>
       <c r="F213" t="s">
         <v>38</v>
       </c>
       <c r="G213" t="s">
         <v>46</v>
       </c>
       <c r="H213">
         <v>4</v>
       </c>
       <c r="I213" t="b">
         <v>0</v>
       </c>
       <c r="J213" t="s">
         <v>158</v>
       </c>
       <c r="K213">
         <v>1</v>
       </c>
       <c r="L213">
         <v>118.81</v>
       </c>
@@ -16035,51 +16032,51 @@
       </c>
       <c r="P216" t="s">
         <v>24</v>
       </c>
       <c r="Q216" t="s">
         <v>24</v>
       </c>
       <c r="R216" t="s">
         <v>24</v>
       </c>
       <c r="S216">
         <v>117.89</v>
       </c>
     </row>
     <row r="217" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>180</v>
       </c>
       <c r="C217" t="s">
         <v>419</v>
       </c>
       <c r="D217">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E217" t="s">
         <v>37</v>
       </c>
       <c r="F217" t="s">
         <v>22</v>
       </c>
       <c r="G217" t="s">
         <v>46</v>
       </c>
       <c r="H217">
         <v>14</v>
       </c>
       <c r="I217" t="b">
         <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>165</v>
       </c>
       <c r="K217">
         <v>1</v>
       </c>
       <c r="L217" t="s">
         <v>24</v>
       </c>
@@ -17294,51 +17291,51 @@
       </c>
       <c r="P238" t="s">
         <v>24</v>
       </c>
       <c r="Q238" t="s">
         <v>24</v>
       </c>
       <c r="R238" t="s">
         <v>24</v>
       </c>
       <c r="S238">
         <v>115.12</v>
       </c>
     </row>
     <row r="239" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>212</v>
       </c>
       <c r="C239" t="s">
         <v>456</v>
       </c>
       <c r="D239">
-        <v>1397</v>
+        <v>192</v>
       </c>
       <c r="E239" t="s">
         <v>54</v>
       </c>
       <c r="F239" t="s">
         <v>22</v>
       </c>
       <c r="G239" t="s">
         <v>23</v>
       </c>
       <c r="H239">
         <v>85</v>
       </c>
       <c r="I239" t="b">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>165</v>
       </c>
       <c r="K239">
         <v>1</v>
       </c>
       <c r="L239" t="s">
         <v>24</v>
       </c>
@@ -20015,51 +20012,51 @@
       </c>
       <c r="P286" t="s">
         <v>24</v>
       </c>
       <c r="Q286" t="s">
         <v>24</v>
       </c>
       <c r="R286" t="s">
         <v>24</v>
       </c>
       <c r="S286">
         <v>110.96</v>
       </c>
     </row>
     <row r="287" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>299</v>
       </c>
       <c r="C287" t="s">
         <v>527</v>
       </c>
       <c r="D287">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E287" t="s">
         <v>37</v>
       </c>
       <c r="F287" t="s">
         <v>65</v>
       </c>
       <c r="G287" t="s">
         <v>23</v>
       </c>
       <c r="H287">
         <v>17</v>
       </c>
       <c r="I287" t="b">
         <v>0</v>
       </c>
       <c r="J287" t="s">
         <v>158</v>
       </c>
       <c r="K287">
         <v>1</v>
       </c>
       <c r="L287" t="s">
         <v>24</v>
       </c>
@@ -20298,51 +20295,51 @@
       </c>
       <c r="P291" t="s">
         <v>24</v>
       </c>
       <c r="Q291">
         <v>110.61</v>
       </c>
       <c r="R291" t="s">
         <v>24</v>
       </c>
       <c r="S291">
         <v>110.61</v>
       </c>
     </row>
     <row r="292" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>532</v>
       </c>
       <c r="C292" t="s">
         <v>250</v>
       </c>
       <c r="D292">
-        <v>932</v>
+        <v>420</v>
       </c>
       <c r="E292" t="s">
         <v>51</v>
       </c>
       <c r="F292" t="s">
         <v>31</v>
       </c>
       <c r="G292" t="s">
         <v>23</v>
       </c>
       <c r="H292">
         <v>66</v>
       </c>
       <c r="I292" t="b">
         <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>165</v>
       </c>
       <c r="K292">
         <v>1</v>
       </c>
       <c r="L292" t="s">
         <v>24</v>
       </c>
@@ -20640,51 +20637,51 @@
       </c>
       <c r="P297" t="s">
         <v>24</v>
       </c>
       <c r="Q297" t="s">
         <v>24</v>
       </c>
       <c r="R297" t="s">
         <v>24</v>
       </c>
       <c r="S297">
         <v>110.28</v>
       </c>
     </row>
     <row r="298" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>541</v>
       </c>
       <c r="C298" t="s">
         <v>542</v>
       </c>
       <c r="D298">
-        <v>1922</v>
+        <v>352</v>
       </c>
       <c r="E298" t="s">
         <v>21</v>
       </c>
       <c r="F298" t="s">
         <v>31</v>
       </c>
       <c r="G298" t="s">
         <v>46</v>
       </c>
       <c r="H298">
         <v>13</v>
       </c>
       <c r="I298" t="b">
         <v>0</v>
       </c>
       <c r="J298" t="s">
         <v>165</v>
       </c>
       <c r="K298">
         <v>1</v>
       </c>
       <c r="L298" t="s">
         <v>24</v>
       </c>
@@ -20699,51 +20696,51 @@
       </c>
       <c r="P298" t="s">
         <v>24</v>
       </c>
       <c r="Q298" t="s">
         <v>24</v>
       </c>
       <c r="R298" t="s">
         <v>24</v>
       </c>
       <c r="S298">
         <v>110.25</v>
       </c>
     </row>
     <row r="299" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>543</v>
       </c>
       <c r="C299" t="s">
         <v>544</v>
       </c>
       <c r="D299">
-        <v>1769</v>
+        <v>242</v>
       </c>
       <c r="E299" t="s">
         <v>545</v>
       </c>
       <c r="F299" t="s">
         <v>31</v>
       </c>
       <c r="G299" t="s">
         <v>46</v>
       </c>
       <c r="H299">
         <v>14</v>
       </c>
       <c r="I299" t="b">
         <v>0</v>
       </c>
       <c r="J299" t="s">
         <v>158</v>
       </c>
       <c r="K299">
         <v>1</v>
       </c>
       <c r="L299" t="s">
         <v>24</v>
       </c>
@@ -21215,51 +21212,51 @@
       </c>
       <c r="P307" t="s">
         <v>24</v>
       </c>
       <c r="Q307" t="s">
         <v>24</v>
       </c>
       <c r="R307" t="s">
         <v>24</v>
       </c>
       <c r="S307">
         <v>109.14</v>
       </c>
     </row>
     <row r="308" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>247</v>
       </c>
       <c r="C308" t="s">
         <v>248</v>
       </c>
       <c r="D308">
-        <v>1614</v>
+        <v>304</v>
       </c>
       <c r="E308" t="s">
         <v>68</v>
       </c>
       <c r="F308" t="s">
         <v>31</v>
       </c>
       <c r="G308" t="s">
         <v>46</v>
       </c>
       <c r="H308">
         <v>16</v>
       </c>
       <c r="I308" t="b">
         <v>0</v>
       </c>
       <c r="J308" t="s">
         <v>165</v>
       </c>
       <c r="K308">
         <v>3</v>
       </c>
       <c r="L308">
         <v>108.98</v>
       </c>
@@ -21333,51 +21330,51 @@
       </c>
       <c r="P309">
         <v>58.4</v>
       </c>
       <c r="Q309" t="s">
         <v>24</v>
       </c>
       <c r="R309" t="s">
         <v>24</v>
       </c>
       <c r="S309">
         <v>108.98</v>
       </c>
     </row>
     <row r="310" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>554</v>
       </c>
       <c r="C310" t="s">
         <v>555</v>
       </c>
       <c r="D310">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="E310" t="s">
         <v>68</v>
       </c>
       <c r="F310" t="s">
         <v>65</v>
       </c>
       <c r="G310" t="s">
         <v>23</v>
       </c>
       <c r="H310">
         <v>19</v>
       </c>
       <c r="I310" t="b">
         <v>0</v>
       </c>
       <c r="J310" t="s">
         <v>158</v>
       </c>
       <c r="K310">
         <v>1</v>
       </c>
       <c r="L310">
         <v>108.78</v>
       </c>
@@ -21448,51 +21445,51 @@
       </c>
       <c r="P311" t="s">
         <v>24</v>
       </c>
       <c r="Q311" t="s">
         <v>24</v>
       </c>
       <c r="R311" t="s">
         <v>24</v>
       </c>
       <c r="S311">
         <v>108.77</v>
       </c>
     </row>
     <row r="312" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>432</v>
       </c>
       <c r="C312" t="s">
         <v>556</v>
       </c>
       <c r="D312">
-        <v>1315</v>
+        <v>283</v>
       </c>
       <c r="E312" t="s">
         <v>231</v>
       </c>
       <c r="F312" t="s">
         <v>31</v>
       </c>
       <c r="G312" t="s">
         <v>23</v>
       </c>
       <c r="H312">
         <v>72</v>
       </c>
       <c r="I312" t="b">
         <v>0</v>
       </c>
       <c r="J312" t="s">
         <v>158</v>
       </c>
       <c r="K312">
         <v>1</v>
       </c>
       <c r="L312" t="s">
         <v>24</v>
       </c>
@@ -21507,51 +21504,51 @@
       </c>
       <c r="P312" t="s">
         <v>24</v>
       </c>
       <c r="Q312" t="s">
         <v>24</v>
       </c>
       <c r="R312">
         <v>108.65</v>
       </c>
       <c r="S312">
         <v>108.65</v>
       </c>
     </row>
     <row r="313" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>557</v>
       </c>
       <c r="C313" t="s">
         <v>275</v>
       </c>
       <c r="D313">
-        <v>2397</v>
+        <v>298</v>
       </c>
       <c r="E313" t="s">
         <v>51</v>
       </c>
       <c r="F313" t="s">
         <v>31</v>
       </c>
       <c r="G313" t="s">
         <v>46</v>
       </c>
       <c r="H313">
         <v>17</v>
       </c>
       <c r="I313" t="b">
         <v>0</v>
       </c>
       <c r="J313" t="s">
         <v>158</v>
       </c>
       <c r="K313">
         <v>1</v>
       </c>
       <c r="L313" t="s">
         <v>24</v>
       </c>
@@ -21734,51 +21731,51 @@
       </c>
       <c r="P316" t="s">
         <v>24</v>
       </c>
       <c r="Q316" t="s">
         <v>24</v>
       </c>
       <c r="R316" t="s">
         <v>24</v>
       </c>
       <c r="S316">
         <v>108.48</v>
       </c>
     </row>
     <row r="317" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>299</v>
       </c>
       <c r="C317" t="s">
         <v>356</v>
       </c>
       <c r="D317">
-        <v>1666</v>
+        <v>309</v>
       </c>
       <c r="E317" t="s">
         <v>561</v>
       </c>
       <c r="F317" t="s">
         <v>31</v>
       </c>
       <c r="G317" t="s">
         <v>23</v>
       </c>
       <c r="H317">
         <v>73</v>
       </c>
       <c r="I317" t="b">
         <v>0</v>
       </c>
       <c r="J317" t="s">
         <v>165</v>
       </c>
       <c r="K317">
         <v>1</v>
       </c>
       <c r="L317" t="s">
         <v>24</v>
       </c>
@@ -22076,51 +22073,51 @@
       </c>
       <c r="P322" t="s">
         <v>24</v>
       </c>
       <c r="Q322">
         <v>107.27</v>
       </c>
       <c r="R322" t="s">
         <v>24</v>
       </c>
       <c r="S322">
         <v>107.27</v>
       </c>
     </row>
     <row r="323" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>59</v>
       </c>
       <c r="C323" t="s">
         <v>568</v>
       </c>
       <c r="D323">
-        <v>1803</v>
+        <v>88</v>
       </c>
       <c r="E323" t="s">
         <v>37</v>
       </c>
       <c r="F323" t="s">
         <v>31</v>
       </c>
       <c r="G323" t="s">
         <v>23</v>
       </c>
       <c r="H323">
         <v>75</v>
       </c>
       <c r="I323" t="b">
         <v>0</v>
       </c>
       <c r="J323" t="s">
         <v>158</v>
       </c>
       <c r="K323">
         <v>1</v>
       </c>
       <c r="L323" t="s">
         <v>24</v>
       </c>
@@ -22757,51 +22754,51 @@
       </c>
       <c r="P334" t="s">
         <v>24</v>
       </c>
       <c r="Q334" t="s">
         <v>24</v>
       </c>
       <c r="R334" t="s">
         <v>24</v>
       </c>
       <c r="S334">
         <v>106.1</v>
       </c>
     </row>
     <row r="335" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>52</v>
       </c>
       <c r="C335" t="s">
         <v>300</v>
       </c>
       <c r="D335">
-        <v>1207</v>
+        <v>446</v>
       </c>
       <c r="E335" t="s">
         <v>51</v>
       </c>
       <c r="F335" t="s">
         <v>22</v>
       </c>
       <c r="G335" t="s">
         <v>23</v>
       </c>
       <c r="H335">
         <v>111</v>
       </c>
       <c r="I335" t="b">
         <v>0</v>
       </c>
       <c r="J335" t="s">
         <v>165</v>
       </c>
       <c r="K335">
         <v>1</v>
       </c>
       <c r="L335" t="s">
         <v>24</v>
       </c>
@@ -23161,51 +23158,51 @@
       </c>
       <c r="P341" t="s">
         <v>24</v>
       </c>
       <c r="Q341" t="s">
         <v>24</v>
       </c>
       <c r="R341" t="s">
         <v>24</v>
       </c>
       <c r="S341">
         <v>105.14</v>
       </c>
     </row>
     <row r="342" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>96</v>
       </c>
       <c r="C342" t="s">
         <v>598</v>
       </c>
       <c r="D342">
-        <v>2208</v>
+        <v>515</v>
       </c>
       <c r="E342" t="s">
         <v>24</v>
       </c>
       <c r="F342" t="s">
         <v>42</v>
       </c>
       <c r="G342" t="s">
         <v>23</v>
       </c>
       <c r="H342">
         <v>43</v>
       </c>
       <c r="I342" t="b">
         <v>0</v>
       </c>
       <c r="J342" t="s">
         <v>158</v>
       </c>
       <c r="K342">
         <v>1</v>
       </c>
       <c r="L342" t="s">
         <v>24</v>
       </c>
@@ -24355,51 +24352,51 @@
       </c>
       <c r="P362">
         <v>103.65</v>
       </c>
       <c r="Q362" t="s">
         <v>24</v>
       </c>
       <c r="R362" t="s">
         <v>24</v>
       </c>
       <c r="S362">
         <v>103.65</v>
       </c>
     </row>
     <row r="363" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
         <v>627</v>
       </c>
       <c r="C363" t="s">
         <v>628</v>
       </c>
       <c r="D363">
-        <v>732</v>
+        <v>198</v>
       </c>
       <c r="E363" t="s">
         <v>231</v>
       </c>
       <c r="F363" t="s">
         <v>31</v>
       </c>
       <c r="G363" t="s">
         <v>46</v>
       </c>
       <c r="H363">
         <v>21</v>
       </c>
       <c r="I363" t="b">
         <v>0</v>
       </c>
       <c r="J363" t="s">
         <v>165</v>
       </c>
       <c r="K363">
         <v>1</v>
       </c>
       <c r="L363" t="s">
         <v>24</v>
       </c>
@@ -24526,51 +24523,51 @@
       </c>
       <c r="P365">
         <v>103.59</v>
       </c>
       <c r="Q365" t="s">
         <v>24</v>
       </c>
       <c r="R365" t="s">
         <v>24</v>
       </c>
       <c r="S365">
         <v>103.59</v>
       </c>
     </row>
     <row r="366" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
         <v>605</v>
       </c>
       <c r="C366" t="s">
         <v>630</v>
       </c>
       <c r="D366">
-        <v>1746</v>
+        <v>557</v>
       </c>
       <c r="E366" t="s">
         <v>34</v>
       </c>
       <c r="F366" t="s">
         <v>65</v>
       </c>
       <c r="G366" t="s">
         <v>23</v>
       </c>
       <c r="H366">
         <v>21</v>
       </c>
       <c r="I366" t="b">
         <v>0</v>
       </c>
       <c r="J366" t="s">
         <v>158</v>
       </c>
       <c r="K366">
         <v>1</v>
       </c>
       <c r="L366" t="s">
         <v>24</v>
       </c>
@@ -24809,51 +24806,51 @@
       </c>
       <c r="P370" t="s">
         <v>24</v>
       </c>
       <c r="Q370" t="s">
         <v>24</v>
       </c>
       <c r="R370" t="s">
         <v>24</v>
       </c>
       <c r="S370">
         <v>103.27</v>
       </c>
     </row>
     <row r="371" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
         <v>141</v>
       </c>
       <c r="C371" t="s">
         <v>636</v>
       </c>
       <c r="D371">
-        <v>949</v>
+        <v>172</v>
       </c>
       <c r="E371" t="s">
         <v>637</v>
       </c>
       <c r="F371" t="s">
         <v>65</v>
       </c>
       <c r="G371" t="s">
         <v>23</v>
       </c>
       <c r="H371">
         <v>24</v>
       </c>
       <c r="I371" t="b">
         <v>0</v>
       </c>
       <c r="J371" t="s">
         <v>158</v>
       </c>
       <c r="K371">
         <v>1</v>
       </c>
       <c r="L371" t="s">
         <v>24</v>
       </c>
@@ -25151,51 +25148,51 @@
       </c>
       <c r="P376" t="s">
         <v>24</v>
       </c>
       <c r="Q376" t="s">
         <v>24</v>
       </c>
       <c r="R376">
         <v>102.53</v>
       </c>
       <c r="S376">
         <v>102.53</v>
       </c>
     </row>
     <row r="377" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
         <v>55</v>
       </c>
       <c r="C377" t="s">
         <v>646</v>
       </c>
       <c r="D377">
-        <v>999</v>
+        <v>440</v>
       </c>
       <c r="E377" t="s">
         <v>34</v>
       </c>
       <c r="F377" t="s">
         <v>22</v>
       </c>
       <c r="G377" t="s">
         <v>23</v>
       </c>
       <c r="H377">
         <v>120</v>
       </c>
       <c r="I377" t="b">
         <v>0</v>
       </c>
       <c r="J377" t="s">
         <v>158</v>
       </c>
       <c r="K377">
         <v>1</v>
       </c>
       <c r="L377" t="s">
         <v>24</v>
       </c>
@@ -25210,51 +25207,51 @@
       </c>
       <c r="P377" t="s">
         <v>24</v>
       </c>
       <c r="Q377" t="s">
         <v>24</v>
       </c>
       <c r="R377" t="s">
         <v>24</v>
       </c>
       <c r="S377">
         <v>102.39</v>
       </c>
     </row>
     <row r="378" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
         <v>647</v>
       </c>
       <c r="C378" t="s">
         <v>33</v>
       </c>
       <c r="D378">
-        <v>711</v>
+        <v>259</v>
       </c>
       <c r="E378" t="s">
         <v>51</v>
       </c>
       <c r="F378" t="s">
         <v>22</v>
       </c>
       <c r="G378" t="s">
         <v>46</v>
       </c>
       <c r="H378">
         <v>32</v>
       </c>
       <c r="I378" t="b">
         <v>0</v>
       </c>
       <c r="J378" t="s">
         <v>165</v>
       </c>
       <c r="K378">
         <v>1</v>
       </c>
       <c r="L378">
         <v>102.38</v>
       </c>
@@ -25664,51 +25661,51 @@
       </c>
       <c r="P385" t="s">
         <v>24</v>
       </c>
       <c r="Q385" t="s">
         <v>24</v>
       </c>
       <c r="R385" t="s">
         <v>24</v>
       </c>
       <c r="S385">
         <v>102.14</v>
       </c>
     </row>
     <row r="386" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
         <v>652</v>
       </c>
       <c r="C386" t="s">
         <v>188</v>
       </c>
       <c r="D386">
-        <v>1285</v>
+        <v>258</v>
       </c>
       <c r="E386" t="s">
         <v>21</v>
       </c>
       <c r="F386" t="s">
         <v>31</v>
       </c>
       <c r="G386" t="s">
         <v>46</v>
       </c>
       <c r="H386">
         <v>23</v>
       </c>
       <c r="I386" t="b">
         <v>0</v>
       </c>
       <c r="J386" t="s">
         <v>165</v>
       </c>
       <c r="K386">
         <v>1</v>
       </c>
       <c r="L386" t="s">
         <v>24</v>
       </c>
@@ -26808,51 +26805,51 @@
       </c>
       <c r="P405" t="s">
         <v>24</v>
       </c>
       <c r="Q405" t="s">
         <v>24</v>
       </c>
       <c r="R405" t="s">
         <v>24</v>
       </c>
       <c r="S405">
         <v>100.54</v>
       </c>
     </row>
     <row r="406" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
         <v>172</v>
       </c>
       <c r="C406" t="s">
         <v>675</v>
       </c>
       <c r="D406">
-        <v>1995</v>
+        <v>508</v>
       </c>
       <c r="E406" t="s">
         <v>24</v>
       </c>
       <c r="F406" t="s">
         <v>22</v>
       </c>
       <c r="G406" t="s">
         <v>46</v>
       </c>
       <c r="H406">
         <v>36</v>
       </c>
       <c r="I406" t="b">
         <v>0</v>
       </c>
       <c r="J406" t="s">
         <v>165</v>
       </c>
       <c r="K406">
         <v>1</v>
       </c>
       <c r="L406">
         <v>100.52</v>
       </c>
@@ -26979,51 +26976,51 @@
       </c>
       <c r="P408" t="s">
         <v>24</v>
       </c>
       <c r="Q408">
         <v>100.27</v>
       </c>
       <c r="R408" t="s">
         <v>24</v>
       </c>
       <c r="S408">
         <v>100.27</v>
       </c>
     </row>
     <row r="409" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
         <v>676</v>
       </c>
       <c r="C409" t="s">
         <v>677</v>
       </c>
       <c r="D409">
-        <v>1431</v>
+        <v>409</v>
       </c>
       <c r="E409" t="s">
         <v>658</v>
       </c>
       <c r="F409" t="s">
         <v>22</v>
       </c>
       <c r="G409" t="s">
         <v>46</v>
       </c>
       <c r="H409">
         <v>37</v>
       </c>
       <c r="I409" t="b">
         <v>0</v>
       </c>
       <c r="J409" t="s">
         <v>165</v>
       </c>
       <c r="K409">
         <v>1</v>
       </c>
       <c r="L409">
         <v>100.25</v>
       </c>
@@ -27209,51 +27206,51 @@
       </c>
       <c r="P412" t="s">
         <v>24</v>
       </c>
       <c r="Q412" t="s">
         <v>24</v>
       </c>
       <c r="R412" t="s">
         <v>24</v>
       </c>
       <c r="S412">
         <v>100.15</v>
       </c>
     </row>
     <row r="413" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
         <v>222</v>
       </c>
       <c r="C413" t="s">
         <v>679</v>
       </c>
       <c r="D413">
-        <v>1845</v>
+        <v>431</v>
       </c>
       <c r="E413" t="s">
         <v>606</v>
       </c>
       <c r="F413" t="s">
         <v>31</v>
       </c>
       <c r="G413" t="s">
         <v>46</v>
       </c>
       <c r="H413">
         <v>25</v>
       </c>
       <c r="I413" t="b">
         <v>0</v>
       </c>
       <c r="J413" t="s">
         <v>165</v>
       </c>
       <c r="K413">
         <v>1</v>
       </c>
       <c r="L413" t="s">
         <v>24</v>
       </c>
@@ -27495,51 +27492,51 @@
       </c>
       <c r="P417" t="s">
         <v>24</v>
       </c>
       <c r="Q417" t="s">
         <v>24</v>
       </c>
       <c r="R417" t="s">
         <v>24</v>
       </c>
       <c r="S417">
         <v>99.61</v>
       </c>
     </row>
     <row r="418" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
         <v>683</v>
       </c>
       <c r="C418" t="s">
         <v>684</v>
       </c>
       <c r="D418">
-        <v>1500</v>
+        <v>253</v>
       </c>
       <c r="E418" t="s">
         <v>303</v>
       </c>
       <c r="F418" t="s">
         <v>31</v>
       </c>
       <c r="G418" t="s">
         <v>46</v>
       </c>
       <c r="H418">
         <v>26</v>
       </c>
       <c r="I418" t="b">
         <v>0</v>
       </c>
       <c r="J418" t="s">
         <v>165</v>
       </c>
       <c r="K418">
         <v>1</v>
       </c>
       <c r="L418">
         <v>99.56</v>
       </c>
@@ -28353,51 +28350,51 @@
       </c>
       <c r="P432" t="s">
         <v>24</v>
       </c>
       <c r="Q432">
         <v>98.31</v>
       </c>
       <c r="R432" t="s">
         <v>24</v>
       </c>
       <c r="S432">
         <v>98.31</v>
       </c>
     </row>
     <row r="433" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
         <v>490</v>
       </c>
       <c r="C433" t="s">
         <v>702</v>
       </c>
       <c r="D433">
-        <v>1353</v>
+        <v>76</v>
       </c>
       <c r="E433" t="s">
         <v>24</v>
       </c>
       <c r="F433" t="s">
         <v>31</v>
       </c>
       <c r="G433" t="s">
         <v>23</v>
       </c>
       <c r="H433">
         <v>100</v>
       </c>
       <c r="I433" t="b">
         <v>0</v>
       </c>
       <c r="J433" t="s">
         <v>165</v>
       </c>
       <c r="K433">
         <v>1</v>
       </c>
       <c r="L433" t="s">
         <v>24</v>
       </c>
@@ -28580,51 +28577,51 @@
       </c>
       <c r="P436" t="s">
         <v>24</v>
       </c>
       <c r="Q436">
         <v>98.08</v>
       </c>
       <c r="R436" t="s">
         <v>24</v>
       </c>
       <c r="S436">
         <v>98.08</v>
       </c>
     </row>
     <row r="437" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
         <v>706</v>
       </c>
       <c r="C437" t="s">
         <v>707</v>
       </c>
       <c r="D437">
-        <v>878</v>
+        <v>111</v>
       </c>
       <c r="E437" t="s">
         <v>252</v>
       </c>
       <c r="F437" t="s">
         <v>65</v>
       </c>
       <c r="G437" t="s">
         <v>23</v>
       </c>
       <c r="H437">
         <v>27</v>
       </c>
       <c r="I437" t="b">
         <v>0</v>
       </c>
       <c r="J437" t="s">
         <v>158</v>
       </c>
       <c r="K437">
         <v>1</v>
       </c>
       <c r="L437">
         <v>98.06</v>
       </c>
@@ -28919,51 +28916,51 @@
       </c>
       <c r="P442" t="s">
         <v>24</v>
       </c>
       <c r="Q442" t="s">
         <v>24</v>
       </c>
       <c r="R442" t="s">
         <v>24</v>
       </c>
       <c r="S442">
         <v>97.76</v>
       </c>
     </row>
     <row r="443" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
         <v>714</v>
       </c>
       <c r="C443" t="s">
         <v>715</v>
       </c>
       <c r="D443">
-        <v>1513</v>
+        <v>194</v>
       </c>
       <c r="E443" t="s">
         <v>37</v>
       </c>
       <c r="F443" t="s">
         <v>22</v>
       </c>
       <c r="G443" t="s">
         <v>46</v>
       </c>
       <c r="H443">
         <v>42</v>
       </c>
       <c r="I443" t="b">
         <v>0</v>
       </c>
       <c r="J443" t="s">
         <v>165</v>
       </c>
       <c r="K443">
         <v>1</v>
       </c>
       <c r="L443" t="s">
         <v>24</v>
       </c>
@@ -29718,51 +29715,51 @@
       </c>
       <c r="P456" t="s">
         <v>24</v>
       </c>
       <c r="Q456" t="s">
         <v>24</v>
       </c>
       <c r="R456" t="s">
         <v>24</v>
       </c>
       <c r="S456">
         <v>96.75</v>
       </c>
     </row>
     <row r="457" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
         <v>178</v>
       </c>
       <c r="C457" t="s">
         <v>202</v>
       </c>
       <c r="D457">
-        <v>2209</v>
+        <v>59</v>
       </c>
       <c r="E457" t="s">
         <v>733</v>
       </c>
       <c r="F457" t="s">
         <v>31</v>
       </c>
       <c r="G457" t="s">
         <v>23</v>
       </c>
       <c r="H457">
         <v>104</v>
       </c>
       <c r="I457" t="b">
         <v>0</v>
       </c>
       <c r="J457" t="s">
         <v>165</v>
       </c>
       <c r="K457">
         <v>1</v>
       </c>
       <c r="L457" t="s">
         <v>24</v>
       </c>
@@ -29833,51 +29830,51 @@
       </c>
       <c r="P458" t="s">
         <v>24</v>
       </c>
       <c r="Q458" t="s">
         <v>24</v>
       </c>
       <c r="R458" t="s">
         <v>24</v>
       </c>
       <c r="S458">
         <v>96.69</v>
       </c>
     </row>
     <row r="459" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
         <v>735</v>
       </c>
       <c r="C459" t="s">
         <v>736</v>
       </c>
       <c r="D459">
-        <v>630</v>
+        <v>5013</v>
       </c>
       <c r="E459" t="s">
         <v>606</v>
       </c>
       <c r="F459" t="s">
         <v>65</v>
       </c>
       <c r="G459" t="s">
         <v>23</v>
       </c>
       <c r="H459">
         <v>30</v>
       </c>
       <c r="I459" t="b">
         <v>0</v>
       </c>
       <c r="J459" t="s">
         <v>158</v>
       </c>
       <c r="K459">
         <v>1</v>
       </c>
       <c r="L459" t="s">
         <v>24</v>
       </c>
@@ -30685,51 +30682,51 @@
       </c>
       <c r="P473" t="s">
         <v>24</v>
       </c>
       <c r="Q473" t="s">
         <v>24</v>
       </c>
       <c r="R473" t="s">
         <v>24</v>
       </c>
       <c r="S473">
         <v>95.59</v>
       </c>
     </row>
     <row r="474" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474" t="s">
         <v>754</v>
       </c>
       <c r="C474" t="s">
         <v>137</v>
       </c>
       <c r="D474">
-        <v>983</v>
+        <v>461</v>
       </c>
       <c r="E474" t="s">
         <v>755</v>
       </c>
       <c r="F474" t="s">
         <v>42</v>
       </c>
       <c r="G474" t="s">
         <v>23</v>
       </c>
       <c r="H474">
         <v>76</v>
       </c>
       <c r="I474" t="b">
         <v>0</v>
       </c>
       <c r="J474" t="s">
         <v>165</v>
       </c>
       <c r="K474">
         <v>1</v>
       </c>
       <c r="L474" t="s">
         <v>24</v>
       </c>
@@ -31142,51 +31139,51 @@
       </c>
       <c r="P481" t="s">
         <v>24</v>
       </c>
       <c r="Q481" t="s">
         <v>24</v>
       </c>
       <c r="R481" t="s">
         <v>24</v>
       </c>
       <c r="S481">
         <v>95.19</v>
       </c>
     </row>
     <row r="482" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482" t="s">
         <v>762</v>
       </c>
       <c r="C482" t="s">
         <v>93</v>
       </c>
       <c r="D482">
-        <v>1342</v>
+        <v>97</v>
       </c>
       <c r="E482" t="s">
         <v>41</v>
       </c>
       <c r="F482" t="s">
         <v>42</v>
       </c>
       <c r="G482" t="s">
         <v>23</v>
       </c>
       <c r="H482">
         <v>80</v>
       </c>
       <c r="I482" t="b">
         <v>0</v>
       </c>
       <c r="J482" t="s">
         <v>165</v>
       </c>
       <c r="K482">
         <v>1</v>
       </c>
       <c r="L482" t="s">
         <v>24</v>
       </c>
@@ -31257,51 +31254,51 @@
       </c>
       <c r="P483" t="s">
         <v>24</v>
       </c>
       <c r="Q483" t="s">
         <v>24</v>
       </c>
       <c r="R483" t="s">
         <v>24</v>
       </c>
       <c r="S483">
         <v>95.06</v>
       </c>
     </row>
     <row r="484" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484" t="s">
         <v>228</v>
       </c>
       <c r="C484" t="s">
         <v>764</v>
       </c>
       <c r="D484">
-        <v>1843</v>
+        <v>14</v>
       </c>
       <c r="E484" t="s">
         <v>765</v>
       </c>
       <c r="F484" t="s">
         <v>42</v>
       </c>
       <c r="G484" t="s">
         <v>23</v>
       </c>
       <c r="H484">
         <v>81</v>
       </c>
       <c r="I484" t="b">
         <v>0</v>
       </c>
       <c r="J484" t="s">
         <v>165</v>
       </c>
       <c r="K484">
         <v>1</v>
       </c>
       <c r="L484" t="s">
         <v>24</v>
       </c>
@@ -31599,51 +31596,51 @@
       </c>
       <c r="P489" t="s">
         <v>24</v>
       </c>
       <c r="Q489" t="s">
         <v>24</v>
       </c>
       <c r="R489" t="s">
         <v>24</v>
       </c>
       <c r="S489">
         <v>93.82</v>
       </c>
     </row>
     <row r="490" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
         <v>769</v>
       </c>
       <c r="C490" t="s">
         <v>770</v>
       </c>
       <c r="D490">
-        <v>1171</v>
+        <v>510</v>
       </c>
       <c r="E490" t="s">
         <v>771</v>
       </c>
       <c r="F490" t="s">
         <v>65</v>
       </c>
       <c r="G490" t="s">
         <v>23</v>
       </c>
       <c r="H490">
         <v>32</v>
       </c>
       <c r="I490" t="b">
         <v>0</v>
       </c>
       <c r="J490" t="s">
         <v>158</v>
       </c>
       <c r="K490">
         <v>1</v>
       </c>
       <c r="L490" t="s">
         <v>24</v>
       </c>
@@ -32283,51 +32280,51 @@
       </c>
       <c r="P501" t="s">
         <v>24</v>
       </c>
       <c r="Q501">
         <v>93.3</v>
       </c>
       <c r="R501" t="s">
         <v>24</v>
       </c>
       <c r="S501">
         <v>93.3</v>
       </c>
     </row>
     <row r="502" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
         <v>78</v>
       </c>
       <c r="C502" t="s">
         <v>786</v>
       </c>
       <c r="D502">
-        <v>488</v>
+        <v>399</v>
       </c>
       <c r="E502" t="s">
         <v>45</v>
       </c>
       <c r="F502" t="s">
         <v>65</v>
       </c>
       <c r="G502" t="s">
         <v>23</v>
       </c>
       <c r="H502">
         <v>35</v>
       </c>
       <c r="I502" t="b">
         <v>0</v>
       </c>
       <c r="J502" t="s">
         <v>158</v>
       </c>
       <c r="K502">
         <v>1</v>
       </c>
       <c r="L502">
         <v>93.28</v>
       </c>
@@ -32967,51 +32964,51 @@
       </c>
       <c r="P513">
         <v>92.4</v>
       </c>
       <c r="Q513" t="s">
         <v>24</v>
       </c>
       <c r="R513" t="s">
         <v>24</v>
       </c>
       <c r="S513">
         <v>92.4</v>
       </c>
     </row>
     <row r="514" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514" t="s">
         <v>799</v>
       </c>
       <c r="C514" t="s">
         <v>86</v>
       </c>
       <c r="D514">
-        <v>600</v>
+        <v>221</v>
       </c>
       <c r="E514" t="s">
         <v>800</v>
       </c>
       <c r="F514" t="s">
         <v>42</v>
       </c>
       <c r="G514" t="s">
         <v>46</v>
       </c>
       <c r="H514">
         <v>11</v>
       </c>
       <c r="I514" t="b">
         <v>0</v>
       </c>
       <c r="J514" t="s">
         <v>165</v>
       </c>
       <c r="K514">
         <v>1</v>
       </c>
       <c r="L514">
         <v>92.15</v>
       </c>
@@ -33483,51 +33480,51 @@
       </c>
       <c r="P522" t="s">
         <v>24</v>
       </c>
       <c r="Q522">
         <v>90.88</v>
       </c>
       <c r="R522" t="s">
         <v>24</v>
       </c>
       <c r="S522">
         <v>90.88</v>
       </c>
     </row>
     <row r="523" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523" t="s">
         <v>809</v>
       </c>
       <c r="C523" t="s">
         <v>810</v>
       </c>
       <c r="D523">
-        <v>1826</v>
+        <v>5</v>
       </c>
       <c r="E523" t="s">
         <v>34</v>
       </c>
       <c r="F523" t="s">
         <v>42</v>
       </c>
       <c r="G523" t="s">
         <v>46</v>
       </c>
       <c r="H523">
         <v>12</v>
       </c>
       <c r="I523" t="b">
         <v>0</v>
       </c>
       <c r="J523" t="s">
         <v>158</v>
       </c>
       <c r="K523">
         <v>1</v>
       </c>
       <c r="L523" t="s">
         <v>24</v>
       </c>
@@ -33825,51 +33822,51 @@
       </c>
       <c r="P528" t="s">
         <v>24</v>
       </c>
       <c r="Q528" t="s">
         <v>24</v>
       </c>
       <c r="R528" t="s">
         <v>24</v>
       </c>
       <c r="S528">
         <v>90.23</v>
       </c>
     </row>
     <row r="529" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529" t="s">
         <v>76</v>
       </c>
       <c r="C529" t="s">
         <v>818</v>
       </c>
       <c r="D529">
-        <v>1593</v>
+        <v>294</v>
       </c>
       <c r="E529" t="s">
         <v>34</v>
       </c>
       <c r="F529" t="s">
         <v>31</v>
       </c>
       <c r="G529" t="s">
         <v>46</v>
       </c>
       <c r="H529">
         <v>34</v>
       </c>
       <c r="I529" t="b">
         <v>0</v>
       </c>
       <c r="J529" t="s">
         <v>158</v>
       </c>
       <c r="K529">
         <v>1</v>
       </c>
       <c r="L529" t="s">
         <v>24</v>
       </c>
@@ -33884,51 +33881,51 @@
       </c>
       <c r="P529" t="s">
         <v>24</v>
       </c>
       <c r="Q529" t="s">
         <v>24</v>
       </c>
       <c r="R529" t="s">
         <v>24</v>
       </c>
       <c r="S529">
         <v>90.16</v>
       </c>
     </row>
     <row r="530" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
         <v>219</v>
       </c>
       <c r="C530" t="s">
         <v>305</v>
       </c>
       <c r="D530">
-        <v>898</v>
+        <v>48</v>
       </c>
       <c r="E530" t="s">
         <v>455</v>
       </c>
       <c r="F530" t="s">
         <v>42</v>
       </c>
       <c r="G530" t="s">
         <v>23</v>
       </c>
       <c r="H530">
         <v>89</v>
       </c>
       <c r="I530" t="b">
         <v>0</v>
       </c>
       <c r="J530" t="s">
         <v>165</v>
       </c>
       <c r="K530">
         <v>1</v>
       </c>
       <c r="L530">
         <v>90.15</v>
       </c>
@@ -34170,51 +34167,51 @@
       </c>
       <c r="P534" t="s">
         <v>24</v>
       </c>
       <c r="Q534" t="s">
         <v>24</v>
       </c>
       <c r="R534" t="s">
         <v>24</v>
       </c>
       <c r="S534">
         <v>89.9</v>
       </c>
     </row>
     <row r="535" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
         <v>99</v>
       </c>
       <c r="C535" t="s">
         <v>824</v>
       </c>
       <c r="D535">
-        <v>1741</v>
+        <v>26</v>
       </c>
       <c r="E535" t="s">
         <v>24</v>
       </c>
       <c r="F535" t="s">
         <v>31</v>
       </c>
       <c r="G535" t="s">
         <v>23</v>
       </c>
       <c r="H535">
         <v>117</v>
       </c>
       <c r="I535" t="b">
         <v>0</v>
       </c>
       <c r="J535" t="s">
         <v>165</v>
       </c>
       <c r="K535">
         <v>1</v>
       </c>
       <c r="L535" t="s">
         <v>24</v>
       </c>
@@ -34452,79 +34449,82 @@
         <v>24</v>
       </c>
       <c r="P539" t="s">
         <v>24</v>
       </c>
       <c r="Q539">
         <v>89.2</v>
       </c>
       <c r="R539" t="s">
         <v>24</v>
       </c>
       <c r="S539">
         <v>89.2</v>
       </c>
     </row>
     <row r="540" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540" t="s">
         <v>96</v>
       </c>
       <c r="C540" t="s">
         <v>832</v>
       </c>
+      <c r="D540">
+        <v>1821</v>
+      </c>
       <c r="E540" t="s">
         <v>833</v>
       </c>
       <c r="F540" t="s">
         <v>31</v>
       </c>
       <c r="G540" t="s">
         <v>23</v>
       </c>
       <c r="H540">
         <v>120</v>
       </c>
       <c r="I540" t="b">
         <v>0</v>
       </c>
       <c r="J540" t="s">
         <v>165</v>
       </c>
       <c r="K540">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L540" t="s">
         <v>24</v>
       </c>
       <c r="M540" t="s">
         <v>24</v>
       </c>
-      <c r="N540" t="s">
-        <v>24</v>
+      <c r="N540">
+        <v>76.66</v>
       </c>
       <c r="O540" t="s">
         <v>24</v>
       </c>
       <c r="P540">
         <v>89.09</v>
       </c>
       <c r="Q540" t="s">
         <v>24</v>
       </c>
       <c r="R540" t="s">
         <v>24</v>
       </c>
       <c r="S540">
         <v>89.09</v>
       </c>
     </row>
     <row r="541" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541" t="s">
         <v>149</v>
       </c>
       <c r="C541" t="s">
@@ -34845,51 +34845,51 @@
       </c>
       <c r="P546" t="s">
         <v>24</v>
       </c>
       <c r="Q546" t="s">
         <v>24</v>
       </c>
       <c r="R546" t="s">
         <v>24</v>
       </c>
       <c r="S546">
         <v>88.61</v>
       </c>
     </row>
     <row r="547" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547" t="s">
         <v>573</v>
       </c>
       <c r="C547" t="s">
         <v>759</v>
       </c>
       <c r="D547">
-        <v>680</v>
+        <v>5019</v>
       </c>
       <c r="E547" t="s">
         <v>24</v>
       </c>
       <c r="F547" t="s">
         <v>31</v>
       </c>
       <c r="G547" t="s">
         <v>23</v>
       </c>
       <c r="H547">
         <v>121</v>
       </c>
       <c r="I547" t="b">
         <v>0</v>
       </c>
       <c r="J547" t="s">
         <v>165</v>
       </c>
       <c r="K547">
         <v>1</v>
       </c>
       <c r="L547" t="s">
         <v>24</v>
       </c>
@@ -35246,51 +35246,51 @@
       </c>
       <c r="P553" t="s">
         <v>24</v>
       </c>
       <c r="Q553" t="s">
         <v>24</v>
       </c>
       <c r="R553" t="s">
         <v>24</v>
       </c>
       <c r="S553">
         <v>87.84</v>
       </c>
     </row>
     <row r="554" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
         <v>457</v>
       </c>
       <c r="C554" t="s">
         <v>850</v>
       </c>
       <c r="D554">
-        <v>1543</v>
+        <v>91</v>
       </c>
       <c r="E554" t="s">
         <v>24</v>
       </c>
       <c r="F554" t="s">
         <v>65</v>
       </c>
       <c r="G554" t="s">
         <v>23</v>
       </c>
       <c r="H554">
         <v>45</v>
       </c>
       <c r="I554" t="b">
         <v>0</v>
       </c>
       <c r="J554" t="s">
         <v>158</v>
       </c>
       <c r="K554">
         <v>1</v>
       </c>
       <c r="L554" t="s">
         <v>24</v>
       </c>
@@ -35597,51 +35597,51 @@
       </c>
       <c r="P559" t="s">
         <v>24</v>
       </c>
       <c r="Q559" t="s">
         <v>24</v>
       </c>
       <c r="R559" t="s">
         <v>24</v>
       </c>
       <c r="S559">
         <v>86.63</v>
       </c>
     </row>
     <row r="560" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
         <v>857</v>
       </c>
       <c r="C560" t="s">
         <v>146</v>
       </c>
       <c r="D560">
-        <v>1</v>
+        <v>5027</v>
       </c>
       <c r="E560" t="s">
         <v>455</v>
       </c>
       <c r="F560" t="s">
         <v>65</v>
       </c>
       <c r="G560" t="s">
         <v>23</v>
       </c>
       <c r="H560">
         <v>47</v>
       </c>
       <c r="I560" t="b">
         <v>0</v>
       </c>
       <c r="J560" t="s">
         <v>158</v>
       </c>
       <c r="K560">
         <v>1</v>
       </c>
       <c r="L560">
         <v>86.56</v>
       </c>
@@ -36051,51 +36051,51 @@
       </c>
       <c r="P567" t="s">
         <v>24</v>
       </c>
       <c r="Q567" t="s">
         <v>24</v>
       </c>
       <c r="R567" t="s">
         <v>24</v>
       </c>
       <c r="S567">
         <v>85.69</v>
       </c>
     </row>
     <row r="568" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
         <v>863</v>
       </c>
       <c r="C568" t="s">
         <v>864</v>
       </c>
       <c r="D568">
-        <v>1957</v>
+        <v>30</v>
       </c>
       <c r="E568" t="s">
         <v>34</v>
       </c>
       <c r="F568" t="s">
         <v>65</v>
       </c>
       <c r="G568" t="s">
         <v>46</v>
       </c>
       <c r="H568">
         <v>9</v>
       </c>
       <c r="I568" t="b">
         <v>0</v>
       </c>
       <c r="J568" t="s">
         <v>158</v>
       </c>
       <c r="K568">
         <v>1</v>
       </c>
       <c r="L568" t="s">
         <v>24</v>
       </c>
@@ -37985,51 +37985,51 @@
       </c>
       <c r="P601" t="s">
         <v>24</v>
       </c>
       <c r="Q601" t="s">
         <v>24</v>
       </c>
       <c r="R601" t="s">
         <v>24</v>
       </c>
       <c r="S601">
         <v>83.13</v>
       </c>
     </row>
     <row r="602" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602" t="s">
         <v>826</v>
       </c>
       <c r="C602" t="s">
         <v>368</v>
       </c>
       <c r="D602">
-        <v>2490</v>
+        <v>4</v>
       </c>
       <c r="E602" t="s">
         <v>908</v>
       </c>
       <c r="F602" t="s">
         <v>22</v>
       </c>
       <c r="G602" t="s">
         <v>23</v>
       </c>
       <c r="H602">
         <v>162</v>
       </c>
       <c r="I602" t="b">
         <v>0</v>
       </c>
       <c r="J602" t="s">
         <v>158</v>
       </c>
       <c r="K602">
         <v>1</v>
       </c>
       <c r="L602" t="s">
         <v>24</v>
       </c>
@@ -38159,51 +38159,51 @@
       </c>
       <c r="O604">
         <v>82.96</v>
       </c>
       <c r="P604" t="s">
         <v>24</v>
       </c>
       <c r="Q604" t="s">
         <v>24</v>
       </c>
       <c r="R604" t="s">
         <v>24</v>
       </c>
       <c r="S604">
         <v>82.96</v>
       </c>
     </row>
     <row r="605" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
         <v>909</v>
       </c>
       <c r="C605" t="s">
-        <v>910</v>
+        <v>832</v>
       </c>
       <c r="D605">
         <v>1739</v>
       </c>
       <c r="E605" t="s">
         <v>24</v>
       </c>
       <c r="F605" t="s">
         <v>31</v>
       </c>
       <c r="G605" t="s">
         <v>23</v>
       </c>
       <c r="H605">
         <v>128</v>
       </c>
       <c r="I605" t="b">
         <v>0</v>
       </c>
       <c r="J605" t="s">
         <v>165</v>
       </c>
       <c r="K605">
         <v>1</v>
       </c>
@@ -38218,110 +38218,110 @@
       </c>
       <c r="O605">
         <v>82.7</v>
       </c>
       <c r="P605" t="s">
         <v>24</v>
       </c>
       <c r="Q605" t="s">
         <v>24</v>
       </c>
       <c r="R605" t="s">
         <v>24</v>
       </c>
       <c r="S605">
         <v>82.7</v>
       </c>
     </row>
     <row r="606" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
         <v>573</v>
       </c>
       <c r="C606" t="s">
+        <v>910</v>
+      </c>
+      <c r="D606">
+        <v>405</v>
+      </c>
+      <c r="E606" t="s">
         <v>911</v>
-      </c>
-[...4 lines deleted...]
-        <v>912</v>
       </c>
       <c r="F606" t="s">
         <v>65</v>
       </c>
       <c r="G606" t="s">
         <v>23</v>
       </c>
       <c r="H606">
         <v>53</v>
       </c>
       <c r="I606" t="b">
         <v>0</v>
       </c>
       <c r="J606" t="s">
         <v>158</v>
       </c>
       <c r="K606">
         <v>1</v>
       </c>
       <c r="L606" t="s">
         <v>24</v>
       </c>
       <c r="M606">
         <v>82.66</v>
       </c>
       <c r="N606" t="s">
         <v>24</v>
       </c>
       <c r="O606" t="s">
         <v>24</v>
       </c>
       <c r="P606" t="s">
         <v>24</v>
       </c>
       <c r="Q606" t="s">
         <v>24</v>
       </c>
       <c r="R606" t="s">
         <v>24</v>
       </c>
       <c r="S606">
         <v>82.66</v>
       </c>
     </row>
     <row r="607" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607" t="s">
+        <v>912</v>
+      </c>
+      <c r="C607" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
       <c r="D607">
         <v>1907</v>
       </c>
       <c r="E607" t="s">
         <v>269</v>
       </c>
       <c r="F607" t="s">
         <v>31</v>
       </c>
       <c r="G607" t="s">
         <v>23</v>
       </c>
       <c r="H607">
         <v>129</v>
       </c>
       <c r="I607" t="b">
         <v>0</v>
       </c>
       <c r="J607" t="s">
         <v>165</v>
       </c>
       <c r="K607">
         <v>1</v>
       </c>
@@ -38336,51 +38336,51 @@
       </c>
       <c r="O607">
         <v>82.61</v>
       </c>
       <c r="P607" t="s">
         <v>24</v>
       </c>
       <c r="Q607" t="s">
         <v>24</v>
       </c>
       <c r="R607" t="s">
         <v>24</v>
       </c>
       <c r="S607">
         <v>82.61</v>
       </c>
     </row>
     <row r="608" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608" t="s">
         <v>447</v>
       </c>
       <c r="C608" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="E608" t="s">
         <v>37</v>
       </c>
       <c r="F608" t="s">
         <v>22</v>
       </c>
       <c r="G608" t="s">
         <v>23</v>
       </c>
       <c r="H608">
         <v>163</v>
       </c>
       <c r="I608" t="b">
         <v>0</v>
       </c>
       <c r="J608" t="s">
         <v>158</v>
       </c>
       <c r="K608">
         <v>1</v>
       </c>
       <c r="L608" t="s">
         <v>24</v>
       </c>
@@ -38448,51 +38448,51 @@
       </c>
       <c r="N609" t="s">
         <v>24</v>
       </c>
       <c r="O609">
         <v>82.15</v>
       </c>
       <c r="P609" t="s">
         <v>24</v>
       </c>
       <c r="Q609" t="s">
         <v>24</v>
       </c>
       <c r="R609" t="s">
         <v>24</v>
       </c>
       <c r="S609">
         <v>82.15</v>
       </c>
     </row>
     <row r="610" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="C610" t="s">
         <v>429</v>
       </c>
       <c r="E610" t="s">
         <v>27</v>
       </c>
       <c r="F610" t="s">
         <v>65</v>
       </c>
       <c r="G610" t="s">
         <v>23</v>
       </c>
       <c r="H610">
         <v>54</v>
       </c>
       <c r="I610" t="b">
         <v>0</v>
       </c>
       <c r="J610" t="s">
         <v>158</v>
       </c>
       <c r="K610">
         <v>0</v>
       </c>
@@ -38507,51 +38507,51 @@
       </c>
       <c r="O610" t="s">
         <v>24</v>
       </c>
       <c r="P610" t="s">
         <v>24</v>
       </c>
       <c r="Q610" t="s">
         <v>24</v>
       </c>
       <c r="R610" t="s">
         <v>24</v>
       </c>
       <c r="S610">
         <v>81.9</v>
       </c>
     </row>
     <row r="611" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
         <v>222</v>
       </c>
       <c r="C611" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="D611">
         <v>1877</v>
       </c>
       <c r="E611" t="s">
         <v>24</v>
       </c>
       <c r="F611" t="s">
         <v>22</v>
       </c>
       <c r="G611" t="s">
         <v>46</v>
       </c>
       <c r="H611">
         <v>65</v>
       </c>
       <c r="I611" t="b">
         <v>0</v>
       </c>
       <c r="J611" t="s">
         <v>165</v>
       </c>
       <c r="K611">
         <v>1</v>
       </c>
@@ -38569,51 +38569,51 @@
       </c>
       <c r="P611" t="s">
         <v>24</v>
       </c>
       <c r="Q611" t="s">
         <v>24</v>
       </c>
       <c r="R611" t="s">
         <v>24</v>
       </c>
       <c r="S611">
         <v>81.89</v>
       </c>
     </row>
     <row r="612" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612" t="s">
         <v>108</v>
       </c>
       <c r="C612" t="s">
         <v>93</v>
       </c>
       <c r="D612">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="E612" t="s">
         <v>41</v>
       </c>
       <c r="F612" t="s">
         <v>120</v>
       </c>
       <c r="G612" t="s">
         <v>23</v>
       </c>
       <c r="H612">
         <v>4</v>
       </c>
       <c r="I612" t="b">
         <v>0</v>
       </c>
       <c r="J612" t="s">
         <v>158</v>
       </c>
       <c r="K612">
         <v>1</v>
       </c>
       <c r="L612">
         <v>81.86</v>
       </c>
@@ -38622,57 +38622,57 @@
       </c>
       <c r="N612" t="s">
         <v>24</v>
       </c>
       <c r="O612" t="s">
         <v>24</v>
       </c>
       <c r="P612" t="s">
         <v>24</v>
       </c>
       <c r="Q612" t="s">
         <v>24</v>
       </c>
       <c r="R612" t="s">
         <v>24</v>
       </c>
       <c r="S612">
         <v>81.86</v>
       </c>
     </row>
     <row r="613" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
+        <v>917</v>
+      </c>
+      <c r="C613" t="s">
         <v>918</v>
       </c>
-      <c r="C613" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D613">
-        <v>1287</v>
+        <v>98</v>
       </c>
       <c r="E613" t="s">
         <v>30</v>
       </c>
       <c r="F613" t="s">
         <v>42</v>
       </c>
       <c r="G613" t="s">
         <v>46</v>
       </c>
       <c r="H613">
         <v>23</v>
       </c>
       <c r="I613" t="b">
         <v>0</v>
       </c>
       <c r="J613" t="s">
         <v>165</v>
       </c>
       <c r="K613">
         <v>1</v>
       </c>
       <c r="L613">
         <v>81.79</v>
       </c>
@@ -38684,51 +38684,51 @@
       </c>
       <c r="O613" t="s">
         <v>24</v>
       </c>
       <c r="P613" t="s">
         <v>24</v>
       </c>
       <c r="Q613" t="s">
         <v>24</v>
       </c>
       <c r="R613" t="s">
         <v>24</v>
       </c>
       <c r="S613">
         <v>81.79</v>
       </c>
     </row>
     <row r="614" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
         <v>232</v>
       </c>
       <c r="C614" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="D614">
         <v>1012</v>
       </c>
       <c r="E614" t="s">
         <v>34</v>
       </c>
       <c r="F614" t="s">
         <v>42</v>
       </c>
       <c r="G614" t="s">
         <v>23</v>
       </c>
       <c r="H614">
         <v>96</v>
       </c>
       <c r="I614" t="b">
         <v>0</v>
       </c>
       <c r="J614" t="s">
         <v>158</v>
       </c>
       <c r="K614">
         <v>1</v>
       </c>
@@ -38740,54 +38740,54 @@
       </c>
       <c r="N614" t="s">
         <v>24</v>
       </c>
       <c r="O614" t="s">
         <v>24</v>
       </c>
       <c r="P614" t="s">
         <v>24</v>
       </c>
       <c r="Q614" t="s">
         <v>24</v>
       </c>
       <c r="R614">
         <v>81.67</v>
       </c>
       <c r="S614">
         <v>81.67</v>
       </c>
     </row>
     <row r="615" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615" t="s">
+        <v>920</v>
+      </c>
+      <c r="C615" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
       <c r="E615" t="s">
         <v>24</v>
       </c>
       <c r="F615" t="s">
         <v>38</v>
       </c>
       <c r="G615" t="s">
         <v>46</v>
       </c>
       <c r="H615">
         <v>7</v>
       </c>
       <c r="I615" t="b">
         <v>0</v>
       </c>
       <c r="J615" t="s">
         <v>158</v>
       </c>
       <c r="K615">
         <v>1</v>
       </c>
       <c r="L615" t="s">
         <v>24</v>
       </c>
@@ -38796,51 +38796,51 @@
       </c>
       <c r="N615" t="s">
         <v>24</v>
       </c>
       <c r="O615" t="s">
         <v>24</v>
       </c>
       <c r="P615" t="s">
         <v>24</v>
       </c>
       <c r="Q615">
         <v>81.59</v>
       </c>
       <c r="R615" t="s">
         <v>24</v>
       </c>
       <c r="S615">
         <v>81.59</v>
       </c>
     </row>
     <row r="616" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="C616" t="s">
         <v>900</v>
       </c>
       <c r="D616">
         <v>1866</v>
       </c>
       <c r="E616" t="s">
         <v>24</v>
       </c>
       <c r="F616" t="s">
         <v>38</v>
       </c>
       <c r="G616" t="s">
         <v>23</v>
       </c>
       <c r="H616">
         <v>21</v>
       </c>
       <c r="I616" t="b">
         <v>0</v>
       </c>
       <c r="J616" t="s">
         <v>158</v>
       </c>
@@ -38861,51 +38861,51 @@
       </c>
       <c r="P616" t="s">
         <v>24</v>
       </c>
       <c r="Q616" t="s">
         <v>24</v>
       </c>
       <c r="R616" t="s">
         <v>24</v>
       </c>
       <c r="S616">
         <v>81.58</v>
       </c>
     </row>
     <row r="617" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617" t="s">
         <v>339</v>
       </c>
       <c r="C617" t="s">
         <v>40</v>
       </c>
       <c r="D617">
-        <v>1496</v>
+        <v>328</v>
       </c>
       <c r="E617" t="s">
         <v>51</v>
       </c>
       <c r="F617" t="s">
         <v>42</v>
       </c>
       <c r="G617" t="s">
         <v>23</v>
       </c>
       <c r="H617">
         <v>97</v>
       </c>
       <c r="I617" t="b">
         <v>0</v>
       </c>
       <c r="J617" t="s">
         <v>165</v>
       </c>
       <c r="K617">
         <v>1</v>
       </c>
       <c r="L617" t="s">
         <v>24</v>
       </c>
@@ -38923,51 +38923,51 @@
       </c>
       <c r="Q617" t="s">
         <v>24</v>
       </c>
       <c r="R617" t="s">
         <v>24</v>
       </c>
       <c r="S617">
         <v>81.56</v>
       </c>
     </row>
     <row r="618" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618" t="s">
         <v>595</v>
       </c>
       <c r="C618" t="s">
         <v>350</v>
       </c>
       <c r="D618">
         <v>2029</v>
       </c>
       <c r="E618" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="F618" t="s">
         <v>31</v>
       </c>
       <c r="G618" t="s">
         <v>46</v>
       </c>
       <c r="H618">
         <v>41</v>
       </c>
       <c r="I618" t="b">
         <v>0</v>
       </c>
       <c r="J618" t="s">
         <v>165</v>
       </c>
       <c r="K618">
         <v>1</v>
       </c>
       <c r="L618">
         <v>81.49</v>
       </c>
       <c r="M618" t="s">
         <v>24</v>
       </c>
@@ -38976,51 +38976,51 @@
       </c>
       <c r="O618" t="s">
         <v>24</v>
       </c>
       <c r="P618" t="s">
         <v>24</v>
       </c>
       <c r="Q618" t="s">
         <v>24</v>
       </c>
       <c r="R618" t="s">
         <v>24</v>
       </c>
       <c r="S618">
         <v>81.49</v>
       </c>
     </row>
     <row r="619" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619" t="s">
         <v>121</v>
       </c>
       <c r="C619" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="E619" t="s">
         <v>24</v>
       </c>
       <c r="F619" t="s">
         <v>42</v>
       </c>
       <c r="G619" t="s">
         <v>23</v>
       </c>
       <c r="H619">
         <v>98</v>
       </c>
       <c r="I619" t="b">
         <v>0</v>
       </c>
       <c r="J619" t="s">
         <v>165</v>
       </c>
       <c r="K619">
         <v>1</v>
       </c>
       <c r="L619" t="s">
         <v>24</v>
       </c>
@@ -39085,116 +39085,116 @@
       </c>
       <c r="N620" t="s">
         <v>24</v>
       </c>
       <c r="O620" t="s">
         <v>24</v>
       </c>
       <c r="P620" t="s">
         <v>24</v>
       </c>
       <c r="Q620" t="s">
         <v>24</v>
       </c>
       <c r="R620" t="s">
         <v>24</v>
       </c>
       <c r="S620">
         <v>81.36</v>
       </c>
     </row>
     <row r="621" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="C621" t="s">
         <v>298</v>
       </c>
       <c r="D621">
-        <v>2030</v>
+        <v>468</v>
       </c>
       <c r="E621" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="F621" t="s">
         <v>31</v>
       </c>
       <c r="G621" t="s">
         <v>46</v>
       </c>
       <c r="H621">
         <v>42</v>
       </c>
       <c r="I621" t="b">
         <v>0</v>
       </c>
       <c r="J621" t="s">
         <v>165</v>
       </c>
       <c r="K621">
         <v>1</v>
       </c>
       <c r="L621">
         <v>81.16</v>
       </c>
       <c r="M621" t="s">
         <v>24</v>
       </c>
       <c r="N621" t="s">
         <v>24</v>
       </c>
       <c r="O621" t="s">
         <v>24</v>
       </c>
       <c r="P621" t="s">
         <v>24</v>
       </c>
       <c r="Q621" t="s">
         <v>24</v>
       </c>
       <c r="R621" t="s">
         <v>24</v>
       </c>
       <c r="S621">
         <v>81.16</v>
       </c>
     </row>
     <row r="622" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="C622" t="s">
         <v>188</v>
       </c>
       <c r="D622">
-        <v>662</v>
+        <v>249</v>
       </c>
       <c r="E622" t="s">
         <v>34</v>
       </c>
       <c r="F622" t="s">
         <v>42</v>
       </c>
       <c r="G622" t="s">
         <v>46</v>
       </c>
       <c r="H622">
         <v>24</v>
       </c>
       <c r="I622" t="b">
         <v>0</v>
       </c>
       <c r="J622" t="s">
         <v>158</v>
       </c>
       <c r="K622">
         <v>1</v>
       </c>
       <c r="L622" t="s">
         <v>24</v>
       </c>
@@ -39206,51 +39206,51 @@
       </c>
       <c r="O622" t="s">
         <v>24</v>
       </c>
       <c r="P622" t="s">
         <v>24</v>
       </c>
       <c r="Q622" t="s">
         <v>24</v>
       </c>
       <c r="R622" t="s">
         <v>24</v>
       </c>
       <c r="S622">
         <v>81.06</v>
       </c>
     </row>
     <row r="623" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
         <v>178</v>
       </c>
       <c r="C623" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="E623" t="s">
         <v>333</v>
       </c>
       <c r="F623" t="s">
         <v>42</v>
       </c>
       <c r="G623" t="s">
         <v>23</v>
       </c>
       <c r="H623">
         <v>100</v>
       </c>
       <c r="I623" t="b">
         <v>0</v>
       </c>
       <c r="J623" t="s">
         <v>165</v>
       </c>
       <c r="K623">
         <v>1</v>
       </c>
       <c r="L623" t="s">
         <v>24</v>
       </c>
@@ -39321,51 +39321,51 @@
       </c>
       <c r="O624" t="s">
         <v>24</v>
       </c>
       <c r="P624" t="s">
         <v>24</v>
       </c>
       <c r="Q624" t="s">
         <v>24</v>
       </c>
       <c r="R624" t="s">
         <v>24</v>
       </c>
       <c r="S624">
         <v>80.87</v>
       </c>
     </row>
     <row r="625" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
         <v>432</v>
       </c>
       <c r="C625" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="E625" t="s">
         <v>24</v>
       </c>
       <c r="F625" t="s">
         <v>31</v>
       </c>
       <c r="G625" t="s">
         <v>23</v>
       </c>
       <c r="H625">
         <v>130</v>
       </c>
       <c r="I625" t="b">
         <v>0</v>
       </c>
       <c r="J625" t="s">
         <v>158</v>
       </c>
       <c r="K625">
         <v>1</v>
       </c>
       <c r="L625" t="s">
         <v>24</v>
       </c>
@@ -39374,54 +39374,54 @@
       </c>
       <c r="N625" t="s">
         <v>24</v>
       </c>
       <c r="O625" t="s">
         <v>24</v>
       </c>
       <c r="P625" t="s">
         <v>24</v>
       </c>
       <c r="Q625" t="s">
         <v>24</v>
       </c>
       <c r="R625">
         <v>80.82</v>
       </c>
       <c r="S625">
         <v>80.82</v>
       </c>
     </row>
     <row r="626" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626" t="s">
+        <v>930</v>
+      </c>
+      <c r="C626" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
       <c r="E626" t="s">
         <v>213</v>
       </c>
       <c r="F626" t="s">
         <v>31</v>
       </c>
       <c r="G626" t="s">
         <v>46</v>
       </c>
       <c r="H626">
         <v>43</v>
       </c>
       <c r="I626" t="b">
         <v>0</v>
       </c>
       <c r="J626" t="s">
         <v>165</v>
       </c>
       <c r="K626">
         <v>1</v>
       </c>
       <c r="L626" t="s">
         <v>24</v>
       </c>
@@ -39433,51 +39433,51 @@
       </c>
       <c r="O626">
         <v>80.78</v>
       </c>
       <c r="P626" t="s">
         <v>24</v>
       </c>
       <c r="Q626" t="s">
         <v>24</v>
       </c>
       <c r="R626" t="s">
         <v>24</v>
       </c>
       <c r="S626">
         <v>80.78</v>
       </c>
     </row>
     <row r="627" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627" t="s">
         <v>299</v>
       </c>
       <c r="C627" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="D627">
         <v>2048</v>
       </c>
       <c r="E627" t="s">
         <v>51</v>
       </c>
       <c r="F627" t="s">
         <v>42</v>
       </c>
       <c r="G627" t="s">
         <v>23</v>
       </c>
       <c r="H627">
         <v>101</v>
       </c>
       <c r="I627" t="b">
         <v>0</v>
       </c>
       <c r="J627" t="s">
         <v>165</v>
       </c>
       <c r="K627">
         <v>1</v>
       </c>
@@ -39489,54 +39489,54 @@
       </c>
       <c r="N627" t="s">
         <v>24</v>
       </c>
       <c r="O627">
         <v>80.78</v>
       </c>
       <c r="P627" t="s">
         <v>24</v>
       </c>
       <c r="Q627" t="s">
         <v>24</v>
       </c>
       <c r="R627" t="s">
         <v>24</v>
       </c>
       <c r="S627">
         <v>80.78</v>
       </c>
     </row>
     <row r="628" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628" t="s">
+        <v>933</v>
+      </c>
+      <c r="C628" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
       <c r="E628" t="s">
         <v>51</v>
       </c>
       <c r="F628" t="s">
         <v>31</v>
       </c>
       <c r="G628" t="s">
         <v>46</v>
       </c>
       <c r="H628">
         <v>44</v>
       </c>
       <c r="I628" t="b">
         <v>0</v>
       </c>
       <c r="J628" t="s">
         <v>165</v>
       </c>
       <c r="K628">
         <v>1</v>
       </c>
       <c r="L628" t="s">
         <v>24</v>
       </c>
@@ -39604,54 +39604,57 @@
       </c>
       <c r="N629" t="s">
         <v>24</v>
       </c>
       <c r="O629">
         <v>80.69</v>
       </c>
       <c r="P629" t="s">
         <v>24</v>
       </c>
       <c r="Q629" t="s">
         <v>24</v>
       </c>
       <c r="R629" t="s">
         <v>24</v>
       </c>
       <c r="S629">
         <v>80.69</v>
       </c>
     </row>
     <row r="630" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="C630" t="s">
         <v>209</v>
+      </c>
+      <c r="D630">
+        <v>852</v>
       </c>
       <c r="E630" t="s">
         <v>34</v>
       </c>
       <c r="F630" t="s">
         <v>65</v>
       </c>
       <c r="G630" t="s">
         <v>46</v>
       </c>
       <c r="H630">
         <v>10</v>
       </c>
       <c r="I630" t="b">
         <v>0</v>
       </c>
       <c r="J630" t="s">
         <v>158</v>
       </c>
       <c r="K630">
         <v>1</v>
       </c>
       <c r="L630" t="s">
         <v>24</v>
       </c>
@@ -39722,51 +39725,51 @@
       </c>
       <c r="P631" t="s">
         <v>24</v>
       </c>
       <c r="Q631" t="s">
         <v>24</v>
       </c>
       <c r="R631">
         <v>80.5</v>
       </c>
       <c r="S631">
         <v>80.5</v>
       </c>
     </row>
     <row r="632" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632" t="s">
         <v>434</v>
       </c>
       <c r="C632" t="s">
         <v>880</v>
       </c>
       <c r="D632">
-        <v>2214</v>
+        <v>458</v>
       </c>
       <c r="E632" t="s">
         <v>833</v>
       </c>
       <c r="F632" t="s">
         <v>31</v>
       </c>
       <c r="G632" t="s">
         <v>23</v>
       </c>
       <c r="H632">
         <v>133</v>
       </c>
       <c r="I632" t="b">
         <v>0</v>
       </c>
       <c r="J632" t="s">
         <v>158</v>
       </c>
       <c r="K632">
         <v>1</v>
       </c>
       <c r="L632" t="s">
         <v>24</v>
       </c>
@@ -39775,51 +39778,51 @@
       </c>
       <c r="N632" t="s">
         <v>24</v>
       </c>
       <c r="O632" t="s">
         <v>24</v>
       </c>
       <c r="P632" t="s">
         <v>24</v>
       </c>
       <c r="Q632" t="s">
         <v>24</v>
       </c>
       <c r="R632" t="s">
         <v>24</v>
       </c>
       <c r="S632">
         <v>80.44</v>
       </c>
     </row>
     <row r="633" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="C633" t="s">
         <v>79</v>
       </c>
       <c r="E633" t="s">
         <v>417</v>
       </c>
       <c r="F633" t="s">
         <v>31</v>
       </c>
       <c r="G633" t="s">
         <v>46</v>
       </c>
       <c r="H633">
         <v>45</v>
       </c>
       <c r="I633" t="b">
         <v>0</v>
       </c>
       <c r="J633" t="s">
         <v>165</v>
       </c>
       <c r="K633">
         <v>1</v>
       </c>
@@ -39834,51 +39837,51 @@
       </c>
       <c r="O633">
         <v>80.06</v>
       </c>
       <c r="P633" t="s">
         <v>24</v>
       </c>
       <c r="Q633" t="s">
         <v>24</v>
       </c>
       <c r="R633" t="s">
         <v>24</v>
       </c>
       <c r="S633">
         <v>80.06</v>
       </c>
     </row>
     <row r="634" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
         <v>822</v>
       </c>
       <c r="C634" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="E634" t="s">
         <v>308</v>
       </c>
       <c r="F634" t="s">
         <v>31</v>
       </c>
       <c r="G634" t="s">
         <v>46</v>
       </c>
       <c r="H634">
         <v>46</v>
       </c>
       <c r="I634" t="b">
         <v>0</v>
       </c>
       <c r="J634" t="s">
         <v>165</v>
       </c>
       <c r="K634">
         <v>1</v>
       </c>
       <c r="L634" t="s">
         <v>24</v>
       </c>
@@ -39887,51 +39890,51 @@
       </c>
       <c r="N634" t="s">
         <v>24</v>
       </c>
       <c r="O634" t="s">
         <v>24</v>
       </c>
       <c r="P634" t="s">
         <v>24</v>
       </c>
       <c r="Q634">
         <v>79.82</v>
       </c>
       <c r="R634" t="s">
         <v>24</v>
       </c>
       <c r="S634">
         <v>79.82</v>
       </c>
     </row>
     <row r="635" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="C635" t="s">
         <v>188</v>
       </c>
       <c r="E635" t="s">
         <v>308</v>
       </c>
       <c r="F635" t="s">
         <v>31</v>
       </c>
       <c r="G635" t="s">
         <v>46</v>
       </c>
       <c r="H635">
         <v>47</v>
       </c>
       <c r="I635" t="b">
         <v>0</v>
       </c>
       <c r="J635" t="s">
         <v>165</v>
       </c>
       <c r="K635">
         <v>1</v>
       </c>
@@ -40005,51 +40008,51 @@
       </c>
       <c r="P636" t="s">
         <v>24</v>
       </c>
       <c r="Q636">
         <v>79.8</v>
       </c>
       <c r="R636" t="s">
         <v>24</v>
       </c>
       <c r="S636">
         <v>79.8</v>
       </c>
     </row>
     <row r="637" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637" t="s">
         <v>108</v>
       </c>
       <c r="C637" t="s">
         <v>86</v>
       </c>
       <c r="E637" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="F637" t="s">
         <v>120</v>
       </c>
       <c r="G637" t="s">
         <v>23</v>
       </c>
       <c r="H637">
         <v>5</v>
       </c>
       <c r="I637" t="b">
         <v>0</v>
       </c>
       <c r="J637" t="s">
         <v>158</v>
       </c>
       <c r="K637">
         <v>1</v>
       </c>
       <c r="L637" t="s">
         <v>24</v>
       </c>
       <c r="M637" t="s">
         <v>24</v>
       </c>
@@ -40058,51 +40061,51 @@
       </c>
       <c r="O637" t="s">
         <v>24</v>
       </c>
       <c r="P637" t="s">
         <v>24</v>
       </c>
       <c r="Q637">
         <v>79.79</v>
       </c>
       <c r="R637" t="s">
         <v>24</v>
       </c>
       <c r="S637">
         <v>79.79</v>
       </c>
     </row>
     <row r="638" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638" t="s">
         <v>82</v>
       </c>
       <c r="C638" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="D638">
         <v>1374</v>
       </c>
       <c r="E638" t="s">
         <v>24</v>
       </c>
       <c r="F638" t="s">
         <v>65</v>
       </c>
       <c r="G638" t="s">
         <v>23</v>
       </c>
       <c r="H638">
         <v>57</v>
       </c>
       <c r="I638" t="b">
         <v>0</v>
       </c>
       <c r="J638" t="s">
         <v>158</v>
       </c>
       <c r="K638">
         <v>1</v>
       </c>
@@ -40117,57 +40120,57 @@
       </c>
       <c r="O638" t="s">
         <v>24</v>
       </c>
       <c r="P638" t="s">
         <v>24</v>
       </c>
       <c r="Q638" t="s">
         <v>24</v>
       </c>
       <c r="R638" t="s">
         <v>24</v>
       </c>
       <c r="S638">
         <v>78.83</v>
       </c>
     </row>
     <row r="639" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639" t="s">
         <v>108</v>
       </c>
       <c r="C639" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="D639">
         <v>1124</v>
       </c>
       <c r="E639" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="F639" t="s">
         <v>42</v>
       </c>
       <c r="G639" t="s">
         <v>23</v>
       </c>
       <c r="H639">
         <v>102</v>
       </c>
       <c r="I639" t="b">
         <v>0</v>
       </c>
       <c r="J639" t="s">
         <v>165</v>
       </c>
       <c r="K639">
         <v>1</v>
       </c>
       <c r="L639" t="s">
         <v>24</v>
       </c>
       <c r="M639" t="s">
         <v>24</v>
       </c>
@@ -40232,51 +40235,51 @@
       </c>
       <c r="O640">
         <v>77.86</v>
       </c>
       <c r="P640" t="s">
         <v>24</v>
       </c>
       <c r="Q640" t="s">
         <v>24</v>
       </c>
       <c r="R640" t="s">
         <v>24</v>
       </c>
       <c r="S640">
         <v>77.86</v>
       </c>
     </row>
     <row r="641" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641" t="s">
         <v>69</v>
       </c>
       <c r="C641" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="E641" t="s">
         <v>303</v>
       </c>
       <c r="F641" t="s">
         <v>22</v>
       </c>
       <c r="G641" t="s">
         <v>23</v>
       </c>
       <c r="H641">
         <v>164</v>
       </c>
       <c r="I641" t="b">
         <v>0</v>
       </c>
       <c r="J641" t="s">
         <v>165</v>
       </c>
       <c r="K641">
         <v>1</v>
       </c>
       <c r="L641">
         <v>77.64</v>
       </c>
@@ -40285,60 +40288,60 @@
       </c>
       <c r="N641" t="s">
         <v>24</v>
       </c>
       <c r="O641" t="s">
         <v>24</v>
       </c>
       <c r="P641" t="s">
         <v>24</v>
       </c>
       <c r="Q641" t="s">
         <v>24</v>
       </c>
       <c r="R641" t="s">
         <v>24</v>
       </c>
       <c r="S641">
         <v>77.64</v>
       </c>
     </row>
     <row r="642" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642" t="s">
+        <v>944</v>
+      </c>
+      <c r="C642" t="s">
         <v>945</v>
       </c>
-      <c r="C642" t="s">
+      <c r="D642">
+        <v>67</v>
+      </c>
+      <c r="E642" t="s">
         <v>946</v>
-      </c>
-[...4 lines deleted...]
-        <v>947</v>
       </c>
       <c r="F642" t="s">
         <v>120</v>
       </c>
       <c r="G642" t="s">
         <v>23</v>
       </c>
       <c r="H642">
         <v>6</v>
       </c>
       <c r="I642" t="b">
         <v>0</v>
       </c>
       <c r="J642" t="s">
         <v>158</v>
       </c>
       <c r="K642">
         <v>1</v>
       </c>
       <c r="L642">
         <v>77.23</v>
       </c>
       <c r="M642" t="s">
         <v>24</v>
       </c>
@@ -40347,54 +40350,54 @@
       </c>
       <c r="O642" t="s">
         <v>24</v>
       </c>
       <c r="P642" t="s">
         <v>24</v>
       </c>
       <c r="Q642" t="s">
         <v>24</v>
       </c>
       <c r="R642" t="s">
         <v>24</v>
       </c>
       <c r="S642">
         <v>77.23</v>
       </c>
     </row>
     <row r="643" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643" t="s">
         <v>829</v>
       </c>
       <c r="C643" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="D643">
-        <v>2427</v>
+        <v>72</v>
       </c>
       <c r="E643" t="s">
         <v>51</v>
       </c>
       <c r="F643" t="s">
         <v>148</v>
       </c>
       <c r="G643" t="s">
         <v>23</v>
       </c>
       <c r="H643">
         <v>4</v>
       </c>
       <c r="I643" t="b">
         <v>0</v>
       </c>
       <c r="J643" t="s">
         <v>158</v>
       </c>
       <c r="K643">
         <v>0</v>
       </c>
       <c r="L643" t="s">
         <v>24</v>
       </c>
@@ -40577,104 +40580,107 @@
       </c>
       <c r="O646" t="s">
         <v>24</v>
       </c>
       <c r="P646" t="s">
         <v>24</v>
       </c>
       <c r="Q646" t="s">
         <v>24</v>
       </c>
       <c r="R646" t="s">
         <v>24</v>
       </c>
       <c r="S646">
         <v>76.94</v>
       </c>
     </row>
     <row r="647" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647" t="s">
         <v>96</v>
       </c>
       <c r="C647" t="s">
-        <v>949</v>
+        <v>832</v>
+      </c>
+      <c r="D647">
+        <v>1821</v>
       </c>
       <c r="E647" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
       <c r="F647" t="s">
         <v>31</v>
       </c>
       <c r="G647" t="s">
         <v>23</v>
       </c>
       <c r="H647">
         <v>136</v>
       </c>
       <c r="I647" t="b">
         <v>0</v>
       </c>
       <c r="J647" t="s">
         <v>165</v>
       </c>
       <c r="K647">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L647" t="s">
         <v>24</v>
       </c>
       <c r="M647" t="s">
         <v>24</v>
       </c>
       <c r="N647">
         <v>76.66</v>
       </c>
       <c r="O647" t="s">
         <v>24</v>
       </c>
-      <c r="P647" t="s">
-        <v>24</v>
+      <c r="P647">
+        <v>89.09</v>
       </c>
       <c r="Q647" t="s">
         <v>24</v>
       </c>
       <c r="R647" t="s">
         <v>24</v>
       </c>
       <c r="S647">
         <v>76.66</v>
       </c>
     </row>
     <row r="648" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
       <c r="C648" t="s">
         <v>787</v>
       </c>
       <c r="D648">
         <v>404</v>
       </c>
       <c r="E648" t="s">
         <v>493</v>
       </c>
       <c r="F648" t="s">
         <v>42</v>
       </c>
       <c r="G648" t="s">
         <v>46</v>
       </c>
       <c r="H648">
         <v>25</v>
       </c>
       <c r="I648" t="b">
         <v>0</v>
       </c>
       <c r="J648" t="s">
         <v>165</v>
       </c>
@@ -40695,104 +40701,104 @@
       </c>
       <c r="P648" t="s">
         <v>24</v>
       </c>
       <c r="Q648" t="s">
         <v>24</v>
       </c>
       <c r="R648" t="s">
         <v>24</v>
       </c>
       <c r="S648">
         <v>76.61</v>
       </c>
     </row>
     <row r="649" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649" t="s">
         <v>396</v>
       </c>
       <c r="C649" t="s">
         <v>209</v>
       </c>
       <c r="E649" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="F649" t="s">
         <v>148</v>
       </c>
       <c r="G649" t="s">
         <v>23</v>
       </c>
       <c r="H649">
         <v>5</v>
       </c>
       <c r="I649" t="b">
         <v>0</v>
       </c>
       <c r="J649" t="s">
         <v>158</v>
       </c>
       <c r="K649">
         <v>1</v>
       </c>
       <c r="L649" t="s">
         <v>24</v>
       </c>
       <c r="M649" t="s">
         <v>24</v>
       </c>
       <c r="N649" t="s">
         <v>24</v>
       </c>
       <c r="O649" t="s">
         <v>24</v>
       </c>
       <c r="P649">
         <v>76.38</v>
       </c>
       <c r="Q649" t="s">
         <v>24</v>
       </c>
       <c r="R649" t="s">
         <v>24</v>
       </c>
       <c r="S649">
         <v>76.38</v>
       </c>
     </row>
     <row r="650" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="C650" t="s">
-        <v>954</v>
+        <v>952</v>
       </c>
       <c r="D650">
         <v>555</v>
       </c>
       <c r="E650" t="s">
         <v>51</v>
       </c>
       <c r="F650" t="s">
         <v>120</v>
       </c>
       <c r="G650" t="s">
         <v>23</v>
       </c>
       <c r="H650">
         <v>7</v>
       </c>
       <c r="I650" t="b">
         <v>0</v>
       </c>
       <c r="J650" t="s">
         <v>158</v>
       </c>
       <c r="K650">
         <v>1</v>
       </c>
@@ -40804,54 +40810,54 @@
       </c>
       <c r="N650" t="s">
         <v>24</v>
       </c>
       <c r="O650" t="s">
         <v>24</v>
       </c>
       <c r="P650" t="s">
         <v>24</v>
       </c>
       <c r="Q650" t="s">
         <v>24</v>
       </c>
       <c r="R650" t="s">
         <v>24</v>
       </c>
       <c r="S650">
         <v>76.37</v>
       </c>
     </row>
     <row r="651" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651" t="s">
-        <v>955</v>
+        <v>953</v>
       </c>
       <c r="C651" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
       <c r="E651" t="s">
         <v>252</v>
       </c>
       <c r="F651" t="s">
         <v>22</v>
       </c>
       <c r="G651" t="s">
         <v>23</v>
       </c>
       <c r="H651">
         <v>166</v>
       </c>
       <c r="I651" t="b">
         <v>0</v>
       </c>
       <c r="J651" t="s">
         <v>158</v>
       </c>
       <c r="K651">
         <v>1</v>
       </c>
       <c r="L651" t="s">
         <v>24</v>
       </c>
@@ -40916,57 +40922,57 @@
       </c>
       <c r="N652" t="s">
         <v>24</v>
       </c>
       <c r="O652" t="s">
         <v>24</v>
       </c>
       <c r="P652">
         <v>75.8</v>
       </c>
       <c r="Q652" t="s">
         <v>24</v>
       </c>
       <c r="R652" t="s">
         <v>24</v>
       </c>
       <c r="S652">
         <v>75.8</v>
       </c>
     </row>
     <row r="653" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="C653" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="D653">
-        <v>2261</v>
+        <v>569</v>
       </c>
       <c r="E653" t="s">
         <v>51</v>
       </c>
       <c r="F653" t="s">
         <v>31</v>
       </c>
       <c r="G653" t="s">
         <v>23</v>
       </c>
       <c r="H653">
         <v>137</v>
       </c>
       <c r="I653" t="b">
         <v>0</v>
       </c>
       <c r="J653" t="s">
         <v>158</v>
       </c>
       <c r="K653">
         <v>1</v>
       </c>
       <c r="L653" t="s">
         <v>24</v>
       </c>
@@ -41040,104 +41046,104 @@
       </c>
       <c r="Q654" t="s">
         <v>24</v>
       </c>
       <c r="R654" t="s">
         <v>24</v>
       </c>
       <c r="S654">
         <v>75.3</v>
       </c>
     </row>
     <row r="655" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655" t="s">
         <v>182</v>
       </c>
       <c r="C655" t="s">
         <v>651</v>
       </c>
       <c r="D655">
         <v>105</v>
       </c>
       <c r="E655" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
       <c r="F655" t="s">
         <v>65</v>
       </c>
       <c r="G655" t="s">
         <v>23</v>
       </c>
       <c r="H655">
         <v>58</v>
       </c>
       <c r="I655" t="b">
         <v>0</v>
       </c>
       <c r="J655" t="s">
         <v>158</v>
       </c>
       <c r="K655">
         <v>1</v>
       </c>
       <c r="L655" t="s">
         <v>24</v>
       </c>
       <c r="M655" t="s">
         <v>24</v>
       </c>
       <c r="N655">
         <v>75.16</v>
       </c>
       <c r="O655" t="s">
         <v>24</v>
       </c>
       <c r="P655" t="s">
         <v>24</v>
       </c>
       <c r="Q655" t="s">
         <v>24</v>
       </c>
       <c r="R655" t="s">
         <v>24</v>
       </c>
       <c r="S655">
         <v>75.16</v>
       </c>
     </row>
     <row r="656" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="C656" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
       <c r="E656" t="s">
         <v>594</v>
       </c>
       <c r="F656" t="s">
         <v>42</v>
       </c>
       <c r="G656" t="s">
         <v>46</v>
       </c>
       <c r="H656">
         <v>26</v>
       </c>
       <c r="I656" t="b">
         <v>0</v>
       </c>
       <c r="J656" t="s">
         <v>165</v>
       </c>
       <c r="K656">
         <v>1</v>
       </c>
       <c r="L656" t="s">
         <v>24</v>
       </c>
@@ -41149,51 +41155,51 @@
       </c>
       <c r="O656" t="s">
         <v>24</v>
       </c>
       <c r="P656" t="s">
         <v>24</v>
       </c>
       <c r="Q656">
         <v>74.92</v>
       </c>
       <c r="R656" t="s">
         <v>24</v>
       </c>
       <c r="S656">
         <v>74.92</v>
       </c>
     </row>
     <row r="657" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657" t="s">
         <v>222</v>
       </c>
       <c r="C657" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="E657" t="s">
         <v>24</v>
       </c>
       <c r="F657" t="s">
         <v>22</v>
       </c>
       <c r="G657" t="s">
         <v>46</v>
       </c>
       <c r="H657">
         <v>66</v>
       </c>
       <c r="I657" t="b">
         <v>0</v>
       </c>
       <c r="J657" t="s">
         <v>165</v>
       </c>
       <c r="K657">
         <v>1</v>
       </c>
       <c r="L657" t="s">
         <v>24</v>
       </c>
@@ -41205,51 +41211,51 @@
       </c>
       <c r="O657" t="s">
         <v>24</v>
       </c>
       <c r="P657" t="s">
         <v>24</v>
       </c>
       <c r="Q657" t="s">
         <v>24</v>
       </c>
       <c r="R657" t="s">
         <v>24</v>
       </c>
       <c r="S657">
         <v>74.48</v>
       </c>
     </row>
     <row r="658" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658" t="s">
         <v>73</v>
       </c>
       <c r="C658" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="E658" t="s">
         <v>24</v>
       </c>
       <c r="F658" t="s">
         <v>42</v>
       </c>
       <c r="G658" t="s">
         <v>23</v>
       </c>
       <c r="H658">
         <v>106</v>
       </c>
       <c r="I658" t="b">
         <v>0</v>
       </c>
       <c r="J658" t="s">
         <v>165</v>
       </c>
       <c r="K658">
         <v>1</v>
       </c>
       <c r="L658" t="s">
         <v>24</v>
       </c>
@@ -41261,51 +41267,51 @@
       </c>
       <c r="O658">
         <v>74.16</v>
       </c>
       <c r="P658" t="s">
         <v>24</v>
       </c>
       <c r="Q658" t="s">
         <v>24</v>
       </c>
       <c r="R658" t="s">
         <v>24</v>
       </c>
       <c r="S658">
         <v>74.16</v>
       </c>
     </row>
     <row r="659" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659" t="s">
         <v>847</v>
       </c>
       <c r="C659" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="D659">
         <v>2017</v>
       </c>
       <c r="E659" t="s">
         <v>24</v>
       </c>
       <c r="F659" t="s">
         <v>31</v>
       </c>
       <c r="G659" t="s">
         <v>46</v>
       </c>
       <c r="H659">
         <v>48</v>
       </c>
       <c r="I659" t="b">
         <v>0</v>
       </c>
       <c r="J659" t="s">
         <v>165</v>
       </c>
       <c r="K659">
         <v>1</v>
       </c>
@@ -41373,51 +41379,51 @@
       </c>
       <c r="N660" t="s">
         <v>24</v>
       </c>
       <c r="O660" t="s">
         <v>24</v>
       </c>
       <c r="P660" t="s">
         <v>24</v>
       </c>
       <c r="Q660" t="s">
         <v>24</v>
       </c>
       <c r="R660" t="s">
         <v>24</v>
       </c>
       <c r="S660">
         <v>74.09</v>
       </c>
     </row>
     <row r="661" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="C661" t="s">
         <v>86</v>
       </c>
       <c r="E661" t="s">
         <v>24</v>
       </c>
       <c r="F661" t="s">
         <v>31</v>
       </c>
       <c r="G661" t="s">
         <v>23</v>
       </c>
       <c r="H661">
         <v>138</v>
       </c>
       <c r="I661" t="b">
         <v>0</v>
       </c>
       <c r="J661" t="s">
         <v>165</v>
       </c>
       <c r="K661">
         <v>1</v>
       </c>
@@ -41432,51 +41438,51 @@
       </c>
       <c r="O661">
         <v>73.95</v>
       </c>
       <c r="P661" t="s">
         <v>24</v>
       </c>
       <c r="Q661" t="s">
         <v>24</v>
       </c>
       <c r="R661" t="s">
         <v>24</v>
       </c>
       <c r="S661">
         <v>73.95</v>
       </c>
     </row>
     <row r="662" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662" t="s">
         <v>890</v>
       </c>
       <c r="C662" t="s">
-        <v>965</v>
+        <v>963</v>
       </c>
       <c r="D662">
         <v>1604</v>
       </c>
       <c r="E662" t="s">
         <v>24</v>
       </c>
       <c r="F662" t="s">
         <v>31</v>
       </c>
       <c r="G662" t="s">
         <v>46</v>
       </c>
       <c r="H662">
         <v>49</v>
       </c>
       <c r="I662" t="b">
         <v>0</v>
       </c>
       <c r="J662" t="s">
         <v>165</v>
       </c>
       <c r="K662">
         <v>1</v>
       </c>
@@ -41491,110 +41497,110 @@
       </c>
       <c r="O662">
         <v>73.84</v>
       </c>
       <c r="P662" t="s">
         <v>24</v>
       </c>
       <c r="Q662" t="s">
         <v>24</v>
       </c>
       <c r="R662" t="s">
         <v>24</v>
       </c>
       <c r="S662">
         <v>73.84</v>
       </c>
     </row>
     <row r="663" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663" t="s">
         <v>178</v>
       </c>
       <c r="C663" t="s">
-        <v>966</v>
+        <v>964</v>
       </c>
       <c r="E663" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="F663" t="s">
         <v>42</v>
       </c>
       <c r="G663" t="s">
         <v>23</v>
       </c>
       <c r="H663">
         <v>107</v>
       </c>
       <c r="I663" t="b">
         <v>0</v>
       </c>
       <c r="J663" t="s">
         <v>158</v>
       </c>
       <c r="K663">
         <v>1</v>
       </c>
       <c r="L663" t="s">
         <v>24</v>
       </c>
       <c r="M663">
         <v>73.82</v>
       </c>
       <c r="N663" t="s">
         <v>24</v>
       </c>
       <c r="O663" t="s">
         <v>24</v>
       </c>
       <c r="P663" t="s">
         <v>24</v>
       </c>
       <c r="Q663" t="s">
         <v>24</v>
       </c>
       <c r="R663" t="s">
         <v>24</v>
       </c>
       <c r="S663">
         <v>73.82</v>
       </c>
     </row>
     <row r="664" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664" t="s">
+        <v>966</v>
+      </c>
+      <c r="C664" t="s">
+        <v>967</v>
+      </c>
+      <c r="E664" t="s">
         <v>968</v>
-      </c>
-[...4 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F664" t="s">
         <v>42</v>
       </c>
       <c r="G664" t="s">
         <v>23</v>
       </c>
       <c r="H664">
         <v>108</v>
       </c>
       <c r="I664" t="b">
         <v>0</v>
       </c>
       <c r="J664" t="s">
         <v>158</v>
       </c>
       <c r="K664">
         <v>1</v>
       </c>
       <c r="L664" t="s">
         <v>24</v>
       </c>
       <c r="M664">
         <v>73.81</v>
       </c>
@@ -41603,51 +41609,51 @@
       </c>
       <c r="O664" t="s">
         <v>24</v>
       </c>
       <c r="P664" t="s">
         <v>24</v>
       </c>
       <c r="Q664" t="s">
         <v>24</v>
       </c>
       <c r="R664" t="s">
         <v>24</v>
       </c>
       <c r="S664">
         <v>73.81</v>
       </c>
     </row>
     <row r="665" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665" t="s">
         <v>178</v>
       </c>
       <c r="C665" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="E665" t="s">
         <v>134</v>
       </c>
       <c r="F665" t="s">
         <v>65</v>
       </c>
       <c r="G665" t="s">
         <v>23</v>
       </c>
       <c r="H665">
         <v>59</v>
       </c>
       <c r="I665" t="b">
         <v>0</v>
       </c>
       <c r="J665" t="s">
         <v>158</v>
       </c>
       <c r="K665">
         <v>1</v>
       </c>
       <c r="L665" t="s">
         <v>24</v>
       </c>
@@ -41659,104 +41665,104 @@
       </c>
       <c r="O665" t="s">
         <v>24</v>
       </c>
       <c r="P665">
         <v>73.51</v>
       </c>
       <c r="Q665" t="s">
         <v>24</v>
       </c>
       <c r="R665" t="s">
         <v>24</v>
       </c>
       <c r="S665">
         <v>73.51</v>
       </c>
     </row>
     <row r="666" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666" t="s">
         <v>149</v>
       </c>
       <c r="C666" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="E666" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
       <c r="F666" t="s">
         <v>65</v>
       </c>
       <c r="G666" t="s">
         <v>23</v>
       </c>
       <c r="H666">
         <v>60</v>
       </c>
       <c r="I666" t="b">
         <v>0</v>
       </c>
       <c r="J666" t="s">
         <v>158</v>
       </c>
       <c r="K666">
         <v>1</v>
       </c>
       <c r="L666" t="s">
         <v>24</v>
       </c>
       <c r="M666" t="s">
         <v>24</v>
       </c>
       <c r="N666" t="s">
         <v>24</v>
       </c>
       <c r="O666">
         <v>73.47</v>
       </c>
       <c r="P666" t="s">
         <v>24</v>
       </c>
       <c r="Q666" t="s">
         <v>24</v>
       </c>
       <c r="R666" t="s">
         <v>24</v>
       </c>
       <c r="S666">
         <v>73.47</v>
       </c>
     </row>
     <row r="667" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="C667" t="s">
         <v>581</v>
       </c>
       <c r="E667" t="s">
         <v>674</v>
       </c>
       <c r="F667" t="s">
         <v>42</v>
       </c>
       <c r="G667" t="s">
         <v>46</v>
       </c>
       <c r="H667">
         <v>28</v>
       </c>
       <c r="I667" t="b">
         <v>0</v>
       </c>
       <c r="J667" t="s">
         <v>158</v>
       </c>
       <c r="K667">
         <v>1</v>
       </c>
@@ -41830,54 +41836,54 @@
       </c>
       <c r="O668" t="s">
         <v>24</v>
       </c>
       <c r="P668" t="s">
         <v>24</v>
       </c>
       <c r="Q668" t="s">
         <v>24</v>
       </c>
       <c r="R668" t="s">
         <v>24</v>
       </c>
       <c r="S668">
         <v>73.31</v>
       </c>
     </row>
     <row r="669" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669" t="s">
         <v>76</v>
       </c>
       <c r="C669" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="D669">
-        <v>1948</v>
+        <v>162</v>
       </c>
       <c r="E669" t="s">
         <v>833</v>
       </c>
       <c r="F669" t="s">
         <v>31</v>
       </c>
       <c r="G669" t="s">
         <v>46</v>
       </c>
       <c r="H669">
         <v>51</v>
       </c>
       <c r="I669" t="b">
         <v>0</v>
       </c>
       <c r="J669" t="s">
         <v>158</v>
       </c>
       <c r="K669">
         <v>1</v>
       </c>
       <c r="L669" t="s">
         <v>24</v>
       </c>
@@ -41886,54 +41892,54 @@
       </c>
       <c r="N669" t="s">
         <v>24</v>
       </c>
       <c r="O669" t="s">
         <v>24</v>
       </c>
       <c r="P669" t="s">
         <v>24</v>
       </c>
       <c r="Q669" t="s">
         <v>24</v>
       </c>
       <c r="R669" t="s">
         <v>24</v>
       </c>
       <c r="S669">
         <v>73.14</v>
       </c>
     </row>
     <row r="670" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670" t="s">
-        <v>976</v>
+        <v>974</v>
       </c>
       <c r="C670" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="E670" t="s">
         <v>269</v>
       </c>
       <c r="F670" t="s">
         <v>65</v>
       </c>
       <c r="G670" t="s">
         <v>23</v>
       </c>
       <c r="H670">
         <v>61</v>
       </c>
       <c r="I670" t="b">
         <v>0</v>
       </c>
       <c r="J670" t="s">
         <v>158</v>
       </c>
       <c r="K670">
         <v>1</v>
       </c>
       <c r="L670" t="s">
         <v>24</v>
       </c>
@@ -41945,54 +41951,54 @@
       </c>
       <c r="O670">
         <v>73.05</v>
       </c>
       <c r="P670" t="s">
         <v>24</v>
       </c>
       <c r="Q670" t="s">
         <v>24</v>
       </c>
       <c r="R670" t="s">
         <v>24</v>
       </c>
       <c r="S670">
         <v>73.05</v>
       </c>
     </row>
     <row r="671" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671" t="s">
         <v>396</v>
       </c>
       <c r="C671" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="D671">
-        <v>896</v>
+        <v>335</v>
       </c>
       <c r="E671" t="s">
         <v>24</v>
       </c>
       <c r="F671" t="s">
         <v>148</v>
       </c>
       <c r="G671" t="s">
         <v>23</v>
       </c>
       <c r="H671">
         <v>6</v>
       </c>
       <c r="I671" t="b">
         <v>0</v>
       </c>
       <c r="J671" t="s">
         <v>158</v>
       </c>
       <c r="K671">
         <v>1</v>
       </c>
       <c r="L671" t="s">
         <v>24</v>
       </c>
@@ -42001,51 +42007,51 @@
       </c>
       <c r="N671" t="s">
         <v>24</v>
       </c>
       <c r="O671" t="s">
         <v>24</v>
       </c>
       <c r="P671" t="s">
         <v>24</v>
       </c>
       <c r="Q671">
         <v>72.83</v>
       </c>
       <c r="R671" t="s">
         <v>24</v>
       </c>
       <c r="S671">
         <v>72.83</v>
       </c>
     </row>
     <row r="672" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
       <c r="C672" t="s">
         <v>582</v>
       </c>
       <c r="D672">
         <v>229</v>
       </c>
       <c r="E672" t="s">
         <v>800</v>
       </c>
       <c r="F672" t="s">
         <v>65</v>
       </c>
       <c r="G672" t="s">
         <v>23</v>
       </c>
       <c r="H672">
         <v>62</v>
       </c>
       <c r="I672" t="b">
         <v>0</v>
       </c>
       <c r="J672" t="s">
         <v>158</v>
       </c>
@@ -42060,57 +42066,57 @@
       </c>
       <c r="N672" t="s">
         <v>24</v>
       </c>
       <c r="O672" t="s">
         <v>24</v>
       </c>
       <c r="P672" t="s">
         <v>24</v>
       </c>
       <c r="Q672" t="s">
         <v>24</v>
       </c>
       <c r="R672" t="s">
         <v>24</v>
       </c>
       <c r="S672">
         <v>72.69</v>
       </c>
     </row>
     <row r="673" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="C673" t="s">
         <v>489</v>
       </c>
       <c r="E673" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
       <c r="F673" t="s">
         <v>42</v>
       </c>
       <c r="G673" t="s">
         <v>46</v>
       </c>
       <c r="H673">
         <v>29</v>
       </c>
       <c r="I673" t="b">
         <v>0</v>
       </c>
       <c r="J673" t="s">
         <v>165</v>
       </c>
       <c r="K673">
         <v>1</v>
       </c>
       <c r="L673" t="s">
         <v>24</v>
       </c>
       <c r="M673" t="s">
         <v>24</v>
       </c>
@@ -42175,110 +42181,110 @@
       </c>
       <c r="O674">
         <v>72.55</v>
       </c>
       <c r="P674" t="s">
         <v>24</v>
       </c>
       <c r="Q674" t="s">
         <v>24</v>
       </c>
       <c r="R674" t="s">
         <v>24</v>
       </c>
       <c r="S674">
         <v>72.55</v>
       </c>
     </row>
     <row r="675" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675" t="s">
         <v>230</v>
       </c>
       <c r="C675" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
       <c r="E675" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
       <c r="F675" t="s">
         <v>65</v>
       </c>
       <c r="G675" t="s">
         <v>23</v>
       </c>
       <c r="H675">
         <v>63</v>
       </c>
       <c r="I675" t="b">
         <v>0</v>
       </c>
       <c r="J675" t="s">
         <v>158</v>
       </c>
       <c r="K675">
         <v>1</v>
       </c>
       <c r="L675" t="s">
         <v>24</v>
       </c>
       <c r="M675" t="s">
         <v>24</v>
       </c>
       <c r="N675" t="s">
         <v>24</v>
       </c>
       <c r="O675" t="s">
         <v>24</v>
       </c>
       <c r="P675" t="s">
         <v>24</v>
       </c>
       <c r="Q675">
         <v>72.43</v>
       </c>
       <c r="R675" t="s">
         <v>24</v>
       </c>
       <c r="S675">
         <v>72.43</v>
       </c>
     </row>
     <row r="676" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="C676" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="D676">
-        <v>1846</v>
+        <v>280</v>
       </c>
       <c r="E676" t="s">
         <v>51</v>
       </c>
       <c r="F676" t="s">
         <v>65</v>
       </c>
       <c r="G676" t="s">
         <v>23</v>
       </c>
       <c r="H676">
         <v>64</v>
       </c>
       <c r="I676" t="b">
         <v>0</v>
       </c>
       <c r="J676" t="s">
         <v>158</v>
       </c>
       <c r="K676">
         <v>1</v>
       </c>
       <c r="L676" t="s">
         <v>24</v>
       </c>
@@ -42293,51 +42299,51 @@
       </c>
       <c r="P676" t="s">
         <v>24</v>
       </c>
       <c r="Q676">
         <v>71.94</v>
       </c>
       <c r="R676" t="s">
         <v>24</v>
       </c>
       <c r="S676">
         <v>71.94</v>
       </c>
     </row>
     <row r="677" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677" t="s">
         <v>222</v>
       </c>
       <c r="C677" t="s">
         <v>616</v>
       </c>
       <c r="E677" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F677" t="s">
         <v>148</v>
       </c>
       <c r="G677" t="s">
         <v>46</v>
       </c>
       <c r="H677">
         <v>1</v>
       </c>
       <c r="I677" t="b">
         <v>0</v>
       </c>
       <c r="J677" t="s">
         <v>158</v>
       </c>
       <c r="K677">
         <v>0</v>
       </c>
       <c r="L677" t="s">
         <v>24</v>
       </c>
       <c r="M677" t="s">
         <v>24</v>
       </c>
@@ -42346,51 +42352,51 @@
       </c>
       <c r="O677" t="s">
         <v>24</v>
       </c>
       <c r="P677" t="s">
         <v>24</v>
       </c>
       <c r="Q677" t="s">
         <v>24</v>
       </c>
       <c r="R677" t="s">
         <v>24</v>
       </c>
       <c r="S677">
         <v>71.35</v>
       </c>
     </row>
     <row r="678" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678" t="s">
         <v>287</v>
       </c>
       <c r="C678" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="E678" t="s">
         <v>129</v>
       </c>
       <c r="F678" t="s">
         <v>65</v>
       </c>
       <c r="G678" t="s">
         <v>23</v>
       </c>
       <c r="H678">
         <v>65</v>
       </c>
       <c r="I678" t="b">
         <v>0</v>
       </c>
       <c r="J678" t="s">
         <v>158</v>
       </c>
       <c r="K678">
         <v>1</v>
       </c>
       <c r="L678" t="s">
         <v>24</v>
       </c>
@@ -42402,54 +42408,54 @@
       </c>
       <c r="O678" t="s">
         <v>24</v>
       </c>
       <c r="P678" t="s">
         <v>24</v>
       </c>
       <c r="Q678">
         <v>69.51</v>
       </c>
       <c r="R678" t="s">
         <v>24</v>
       </c>
       <c r="S678">
         <v>69.51</v>
       </c>
     </row>
     <row r="679" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679" t="s">
         <v>457</v>
       </c>
       <c r="C679" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
       <c r="E679" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="F679" t="s">
         <v>65</v>
       </c>
       <c r="G679" t="s">
         <v>23</v>
       </c>
       <c r="H679">
         <v>66</v>
       </c>
       <c r="I679" t="b">
         <v>0</v>
       </c>
       <c r="J679" t="s">
         <v>158</v>
       </c>
       <c r="K679">
         <v>1</v>
       </c>
       <c r="L679" t="s">
         <v>24</v>
       </c>
       <c r="M679" t="s">
         <v>24</v>
       </c>
@@ -42461,51 +42467,51 @@
       </c>
       <c r="P679" t="s">
         <v>24</v>
       </c>
       <c r="Q679" t="s">
         <v>24</v>
       </c>
       <c r="R679" t="s">
         <v>24</v>
       </c>
       <c r="S679">
         <v>69.17</v>
       </c>
     </row>
     <row r="680" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680" t="s">
         <v>290</v>
       </c>
       <c r="C680" t="s">
         <v>433</v>
       </c>
       <c r="E680" t="s">
-        <v>989</v>
+        <v>987</v>
       </c>
       <c r="F680" t="s">
         <v>42</v>
       </c>
       <c r="G680" t="s">
         <v>46</v>
       </c>
       <c r="H680">
         <v>31</v>
       </c>
       <c r="I680" t="b">
         <v>0</v>
       </c>
       <c r="J680" t="s">
         <v>165</v>
       </c>
       <c r="K680">
         <v>1</v>
       </c>
       <c r="L680" t="s">
         <v>24</v>
       </c>
       <c r="M680" t="s">
         <v>24</v>
       </c>
@@ -42514,51 +42520,51 @@
       </c>
       <c r="O680">
         <v>68.55</v>
       </c>
       <c r="P680" t="s">
         <v>24</v>
       </c>
       <c r="Q680" t="s">
         <v>24</v>
       </c>
       <c r="R680" t="s">
         <v>24</v>
       </c>
       <c r="S680">
         <v>68.55</v>
       </c>
     </row>
     <row r="681" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681" t="s">
         <v>638</v>
       </c>
       <c r="C681" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
       <c r="D681">
         <v>2056</v>
       </c>
       <c r="E681" t="s">
         <v>24</v>
       </c>
       <c r="F681" t="s">
         <v>31</v>
       </c>
       <c r="G681" t="s">
         <v>46</v>
       </c>
       <c r="H681">
         <v>52</v>
       </c>
       <c r="I681" t="b">
         <v>0</v>
       </c>
       <c r="J681" t="s">
         <v>158</v>
       </c>
       <c r="K681">
         <v>1</v>
       </c>
@@ -42570,54 +42576,54 @@
       </c>
       <c r="N681" t="s">
         <v>24</v>
       </c>
       <c r="O681" t="s">
         <v>24</v>
       </c>
       <c r="P681" t="s">
         <v>24</v>
       </c>
       <c r="Q681" t="s">
         <v>24</v>
       </c>
       <c r="R681" t="s">
         <v>24</v>
       </c>
       <c r="S681">
         <v>68.36</v>
       </c>
     </row>
     <row r="682" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="C682" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="E682" t="s">
         <v>269</v>
       </c>
       <c r="F682" t="s">
         <v>31</v>
       </c>
       <c r="G682" t="s">
         <v>46</v>
       </c>
       <c r="H682">
         <v>53</v>
       </c>
       <c r="I682" t="b">
         <v>0</v>
       </c>
       <c r="J682" t="s">
         <v>165</v>
       </c>
       <c r="K682">
         <v>1</v>
       </c>
       <c r="L682" t="s">
         <v>24</v>
       </c>
@@ -42626,54 +42632,54 @@
       </c>
       <c r="N682" t="s">
         <v>24</v>
       </c>
       <c r="O682">
         <v>67.14</v>
       </c>
       <c r="P682" t="s">
         <v>24</v>
       </c>
       <c r="Q682" t="s">
         <v>24</v>
       </c>
       <c r="R682" t="s">
         <v>24</v>
       </c>
       <c r="S682">
         <v>67.14</v>
       </c>
     </row>
     <row r="683" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
       <c r="C683" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="E683" t="s">
         <v>269</v>
       </c>
       <c r="F683" t="s">
         <v>31</v>
       </c>
       <c r="G683" t="s">
         <v>46</v>
       </c>
       <c r="H683">
         <v>54</v>
       </c>
       <c r="I683" t="b">
         <v>0</v>
       </c>
       <c r="J683" t="s">
         <v>165</v>
       </c>
       <c r="K683">
         <v>1</v>
       </c>
       <c r="L683" t="s">
         <v>24</v>
       </c>
@@ -42682,57 +42688,57 @@
       </c>
       <c r="N683" t="s">
         <v>24</v>
       </c>
       <c r="O683">
         <v>67.14</v>
       </c>
       <c r="P683" t="s">
         <v>24</v>
       </c>
       <c r="Q683" t="s">
         <v>24</v>
       </c>
       <c r="R683" t="s">
         <v>24</v>
       </c>
       <c r="S683">
         <v>67.14</v>
       </c>
     </row>
     <row r="684" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="C684" t="s">
         <v>86</v>
       </c>
       <c r="E684" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="F684" t="s">
         <v>42</v>
       </c>
       <c r="G684" t="s">
         <v>46</v>
       </c>
       <c r="H684">
         <v>32</v>
       </c>
       <c r="I684" t="b">
         <v>0</v>
       </c>
       <c r="J684" t="s">
         <v>165</v>
       </c>
       <c r="K684">
         <v>1</v>
       </c>
       <c r="L684">
         <v>66.83</v>
       </c>
       <c r="M684" t="s">
         <v>24</v>
       </c>
@@ -42741,57 +42747,57 @@
       </c>
       <c r="O684" t="s">
         <v>24</v>
       </c>
       <c r="P684" t="s">
         <v>24</v>
       </c>
       <c r="Q684" t="s">
         <v>24</v>
       </c>
       <c r="R684" t="s">
         <v>24</v>
       </c>
       <c r="S684">
         <v>66.83</v>
       </c>
     </row>
     <row r="685" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685" t="s">
         <v>138</v>
       </c>
       <c r="C685" t="s">
-        <v>997</v>
+        <v>995</v>
       </c>
       <c r="D685">
         <v>1586</v>
       </c>
       <c r="E685" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="F685" t="s">
         <v>31</v>
       </c>
       <c r="G685" t="s">
         <v>46</v>
       </c>
       <c r="H685">
         <v>55</v>
       </c>
       <c r="I685" t="b">
         <v>0</v>
       </c>
       <c r="J685" t="s">
         <v>165</v>
       </c>
       <c r="K685">
         <v>1</v>
       </c>
       <c r="L685">
         <v>66.67</v>
       </c>
       <c r="M685" t="s">
         <v>24</v>
       </c>
@@ -42800,51 +42806,51 @@
       </c>
       <c r="O685" t="s">
         <v>24</v>
       </c>
       <c r="P685" t="s">
         <v>24</v>
       </c>
       <c r="Q685" t="s">
         <v>24</v>
       </c>
       <c r="R685" t="s">
         <v>24</v>
       </c>
       <c r="S685">
         <v>66.67</v>
       </c>
     </row>
     <row r="686" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686" t="s">
         <v>73</v>
       </c>
       <c r="C686" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
       <c r="E686" t="s">
         <v>54</v>
       </c>
       <c r="F686" t="s">
         <v>42</v>
       </c>
       <c r="G686" t="s">
         <v>23</v>
       </c>
       <c r="H686">
         <v>109</v>
       </c>
       <c r="I686" t="b">
         <v>0</v>
       </c>
       <c r="J686" t="s">
         <v>165</v>
       </c>
       <c r="K686">
         <v>1</v>
       </c>
       <c r="L686" t="s">
         <v>24</v>
       </c>
@@ -42912,51 +42918,51 @@
       </c>
       <c r="O687">
         <v>65.31</v>
       </c>
       <c r="P687" t="s">
         <v>24</v>
       </c>
       <c r="Q687" t="s">
         <v>24</v>
       </c>
       <c r="R687" t="s">
         <v>24</v>
       </c>
       <c r="S687">
         <v>65.31</v>
       </c>
     </row>
     <row r="688" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A688">
         <v>687</v>
       </c>
       <c r="B688" t="s">
         <v>232</v>
       </c>
       <c r="C688" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="E688" t="s">
         <v>213</v>
       </c>
       <c r="F688" t="s">
         <v>31</v>
       </c>
       <c r="G688" t="s">
         <v>23</v>
       </c>
       <c r="H688">
         <v>139</v>
       </c>
       <c r="I688" t="b">
         <v>0</v>
       </c>
       <c r="J688" t="s">
         <v>165</v>
       </c>
       <c r="K688">
         <v>1</v>
       </c>
       <c r="L688" t="s">
         <v>24</v>
       </c>
@@ -42968,51 +42974,51 @@
       </c>
       <c r="O688">
         <v>65.23</v>
       </c>
       <c r="P688" t="s">
         <v>24</v>
       </c>
       <c r="Q688" t="s">
         <v>24</v>
       </c>
       <c r="R688" t="s">
         <v>24</v>
       </c>
       <c r="S688">
         <v>65.23</v>
       </c>
     </row>
     <row r="689" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689" t="s">
         <v>73</v>
       </c>
       <c r="C689" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="E689" t="s">
         <v>195</v>
       </c>
       <c r="F689" t="s">
         <v>65</v>
       </c>
       <c r="G689" t="s">
         <v>23</v>
       </c>
       <c r="H689">
         <v>67</v>
       </c>
       <c r="I689" t="b">
         <v>0</v>
       </c>
       <c r="J689" t="s">
         <v>158</v>
       </c>
       <c r="K689">
         <v>1</v>
       </c>
       <c r="L689" t="s">
         <v>24</v>
       </c>
@@ -43024,54 +43030,54 @@
       </c>
       <c r="O689">
         <v>62.92</v>
       </c>
       <c r="P689" t="s">
         <v>24</v>
       </c>
       <c r="Q689" t="s">
         <v>24</v>
       </c>
       <c r="R689" t="s">
         <v>24</v>
       </c>
       <c r="S689">
         <v>62.92</v>
       </c>
     </row>
     <row r="690" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690" t="s">
         <v>488</v>
       </c>
       <c r="C690" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="E690" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="F690" t="s">
         <v>65</v>
       </c>
       <c r="G690" t="s">
         <v>23</v>
       </c>
       <c r="H690">
         <v>68</v>
       </c>
       <c r="I690" t="b">
         <v>0</v>
       </c>
       <c r="J690" t="s">
         <v>158</v>
       </c>
       <c r="K690">
         <v>1</v>
       </c>
       <c r="L690" t="s">
         <v>24</v>
       </c>
       <c r="M690" t="s">
         <v>24</v>
       </c>
@@ -43086,51 +43092,51 @@
       </c>
       <c r="Q690" t="s">
         <v>24</v>
       </c>
       <c r="R690" t="s">
         <v>24</v>
       </c>
       <c r="S690">
         <v>62.32</v>
       </c>
     </row>
     <row r="691" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691" t="s">
         <v>228</v>
       </c>
       <c r="C691" t="s">
         <v>192</v>
       </c>
       <c r="D691">
         <v>1710</v>
       </c>
       <c r="E691" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
       <c r="F691" t="s">
         <v>31</v>
       </c>
       <c r="G691" t="s">
         <v>23</v>
       </c>
       <c r="H691">
         <v>140</v>
       </c>
       <c r="I691" t="b">
         <v>0</v>
       </c>
       <c r="J691" t="s">
         <v>165</v>
       </c>
       <c r="K691">
         <v>1</v>
       </c>
       <c r="L691" t="s">
         <v>24</v>
       </c>
       <c r="M691" t="s">
         <v>24</v>
       </c>
@@ -43139,110 +43145,110 @@
       </c>
       <c r="O691">
         <v>62.04</v>
       </c>
       <c r="P691" t="s">
         <v>24</v>
       </c>
       <c r="Q691" t="s">
         <v>24</v>
       </c>
       <c r="R691" t="s">
         <v>24</v>
       </c>
       <c r="S691">
         <v>62.04</v>
       </c>
     </row>
     <row r="692" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A692">
         <v>691</v>
       </c>
       <c r="B692" t="s">
         <v>728</v>
       </c>
       <c r="C692" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="D692">
-        <v>1516</v>
+        <v>161</v>
       </c>
       <c r="E692" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="F692" t="s">
         <v>42</v>
       </c>
       <c r="G692" t="s">
         <v>23</v>
       </c>
       <c r="H692">
         <v>110</v>
       </c>
       <c r="I692" t="b">
         <v>0</v>
       </c>
       <c r="J692" t="s">
         <v>165</v>
       </c>
       <c r="K692">
         <v>1</v>
       </c>
       <c r="L692" t="s">
         <v>24</v>
       </c>
       <c r="M692" t="s">
         <v>24</v>
       </c>
       <c r="N692" t="s">
         <v>24</v>
       </c>
       <c r="O692">
         <v>61.26</v>
       </c>
       <c r="P692" t="s">
         <v>24</v>
       </c>
       <c r="Q692" t="s">
         <v>24</v>
       </c>
       <c r="R692" t="s">
         <v>24</v>
       </c>
       <c r="S692">
         <v>61.26</v>
       </c>
     </row>
     <row r="693" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="C693" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="E693" t="s">
         <v>51</v>
       </c>
       <c r="F693" t="s">
         <v>65</v>
       </c>
       <c r="G693" t="s">
         <v>46</v>
       </c>
       <c r="H693">
         <v>11</v>
       </c>
       <c r="I693" t="b">
         <v>0</v>
       </c>
       <c r="J693" t="s">
         <v>158</v>
       </c>
       <c r="K693">
         <v>1</v>
       </c>
       <c r="L693">
         <v>59.92</v>
       </c>
@@ -43251,51 +43257,51 @@
       </c>
       <c r="N693" t="s">
         <v>24</v>
       </c>
       <c r="O693" t="s">
         <v>24</v>
       </c>
       <c r="P693" t="s">
         <v>24</v>
       </c>
       <c r="Q693" t="s">
         <v>24</v>
       </c>
       <c r="R693" t="s">
         <v>24</v>
       </c>
       <c r="S693">
         <v>59.92</v>
       </c>
     </row>
     <row r="694" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A694">
         <v>693</v>
       </c>
       <c r="B694" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="C694" t="s">
         <v>586</v>
       </c>
       <c r="E694" t="s">
         <v>303</v>
       </c>
       <c r="F694" t="s">
         <v>42</v>
       </c>
       <c r="G694" t="s">
         <v>46</v>
       </c>
       <c r="H694">
         <v>33</v>
       </c>
       <c r="I694" t="b">
         <v>0</v>
       </c>
       <c r="J694" t="s">
         <v>165</v>
       </c>
       <c r="K694">
         <v>1</v>
       </c>
@@ -43307,54 +43313,54 @@
       </c>
       <c r="N694" t="s">
         <v>24</v>
       </c>
       <c r="O694" t="s">
         <v>24</v>
       </c>
       <c r="P694" t="s">
         <v>24</v>
       </c>
       <c r="Q694" t="s">
         <v>24</v>
       </c>
       <c r="R694" t="s">
         <v>24</v>
       </c>
       <c r="S694">
         <v>59.87</v>
       </c>
     </row>
     <row r="695" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A695">
         <v>694</v>
       </c>
       <c r="B695" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="C695" t="s">
-        <v>1009</v>
+        <v>1007</v>
       </c>
       <c r="E695" t="s">
         <v>303</v>
       </c>
       <c r="F695" t="s">
         <v>65</v>
       </c>
       <c r="G695" t="s">
         <v>46</v>
       </c>
       <c r="H695">
         <v>12</v>
       </c>
       <c r="I695" t="b">
         <v>0</v>
       </c>
       <c r="J695" t="s">
         <v>158</v>
       </c>
       <c r="K695">
         <v>1</v>
       </c>
       <c r="L695">
         <v>59.86</v>
       </c>
@@ -43425,51 +43431,51 @@
       </c>
       <c r="O696" t="s">
         <v>24</v>
       </c>
       <c r="P696" t="s">
         <v>24</v>
       </c>
       <c r="Q696" t="s">
         <v>24</v>
       </c>
       <c r="R696" t="s">
         <v>24</v>
       </c>
       <c r="S696">
         <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A697">
         <v>696</v>
       </c>
       <c r="B697" t="s">
         <v>52</v>
       </c>
       <c r="C697" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
       <c r="D697">
         <v>2044</v>
       </c>
       <c r="E697" t="s">
         <v>51</v>
       </c>
       <c r="F697" t="s">
         <v>31</v>
       </c>
       <c r="G697" t="s">
         <v>23</v>
       </c>
       <c r="H697">
         <v>141</v>
       </c>
       <c r="I697" t="b">
         <v>0</v>
       </c>
       <c r="J697" t="s">
         <v>165</v>
       </c>
       <c r="K697">
         <v>0</v>
       </c>
@@ -43484,51 +43490,51 @@
       </c>
       <c r="O697" t="s">
         <v>24</v>
       </c>
       <c r="P697" t="s">
         <v>24</v>
       </c>
       <c r="Q697" t="s">
         <v>24</v>
       </c>
       <c r="R697" t="s">
         <v>24</v>
       </c>
       <c r="S697">
         <v>0</v>
       </c>
     </row>
     <row r="698" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A698">
         <v>697</v>
       </c>
       <c r="B698" t="s">
         <v>261</v>
       </c>
       <c r="C698" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E698" t="s">
         <v>24</v>
       </c>
       <c r="F698" t="s">
         <v>22</v>
       </c>
       <c r="G698" t="s">
         <v>23</v>
       </c>
       <c r="H698">
         <v>168</v>
       </c>
       <c r="I698" t="b">
         <v>0</v>
       </c>
       <c r="J698" t="s">
         <v>165</v>
       </c>
       <c r="K698">
         <v>0</v>
       </c>
       <c r="L698" t="s">
         <v>24</v>
       </c>
@@ -43540,51 +43546,51 @@
       </c>
       <c r="O698" t="s">
         <v>24</v>
       </c>
       <c r="P698" t="s">
         <v>24</v>
       </c>
       <c r="Q698" t="s">
         <v>24</v>
       </c>
       <c r="R698" t="s">
         <v>24</v>
       </c>
       <c r="S698">
         <v>0</v>
       </c>
     </row>
     <row r="699" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A699">
         <v>698</v>
       </c>
       <c r="B699" t="s">
         <v>486</v>
       </c>
       <c r="C699" t="s">
-        <v>1012</v>
+        <v>1010</v>
       </c>
       <c r="D699">
         <v>1686</v>
       </c>
       <c r="E699" t="s">
         <v>34</v>
       </c>
       <c r="F699" t="s">
         <v>22</v>
       </c>
       <c r="G699" t="s">
         <v>23</v>
       </c>
       <c r="H699">
         <v>169</v>
       </c>
       <c r="I699" t="b">
         <v>0</v>
       </c>
       <c r="J699" t="s">
         <v>158</v>
       </c>
       <c r="K699">
         <v>1</v>
       </c>
@@ -43599,54 +43605,54 @@
       </c>
       <c r="O699" t="s">
         <v>24</v>
       </c>
       <c r="P699" t="s">
         <v>24</v>
       </c>
       <c r="Q699" t="s">
         <v>24</v>
       </c>
       <c r="R699" t="s">
         <v>24</v>
       </c>
       <c r="S699">
         <v>0</v>
       </c>
     </row>
     <row r="700" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A700">
         <v>699</v>
       </c>
       <c r="B700" t="s">
         <v>605</v>
       </c>
       <c r="C700" t="s">
-        <v>1013</v>
+        <v>1011</v>
       </c>
       <c r="D700">
-        <v>403</v>
+        <v>310</v>
       </c>
       <c r="E700" t="s">
         <v>51</v>
       </c>
       <c r="F700" t="s">
         <v>42</v>
       </c>
       <c r="G700" t="s">
         <v>23</v>
       </c>
       <c r="H700">
         <v>111</v>
       </c>
       <c r="I700" t="b">
         <v>0</v>
       </c>
       <c r="J700" t="s">
         <v>165</v>
       </c>
       <c r="K700">
         <v>0</v>
       </c>
       <c r="L700" t="s">
         <v>24</v>
       </c>
@@ -43658,51 +43664,51 @@
       </c>
       <c r="O700" t="s">
         <v>24</v>
       </c>
       <c r="P700" t="s">
         <v>24</v>
       </c>
       <c r="Q700" t="s">
         <v>24</v>
       </c>
       <c r="R700" t="s">
         <v>24</v>
       </c>
       <c r="S700">
         <v>0</v>
       </c>
     </row>
     <row r="701" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701" t="s">
         <v>212</v>
       </c>
       <c r="C701" t="s">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="E701" t="s">
         <v>24</v>
       </c>
       <c r="F701" t="s">
         <v>22</v>
       </c>
       <c r="G701" t="s">
         <v>23</v>
       </c>
       <c r="H701">
         <v>170</v>
       </c>
       <c r="I701" t="b">
         <v>0</v>
       </c>
       <c r="J701" t="s">
         <v>158</v>
       </c>
       <c r="K701">
         <v>1</v>
       </c>
       <c r="L701" t="s">
         <v>24</v>
       </c>
@@ -43714,51 +43720,51 @@
       </c>
       <c r="O701" t="s">
         <v>24</v>
       </c>
       <c r="P701" t="s">
         <v>24</v>
       </c>
       <c r="Q701" t="s">
         <v>24</v>
       </c>
       <c r="R701" t="s">
         <v>24</v>
       </c>
       <c r="S701">
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A702">
         <v>701</v>
       </c>
       <c r="B702" t="s">
         <v>153</v>
       </c>
       <c r="C702" t="s">
-        <v>1015</v>
+        <v>1013</v>
       </c>
       <c r="E702" t="s">
         <v>480</v>
       </c>
       <c r="F702" t="s">
         <v>31</v>
       </c>
       <c r="G702" t="s">
         <v>46</v>
       </c>
       <c r="H702">
         <v>57</v>
       </c>
       <c r="I702" t="b">
         <v>0</v>
       </c>
       <c r="J702" t="s">
         <v>158</v>
       </c>
       <c r="K702">
         <v>1</v>
       </c>
       <c r="L702" t="s">
         <v>24</v>
       </c>
@@ -43770,107 +43776,107 @@
       </c>
       <c r="O702" t="s">
         <v>24</v>
       </c>
       <c r="P702" t="s">
         <v>24</v>
       </c>
       <c r="Q702" t="s">
         <v>24</v>
       </c>
       <c r="R702" t="s">
         <v>24</v>
       </c>
       <c r="S702">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A703">
         <v>702</v>
       </c>
       <c r="B703" t="s">
         <v>822</v>
       </c>
       <c r="C703" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="E703" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
       <c r="F703" t="s">
         <v>22</v>
       </c>
       <c r="G703" t="s">
         <v>46</v>
       </c>
       <c r="H703">
         <v>67</v>
       </c>
       <c r="I703" t="b">
         <v>0</v>
       </c>
       <c r="J703" t="s">
         <v>158</v>
       </c>
       <c r="K703">
         <v>1</v>
       </c>
       <c r="L703" t="s">
         <v>24</v>
       </c>
       <c r="M703" t="s">
         <v>24</v>
       </c>
       <c r="N703" t="s">
         <v>24</v>
       </c>
       <c r="O703" t="s">
         <v>24</v>
       </c>
       <c r="P703" t="s">
         <v>24</v>
       </c>
       <c r="Q703" t="s">
         <v>24</v>
       </c>
       <c r="R703">
         <v>0</v>
       </c>
       <c r="S703">
         <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="C704" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="E704" t="s">
         <v>51</v>
       </c>
       <c r="F704" t="s">
         <v>22</v>
       </c>
       <c r="G704" t="s">
         <v>46</v>
       </c>
       <c r="H704">
         <v>68</v>
       </c>
       <c r="I704" t="b">
         <v>0</v>
       </c>
       <c r="J704" t="s">
         <v>165</v>
       </c>
       <c r="K704">
         <v>0</v>
       </c>
       <c r="L704" t="s">
         <v>24</v>
       </c>
@@ -43882,51 +43888,51 @@
       </c>
       <c r="O704" t="s">
         <v>24</v>
       </c>
       <c r="P704" t="s">
         <v>24</v>
       </c>
       <c r="Q704" t="s">
         <v>24</v>
       </c>
       <c r="R704" t="s">
         <v>24</v>
       </c>
       <c r="S704">
         <v>0</v>
       </c>
     </row>
     <row r="705" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705" t="s">
         <v>365</v>
       </c>
       <c r="C705" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="E705" t="s">
         <v>24</v>
       </c>
       <c r="F705" t="s">
         <v>22</v>
       </c>
       <c r="G705" t="s">
         <v>23</v>
       </c>
       <c r="H705">
         <v>171</v>
       </c>
       <c r="I705" t="b">
         <v>0</v>
       </c>
       <c r="J705" t="s">
         <v>165</v>
       </c>
       <c r="K705">
         <v>0</v>
       </c>
       <c r="L705" t="s">
         <v>24</v>
       </c>
@@ -43935,54 +43941,54 @@
       </c>
       <c r="N705" t="s">
         <v>24</v>
       </c>
       <c r="O705" t="s">
         <v>24</v>
       </c>
       <c r="P705" t="s">
         <v>24</v>
       </c>
       <c r="Q705" t="s">
         <v>24</v>
       </c>
       <c r="R705" t="s">
         <v>24</v>
       </c>
       <c r="S705">
         <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A706">
         <v>705</v>
       </c>
       <c r="B706" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
       <c r="C706" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="E706" t="s">
         <v>24</v>
       </c>
       <c r="F706" t="s">
         <v>22</v>
       </c>
       <c r="G706" t="s">
         <v>46</v>
       </c>
       <c r="H706">
         <v>69</v>
       </c>
       <c r="I706" t="b">
         <v>0</v>
       </c>
       <c r="J706" t="s">
         <v>165</v>
       </c>
       <c r="K706">
         <v>0</v>
       </c>
       <c r="L706" t="s">
         <v>24</v>
       </c>
@@ -43994,51 +44000,51 @@
       </c>
       <c r="O706" t="s">
         <v>24</v>
       </c>
       <c r="P706" t="s">
         <v>24</v>
       </c>
       <c r="Q706" t="s">
         <v>24</v>
       </c>
       <c r="R706" t="s">
         <v>24</v>
       </c>
       <c r="S706">
         <v>0</v>
       </c>
     </row>
     <row r="707" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A707">
         <v>706</v>
       </c>
       <c r="B707" t="s">
         <v>130</v>
       </c>
       <c r="C707" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="E707" t="s">
         <v>27</v>
       </c>
       <c r="F707" t="s">
         <v>31</v>
       </c>
       <c r="G707" t="s">
         <v>23</v>
       </c>
       <c r="H707">
         <v>142</v>
       </c>
       <c r="I707" t="b">
         <v>0</v>
       </c>
       <c r="J707" t="s">
         <v>165</v>
       </c>
       <c r="K707">
         <v>0</v>
       </c>
       <c r="L707" t="s">
         <v>24</v>
       </c>
@@ -44050,51 +44056,51 @@
       </c>
       <c r="O707" t="s">
         <v>24</v>
       </c>
       <c r="P707" t="s">
         <v>24</v>
       </c>
       <c r="Q707" t="s">
         <v>24</v>
       </c>
       <c r="R707" t="s">
         <v>24</v>
       </c>
       <c r="S707">
         <v>0</v>
       </c>
     </row>
     <row r="708" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A708">
         <v>707</v>
       </c>
       <c r="B708" t="s">
         <v>232</v>
       </c>
       <c r="C708" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="E708" t="s">
         <v>745</v>
       </c>
       <c r="F708" t="s">
         <v>31</v>
       </c>
       <c r="G708" t="s">
         <v>23</v>
       </c>
       <c r="H708">
         <v>143</v>
       </c>
       <c r="I708" t="b">
         <v>0</v>
       </c>
       <c r="J708" t="s">
         <v>158</v>
       </c>
       <c r="K708">
         <v>1</v>
       </c>
       <c r="L708" t="s">
         <v>24</v>
       </c>
@@ -44106,51 +44112,51 @@
       </c>
       <c r="O708" t="s">
         <v>24</v>
       </c>
       <c r="P708" t="s">
         <v>24</v>
       </c>
       <c r="Q708" t="s">
         <v>24</v>
       </c>
       <c r="R708">
         <v>0</v>
       </c>
       <c r="S708">
         <v>0</v>
       </c>
     </row>
     <row r="709" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A709">
         <v>708</v>
       </c>
       <c r="B709" t="s">
         <v>82</v>
       </c>
       <c r="C709" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="E709" t="s">
         <v>24</v>
       </c>
       <c r="F709" t="s">
         <v>31</v>
       </c>
       <c r="G709" t="s">
         <v>23</v>
       </c>
       <c r="H709">
         <v>144</v>
       </c>
       <c r="I709" t="b">
         <v>0</v>
       </c>
       <c r="J709" t="s">
         <v>158</v>
       </c>
       <c r="K709">
         <v>1</v>
       </c>
       <c r="L709" t="s">
         <v>24</v>
       </c>
@@ -44159,54 +44165,54 @@
       </c>
       <c r="N709" t="s">
         <v>24</v>
       </c>
       <c r="O709" t="s">
         <v>24</v>
       </c>
       <c r="P709" t="s">
         <v>24</v>
       </c>
       <c r="Q709" t="s">
         <v>24</v>
       </c>
       <c r="R709">
         <v>0</v>
       </c>
       <c r="S709">
         <v>0</v>
       </c>
     </row>
     <row r="710" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A710">
         <v>709</v>
       </c>
       <c r="B710" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="C710" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="E710" t="s">
         <v>252</v>
       </c>
       <c r="F710" t="s">
         <v>31</v>
       </c>
       <c r="G710" t="s">
         <v>46</v>
       </c>
       <c r="H710">
         <v>58</v>
       </c>
       <c r="I710" t="b">
         <v>0</v>
       </c>
       <c r="J710" t="s">
         <v>158</v>
       </c>
       <c r="K710">
         <v>1</v>
       </c>
       <c r="L710" t="s">
         <v>24</v>
       </c>
@@ -44383,51 +44389,51 @@
       </c>
       <c r="N713" t="s">
         <v>24</v>
       </c>
       <c r="O713" t="s">
         <v>24</v>
       </c>
       <c r="P713" t="s">
         <v>24</v>
       </c>
       <c r="Q713" t="s">
         <v>24</v>
       </c>
       <c r="R713">
         <v>0</v>
       </c>
       <c r="S713">
         <v>0</v>
       </c>
     </row>
     <row r="714" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A714">
         <v>713</v>
       </c>
       <c r="B714" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="C714" t="s">
         <v>856</v>
       </c>
       <c r="E714" t="s">
         <v>24</v>
       </c>
       <c r="F714" t="s">
         <v>31</v>
       </c>
       <c r="G714" t="s">
         <v>46</v>
       </c>
       <c r="H714">
         <v>59</v>
       </c>
       <c r="I714" t="b">
         <v>0</v>
       </c>
       <c r="J714" t="s">
         <v>165</v>
       </c>
       <c r="K714">
         <v>0</v>
       </c>
@@ -44495,54 +44501,54 @@
       </c>
       <c r="N715" t="s">
         <v>24</v>
       </c>
       <c r="O715" t="s">
         <v>24</v>
       </c>
       <c r="P715" t="s">
         <v>24</v>
       </c>
       <c r="Q715" t="s">
         <v>24</v>
       </c>
       <c r="R715" t="s">
         <v>24</v>
       </c>
       <c r="S715">
         <v>0</v>
       </c>
     </row>
     <row r="716" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A716">
         <v>715</v>
       </c>
       <c r="B716" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="C716" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E716" t="s">
         <v>24</v>
       </c>
       <c r="F716" t="s">
         <v>22</v>
       </c>
       <c r="G716" t="s">
         <v>46</v>
       </c>
       <c r="H716">
         <v>70</v>
       </c>
       <c r="I716" t="b">
         <v>0</v>
       </c>
       <c r="J716" t="s">
         <v>165</v>
       </c>
       <c r="K716">
         <v>0</v>
       </c>
       <c r="L716" t="s">
         <v>24</v>
       </c>
@@ -44554,51 +44560,51 @@
       </c>
       <c r="O716" t="s">
         <v>24</v>
       </c>
       <c r="P716" t="s">
         <v>24</v>
       </c>
       <c r="Q716" t="s">
         <v>24</v>
       </c>
       <c r="R716" t="s">
         <v>24</v>
       </c>
       <c r="S716">
         <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A717">
         <v>716</v>
       </c>
       <c r="B717" t="s">
         <v>641</v>
       </c>
       <c r="C717" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="E717" t="s">
         <v>27</v>
       </c>
       <c r="F717" t="s">
         <v>42</v>
       </c>
       <c r="G717" t="s">
         <v>46</v>
       </c>
       <c r="H717">
         <v>34</v>
       </c>
       <c r="I717" t="b">
         <v>0</v>
       </c>
       <c r="J717" t="s">
         <v>165</v>
       </c>
       <c r="K717">
         <v>0</v>
       </c>
       <c r="L717" t="s">
         <v>24</v>
       </c>
@@ -44663,51 +44669,51 @@
       </c>
       <c r="N718" t="s">
         <v>24</v>
       </c>
       <c r="O718" t="s">
         <v>24</v>
       </c>
       <c r="P718" t="s">
         <v>24</v>
       </c>
       <c r="Q718" t="s">
         <v>24</v>
       </c>
       <c r="R718" t="s">
         <v>24</v>
       </c>
       <c r="S718">
         <v>0</v>
       </c>
     </row>
     <row r="719" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A719">
         <v>718</v>
       </c>
       <c r="B719" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="C719" t="s">
         <v>93</v>
       </c>
       <c r="E719" t="s">
         <v>570</v>
       </c>
       <c r="F719" t="s">
         <v>31</v>
       </c>
       <c r="G719" t="s">
         <v>23</v>
       </c>
       <c r="H719">
         <v>148</v>
       </c>
       <c r="I719" t="b">
         <v>0</v>
       </c>
       <c r="J719" t="s">
         <v>165</v>
       </c>
       <c r="K719">
         <v>0</v>
       </c>
@@ -44719,54 +44725,54 @@
       </c>
       <c r="N719" t="s">
         <v>24</v>
       </c>
       <c r="O719" t="s">
         <v>24</v>
       </c>
       <c r="P719" t="s">
         <v>24</v>
       </c>
       <c r="Q719" t="s">
         <v>24</v>
       </c>
       <c r="R719" t="s">
         <v>24</v>
       </c>
       <c r="S719">
         <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A720">
         <v>719</v>
       </c>
       <c r="B720" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="C720" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="E720" t="s">
         <v>51</v>
       </c>
       <c r="F720" t="s">
         <v>31</v>
       </c>
       <c r="G720" t="s">
         <v>46</v>
       </c>
       <c r="H720">
         <v>61</v>
       </c>
       <c r="I720" t="b">
         <v>0</v>
       </c>
       <c r="J720" t="s">
         <v>165</v>
       </c>
       <c r="K720">
         <v>0</v>
       </c>
       <c r="L720" t="s">
         <v>24</v>
       </c>
@@ -44831,54 +44837,54 @@
       </c>
       <c r="N721" t="s">
         <v>24</v>
       </c>
       <c r="O721" t="s">
         <v>24</v>
       </c>
       <c r="P721" t="s">
         <v>24</v>
       </c>
       <c r="Q721" t="s">
         <v>24</v>
       </c>
       <c r="R721" t="s">
         <v>24</v>
       </c>
       <c r="S721">
         <v>0</v>
       </c>
     </row>
     <row r="722" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A722">
         <v>721</v>
       </c>
       <c r="B722" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="C722" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
       <c r="E722" t="s">
         <v>24</v>
       </c>
       <c r="F722" t="s">
         <v>22</v>
       </c>
       <c r="G722" t="s">
         <v>46</v>
       </c>
       <c r="H722">
         <v>71</v>
       </c>
       <c r="I722" t="b">
         <v>0</v>
       </c>
       <c r="J722" t="s">
         <v>165</v>
       </c>
       <c r="K722">
         <v>0</v>
       </c>
       <c r="L722" t="s">
         <v>24</v>
       </c>
@@ -45002,51 +45008,51 @@
       </c>
       <c r="O724" t="s">
         <v>24</v>
       </c>
       <c r="P724" t="s">
         <v>24</v>
       </c>
       <c r="Q724" t="s">
         <v>24</v>
       </c>
       <c r="R724" t="s">
         <v>24</v>
       </c>
       <c r="S724">
         <v>0</v>
       </c>
     </row>
     <row r="725" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A725">
         <v>724</v>
       </c>
       <c r="B725" t="s">
         <v>178</v>
       </c>
       <c r="C725" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E725" t="s">
         <v>27</v>
       </c>
       <c r="F725" t="s">
         <v>31</v>
       </c>
       <c r="G725" t="s">
         <v>23</v>
       </c>
       <c r="H725">
         <v>149</v>
       </c>
       <c r="I725" t="b">
         <v>0</v>
       </c>
       <c r="J725" t="s">
         <v>165</v>
       </c>
       <c r="K725">
         <v>0</v>
       </c>
       <c r="L725" t="s">
         <v>24</v>
       </c>
@@ -45055,54 +45061,54 @@
       </c>
       <c r="N725" t="s">
         <v>24</v>
       </c>
       <c r="O725" t="s">
         <v>24</v>
       </c>
       <c r="P725" t="s">
         <v>24</v>
       </c>
       <c r="Q725" t="s">
         <v>24</v>
       </c>
       <c r="R725" t="s">
         <v>24</v>
       </c>
       <c r="S725">
         <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A726">
         <v>725</v>
       </c>
       <c r="B726" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
       <c r="C726" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="D726">
         <v>2143</v>
       </c>
       <c r="E726" t="s">
         <v>24</v>
       </c>
       <c r="F726" t="s">
         <v>22</v>
       </c>
       <c r="G726" t="s">
         <v>46</v>
       </c>
       <c r="H726">
         <v>72</v>
       </c>
       <c r="I726" t="b">
         <v>0</v>
       </c>
       <c r="J726" t="s">
         <v>165</v>
       </c>
       <c r="K726">
         <v>0</v>
       </c>
@@ -45117,51 +45123,51 @@
       </c>
       <c r="O726" t="s">
         <v>24</v>
       </c>
       <c r="P726" t="s">
         <v>24</v>
       </c>
       <c r="Q726" t="s">
         <v>24</v>
       </c>
       <c r="R726" t="s">
         <v>24</v>
       </c>
       <c r="S726">
         <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A727">
         <v>726</v>
       </c>
       <c r="B727" t="s">
         <v>254</v>
       </c>
       <c r="C727" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="E727" t="s">
         <v>27</v>
       </c>
       <c r="F727" t="s">
         <v>31</v>
       </c>
       <c r="G727" t="s">
         <v>23</v>
       </c>
       <c r="H727">
         <v>150</v>
       </c>
       <c r="I727" t="b">
         <v>0</v>
       </c>
       <c r="J727" t="s">
         <v>165</v>
       </c>
       <c r="K727">
         <v>0</v>
       </c>
       <c r="L727" t="s">
         <v>24</v>
       </c>
@@ -45173,54 +45179,54 @@
       </c>
       <c r="O727" t="s">
         <v>24</v>
       </c>
       <c r="P727" t="s">
         <v>24</v>
       </c>
       <c r="Q727" t="s">
         <v>24</v>
       </c>
       <c r="R727" t="s">
         <v>24</v>
       </c>
       <c r="S727">
         <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A728">
         <v>727</v>
       </c>
       <c r="B728" t="s">
         <v>486</v>
       </c>
       <c r="C728" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="D728">
-        <v>2163</v>
+        <v>284</v>
       </c>
       <c r="E728" t="s">
         <v>24</v>
       </c>
       <c r="F728" t="s">
         <v>22</v>
       </c>
       <c r="G728" t="s">
         <v>23</v>
       </c>
       <c r="H728">
         <v>174</v>
       </c>
       <c r="I728" t="b">
         <v>0</v>
       </c>
       <c r="J728" t="s">
         <v>165</v>
       </c>
       <c r="K728">
         <v>0</v>
       </c>
       <c r="L728" t="s">
         <v>24</v>
       </c>
@@ -45232,54 +45238,54 @@
       </c>
       <c r="O728" t="s">
         <v>24</v>
       </c>
       <c r="P728" t="s">
         <v>24</v>
       </c>
       <c r="Q728" t="s">
         <v>24</v>
       </c>
       <c r="R728" t="s">
         <v>24</v>
       </c>
       <c r="S728">
         <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A729">
         <v>728</v>
       </c>
       <c r="B729" t="s">
         <v>69</v>
       </c>
       <c r="C729" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="D729">
-        <v>2369</v>
+        <v>210</v>
       </c>
       <c r="E729" t="s">
         <v>24</v>
       </c>
       <c r="F729" t="s">
         <v>22</v>
       </c>
       <c r="G729" t="s">
         <v>23</v>
       </c>
       <c r="H729">
         <v>175</v>
       </c>
       <c r="I729" t="b">
         <v>0</v>
       </c>
       <c r="J729" t="s">
         <v>165</v>
       </c>
       <c r="K729">
         <v>0</v>
       </c>
       <c r="L729" t="s">
         <v>24</v>
       </c>
@@ -45294,101 +45300,101 @@
       </c>
       <c r="P729" t="s">
         <v>24</v>
       </c>
       <c r="Q729" t="s">
         <v>24</v>
       </c>
       <c r="R729" t="s">
         <v>24</v>
       </c>
       <c r="S729">
         <v>0</v>
       </c>
     </row>
     <row r="730" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A730">
         <v>729</v>
       </c>
       <c r="B730" t="s">
         <v>212</v>
       </c>
       <c r="C730" t="s">
         <v>859</v>
       </c>
       <c r="E730" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="F730" t="s">
         <v>22</v>
       </c>
       <c r="G730" t="s">
         <v>23</v>
       </c>
       <c r="H730">
         <v>176</v>
       </c>
       <c r="I730" t="b">
         <v>0</v>
       </c>
       <c r="J730" t="s">
         <v>165</v>
       </c>
       <c r="K730">
         <v>0</v>
       </c>
       <c r="L730" t="s">
         <v>24</v>
       </c>
       <c r="M730" t="s">
         <v>24</v>
       </c>
       <c r="N730" t="s">
         <v>24</v>
       </c>
       <c r="O730" t="s">
         <v>24</v>
       </c>
       <c r="P730" t="s">
         <v>24</v>
       </c>
       <c r="Q730" t="s">
         <v>24</v>
       </c>
       <c r="R730" t="s">
         <v>24</v>
       </c>
       <c r="S730">
         <v>0</v>
       </c>
     </row>
     <row r="731" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A731">
         <v>730</v>
       </c>
       <c r="B731" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="C731" t="s">
         <v>350</v>
       </c>
       <c r="E731" t="s">
         <v>27</v>
       </c>
       <c r="F731" t="s">
         <v>42</v>
       </c>
       <c r="G731" t="s">
         <v>23</v>
       </c>
       <c r="H731">
         <v>113</v>
       </c>
       <c r="I731" t="b">
         <v>0</v>
       </c>
       <c r="J731" t="s">
         <v>165</v>
       </c>
       <c r="K731">
         <v>0</v>
       </c>