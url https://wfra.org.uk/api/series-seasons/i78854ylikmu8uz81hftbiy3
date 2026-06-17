--- v1 (2026-03-04)
+++ v2 (2026-06-17)
@@ -1,53 +1,395 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
-    <sheet sheetId="1" name="Data" state="visible" r:id="rId3"/>
+    <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="502" uniqueCount="112">
+  <si>
+    <t>Overall Position</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Last Name</t>
+  </si>
+  <si>
+    <t>WFRA membership no</t>
+  </si>
+  <si>
+    <t>Club</t>
+  </si>
+  <si>
+    <t>Age Category</t>
+  </si>
+  <si>
+    <t>Class</t>
+  </si>
+  <si>
+    <t>Category Position</t>
+  </si>
+  <si>
+    <t>Eligible</t>
+  </si>
+  <si>
+    <t>IneligibleReasons</t>
+  </si>
+  <si>
+    <t>Race count</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Llangorse Juniors </t>
+  </si>
+  <si>
+    <t>Rasys Cedris /Wales Junior Champs</t>
+  </si>
+  <si>
+    <t>Pen y Fan Juniors</t>
+  </si>
+  <si>
+    <t>Llanthony Show Juniors</t>
+  </si>
+  <si>
+    <t>Mynydd Maen Juniors</t>
+  </si>
+  <si>
+    <t>Winter Sugar Loaf Juniors/Ras Iau Pen y Fâl</t>
+  </si>
+  <si>
+    <t>Score</t>
+  </si>
+  <si>
+    <t>Jesse</t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>U8</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>NotEnoughCompletedRaces</t>
+  </si>
+  <si>
+    <t>Pascoe</t>
+  </si>
+  <si>
+    <t>Beaman-Tucker</t>
+  </si>
+  <si>
+    <t>Evie</t>
+  </si>
+  <si>
+    <t>Burrows</t>
+  </si>
+  <si>
+    <t>Hereford AC</t>
+  </si>
+  <si>
+    <t>U12</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Henry</t>
+  </si>
+  <si>
+    <t>Mollekin</t>
+  </si>
+  <si>
+    <t>Mynydd Du Mini Dragons</t>
+  </si>
+  <si>
+    <t>Jimmy</t>
+  </si>
+  <si>
+    <t>Stenner</t>
+  </si>
+  <si>
+    <t>Rowan</t>
+  </si>
+  <si>
+    <t>Hopkinson</t>
+  </si>
+  <si>
+    <t>U10</t>
+  </si>
+  <si>
+    <t>Ffion</t>
+  </si>
+  <si>
+    <t>McWilliams</t>
+  </si>
+  <si>
+    <t>Livi</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>ELN Cycling</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>Taylor-Daniel</t>
+  </si>
+  <si>
+    <t>Brecon AC</t>
+  </si>
+  <si>
+    <t>U14</t>
+  </si>
+  <si>
+    <t>Mara</t>
+  </si>
+  <si>
+    <t>Swansea Harriers</t>
+  </si>
+  <si>
+    <t>Mollie</t>
+  </si>
+  <si>
+    <t>Catto</t>
+  </si>
+  <si>
+    <t>Tomos</t>
+  </si>
+  <si>
+    <t>Quayzin</t>
+  </si>
+  <si>
+    <t>Cardiff AC</t>
+  </si>
+  <si>
+    <t>Ceridwen</t>
+  </si>
+  <si>
+    <t>Carter</t>
+  </si>
+  <si>
+    <t>Adams</t>
+  </si>
+  <si>
+    <t>Jonas</t>
+  </si>
+  <si>
+    <t>Munton</t>
+  </si>
+  <si>
+    <t>Mynydd Du</t>
+  </si>
+  <si>
+    <t>U16</t>
+  </si>
+  <si>
+    <t>Milo</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>Hereford</t>
+  </si>
+  <si>
+    <t>Jacob</t>
+  </si>
+  <si>
+    <t>Ashworth</t>
+  </si>
+  <si>
+    <t>Gracie</t>
+  </si>
+  <si>
+    <t>Jackson</t>
+  </si>
+  <si>
+    <t>U18</t>
+  </si>
+  <si>
+    <t>Billy</t>
+  </si>
+  <si>
+    <t>Like</t>
+  </si>
+  <si>
+    <t>Ingrid</t>
+  </si>
+  <si>
+    <t>Brecon AC / Mynydd Du</t>
+  </si>
+  <si>
+    <t>Hadrian</t>
+  </si>
+  <si>
+    <t>Nizi</t>
+  </si>
+  <si>
+    <t>Feldon</t>
+  </si>
+  <si>
+    <t>Lily</t>
+  </si>
+  <si>
+    <t>Mahoney</t>
+  </si>
+  <si>
+    <t>Rose</t>
+  </si>
+  <si>
+    <t>Scarlett</t>
+  </si>
+  <si>
+    <t>Wearam</t>
+  </si>
+  <si>
+    <t>Monty</t>
+  </si>
+  <si>
+    <t>Manchand</t>
+  </si>
+  <si>
+    <t>Cerys</t>
+  </si>
+  <si>
+    <t>Woodier</t>
+  </si>
+  <si>
+    <t>Anwen</t>
+  </si>
+  <si>
+    <t>Laurie</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Pearson</t>
+  </si>
+  <si>
+    <t>Daphne</t>
+  </si>
+  <si>
+    <t>Harris</t>
+  </si>
+  <si>
+    <t>Kirby</t>
+  </si>
+  <si>
+    <t>Joey</t>
+  </si>
+  <si>
+    <t>Line</t>
+  </si>
+  <si>
+    <t>Pont-Y-Pwl &amp; District</t>
+  </si>
+  <si>
+    <t>Eva</t>
+  </si>
+  <si>
+    <t>Arti</t>
+  </si>
+  <si>
+    <t>Onora</t>
+  </si>
+  <si>
+    <t>McFadden</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>Engrand</t>
+  </si>
+  <si>
+    <t>Lila</t>
+  </si>
+  <si>
+    <t>Oscar</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
+    <t>Mya</t>
+  </si>
+  <si>
+    <t>Rickets</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>Wearham</t>
+  </si>
+  <si>
+    <t>Ray</t>
+  </si>
+  <si>
+    <t>Edward</t>
+  </si>
+  <si>
+    <t>Wakefield</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -57,51 +399,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -382,53 +724,2490 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:R45"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>1</v>
+      </c>
+      <c r="I2" t="b">
+        <v>0</v>
+      </c>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2">
+        <v>1</v>
+      </c>
+      <c r="L2">
+        <v>146.52</v>
+      </c>
+      <c r="M2" t="s">
+        <v>20</v>
+      </c>
+      <c r="N2" t="s">
+        <v>20</v>
+      </c>
+      <c r="O2" t="s">
+        <v>20</v>
+      </c>
+      <c r="P2" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>20</v>
+      </c>
+      <c r="R2">
+        <v>146.52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3">
+        <v>2469</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3">
+        <v>2</v>
+      </c>
+      <c r="I3" t="b">
+        <v>0</v>
+      </c>
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3">
+        <v>1</v>
+      </c>
+      <c r="L3">
+        <v>139.53</v>
+      </c>
+      <c r="M3" t="s">
+        <v>20</v>
+      </c>
+      <c r="N3" t="s">
+        <v>20</v>
+      </c>
+      <c r="O3" t="s">
+        <v>20</v>
+      </c>
+      <c r="P3" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>20</v>
+      </c>
+      <c r="R3">
+        <v>139.53</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4">
+        <v>1</v>
+      </c>
+      <c r="I4" t="b">
+        <v>0</v>
+      </c>
+      <c r="J4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4">
+        <v>1</v>
+      </c>
+      <c r="L4">
+        <v>125.79</v>
+      </c>
+      <c r="M4" t="s">
+        <v>20</v>
+      </c>
+      <c r="N4" t="s">
+        <v>20</v>
+      </c>
+      <c r="O4" t="s">
+        <v>20</v>
+      </c>
+      <c r="P4" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>20</v>
+      </c>
+      <c r="R4">
+        <v>125.79</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5">
+        <v>2259</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5">
+        <v>3</v>
+      </c>
+      <c r="I5" t="b">
+        <v>0</v>
+      </c>
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5">
+        <v>1</v>
+      </c>
+      <c r="L5">
+        <v>125.13</v>
+      </c>
+      <c r="M5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N5" t="s">
+        <v>20</v>
+      </c>
+      <c r="O5" t="s">
+        <v>20</v>
+      </c>
+      <c r="P5" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>20</v>
+      </c>
+      <c r="R5">
+        <v>125.13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6">
+        <v>4</v>
+      </c>
+      <c r="I6" t="b">
+        <v>0</v>
+      </c>
+      <c r="J6" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6">
+        <v>1</v>
+      </c>
+      <c r="L6">
+        <v>122.95</v>
+      </c>
+      <c r="M6" t="s">
+        <v>20</v>
+      </c>
+      <c r="N6" t="s">
+        <v>20</v>
+      </c>
+      <c r="O6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>20</v>
+      </c>
+      <c r="R6">
+        <v>122.95</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7">
+        <v>1</v>
+      </c>
+      <c r="I7" t="b">
+        <v>0</v>
+      </c>
+      <c r="J7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7">
+        <v>1</v>
+      </c>
+      <c r="L7">
+        <v>122.29</v>
+      </c>
+      <c r="M7" t="s">
+        <v>20</v>
+      </c>
+      <c r="N7" t="s">
+        <v>20</v>
+      </c>
+      <c r="O7" t="s">
+        <v>20</v>
+      </c>
+      <c r="P7" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>20</v>
+      </c>
+      <c r="R7">
+        <v>122.29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>2473</v>
+      </c>
+      <c r="E8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8">
+        <v>1</v>
+      </c>
+      <c r="I8" t="b">
+        <v>0</v>
+      </c>
+      <c r="J8" t="s">
+        <v>23</v>
+      </c>
+      <c r="K8">
+        <v>1</v>
+      </c>
+      <c r="L8">
+        <v>121.52</v>
+      </c>
+      <c r="M8" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" t="s">
+        <v>20</v>
+      </c>
+      <c r="O8" t="s">
+        <v>20</v>
+      </c>
+      <c r="P8" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>20</v>
+      </c>
+      <c r="R8">
+        <v>121.52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" t="s">
+        <v>30</v>
+      </c>
+      <c r="H9">
+        <v>1</v>
+      </c>
+      <c r="I9" t="b">
+        <v>0</v>
+      </c>
+      <c r="J9" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9">
+        <v>1</v>
+      </c>
+      <c r="L9">
+        <v>119.98</v>
+      </c>
+      <c r="M9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" t="s">
+        <v>20</v>
+      </c>
+      <c r="O9" t="s">
+        <v>20</v>
+      </c>
+      <c r="P9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>20</v>
+      </c>
+      <c r="R9">
+        <v>119.98</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>1</v>
+      </c>
+      <c r="I10" t="b">
+        <v>0</v>
+      </c>
+      <c r="J10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10">
+        <v>1</v>
+      </c>
+      <c r="L10">
+        <v>116.6</v>
+      </c>
+      <c r="M10" t="s">
+        <v>20</v>
+      </c>
+      <c r="N10" t="s">
+        <v>20</v>
+      </c>
+      <c r="O10" t="s">
+        <v>20</v>
+      </c>
+      <c r="P10" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>20</v>
+      </c>
+      <c r="R10">
+        <v>116.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11">
+        <v>2439</v>
+      </c>
+      <c r="E11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11">
+        <v>1</v>
+      </c>
+      <c r="I11" t="b">
+        <v>0</v>
+      </c>
+      <c r="J11" t="s">
+        <v>23</v>
+      </c>
+      <c r="K11">
+        <v>1</v>
+      </c>
+      <c r="L11">
+        <v>113.14</v>
+      </c>
+      <c r="M11" t="s">
+        <v>20</v>
+      </c>
+      <c r="N11" t="s">
+        <v>20</v>
+      </c>
+      <c r="O11" t="s">
+        <v>20</v>
+      </c>
+      <c r="P11" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>20</v>
+      </c>
+      <c r="R11">
+        <v>113.14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12">
+        <v>2381</v>
+      </c>
+      <c r="E12" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12">
+        <v>2</v>
+      </c>
+      <c r="I12" t="b">
+        <v>0</v>
+      </c>
+      <c r="J12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12">
+        <v>1</v>
+      </c>
+      <c r="L12">
+        <v>111.33</v>
+      </c>
+      <c r="M12" t="s">
+        <v>20</v>
+      </c>
+      <c r="N12" t="s">
+        <v>20</v>
+      </c>
+      <c r="O12" t="s">
+        <v>20</v>
+      </c>
+      <c r="P12" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>20</v>
+      </c>
+      <c r="R12">
+        <v>111.33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13">
+        <v>2</v>
+      </c>
+      <c r="I13" t="b">
+        <v>0</v>
+      </c>
+      <c r="J13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13">
+        <v>1</v>
+      </c>
+      <c r="L13">
+        <v>109.14</v>
+      </c>
+      <c r="M13" t="s">
+        <v>20</v>
+      </c>
+      <c r="N13" t="s">
+        <v>20</v>
+      </c>
+      <c r="O13" t="s">
+        <v>20</v>
+      </c>
+      <c r="P13" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>20</v>
+      </c>
+      <c r="R13">
+        <v>109.14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14">
+        <v>2450</v>
+      </c>
+      <c r="E14" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14">
+        <v>3</v>
+      </c>
+      <c r="I14" t="b">
+        <v>0</v>
+      </c>
+      <c r="J14" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14">
+        <v>1</v>
+      </c>
+      <c r="L14">
+        <v>108.59</v>
+      </c>
+      <c r="M14" t="s">
+        <v>20</v>
+      </c>
+      <c r="N14" t="s">
+        <v>20</v>
+      </c>
+      <c r="O14" t="s">
+        <v>20</v>
+      </c>
+      <c r="P14" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>20</v>
+      </c>
+      <c r="R14">
+        <v>108.59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15">
+        <v>2425</v>
+      </c>
+      <c r="E15" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>1</v>
+      </c>
+      <c r="I15" t="b">
+        <v>0</v>
+      </c>
+      <c r="J15" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15">
+        <v>1</v>
+      </c>
+      <c r="L15">
+        <v>107.43</v>
+      </c>
+      <c r="M15" t="s">
+        <v>20</v>
+      </c>
+      <c r="N15" t="s">
+        <v>20</v>
+      </c>
+      <c r="O15" t="s">
+        <v>20</v>
+      </c>
+      <c r="P15" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>20</v>
+      </c>
+      <c r="R15">
+        <v>107.43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16">
+        <v>2149</v>
+      </c>
+      <c r="E16" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>1</v>
+      </c>
+      <c r="I16" t="b">
+        <v>0</v>
+      </c>
+      <c r="J16" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16">
+        <v>1</v>
+      </c>
+      <c r="L16">
+        <v>106.83</v>
+      </c>
+      <c r="M16" t="s">
+        <v>20</v>
+      </c>
+      <c r="N16" t="s">
+        <v>20</v>
+      </c>
+      <c r="O16" t="s">
+        <v>20</v>
+      </c>
+      <c r="P16" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>20</v>
+      </c>
+      <c r="R16">
+        <v>106.83</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17">
+        <v>2352</v>
+      </c>
+      <c r="E17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F17" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>3</v>
+      </c>
+      <c r="I17" t="b">
+        <v>0</v>
+      </c>
+      <c r="J17" t="s">
+        <v>23</v>
+      </c>
+      <c r="K17">
+        <v>1</v>
+      </c>
+      <c r="L17">
+        <v>106.19</v>
+      </c>
+      <c r="M17" t="s">
+        <v>20</v>
+      </c>
+      <c r="N17" t="s">
+        <v>20</v>
+      </c>
+      <c r="O17" t="s">
+        <v>20</v>
+      </c>
+      <c r="P17" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>20</v>
+      </c>
+      <c r="R17">
+        <v>106.19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" t="s">
+        <v>66</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2</v>
+      </c>
+      <c r="I18" t="b">
+        <v>0</v>
+      </c>
+      <c r="J18" t="s">
+        <v>23</v>
+      </c>
+      <c r="K18">
+        <v>1</v>
+      </c>
+      <c r="L18">
+        <v>105.59</v>
+      </c>
+      <c r="M18" t="s">
+        <v>20</v>
+      </c>
+      <c r="N18" t="s">
+        <v>20</v>
+      </c>
+      <c r="O18" t="s">
+        <v>20</v>
+      </c>
+      <c r="P18" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>20</v>
+      </c>
+      <c r="R18">
+        <v>105.59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19" t="s">
+        <v>46</v>
+      </c>
+      <c r="F19" t="s">
+        <v>69</v>
+      </c>
+      <c r="G19" t="s">
+        <v>30</v>
+      </c>
+      <c r="H19">
+        <v>1</v>
+      </c>
+      <c r="I19" t="b">
+        <v>0</v>
+      </c>
+      <c r="J19" t="s">
+        <v>23</v>
+      </c>
+      <c r="K19">
+        <v>1</v>
+      </c>
+      <c r="L19">
+        <v>102.94</v>
+      </c>
+      <c r="M19" t="s">
+        <v>20</v>
+      </c>
+      <c r="N19" t="s">
+        <v>20</v>
+      </c>
+      <c r="O19" t="s">
+        <v>20</v>
+      </c>
+      <c r="P19" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>20</v>
+      </c>
+      <c r="R19">
+        <v>102.94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20">
+        <v>2262</v>
+      </c>
+      <c r="E20" t="s">
+        <v>33</v>
+      </c>
+      <c r="F20" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>3</v>
+      </c>
+      <c r="I20" t="b">
+        <v>0</v>
+      </c>
+      <c r="J20" t="s">
+        <v>23</v>
+      </c>
+      <c r="K20">
+        <v>1</v>
+      </c>
+      <c r="L20">
+        <v>102.58</v>
+      </c>
+      <c r="M20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N20" t="s">
+        <v>20</v>
+      </c>
+      <c r="O20" t="s">
+        <v>20</v>
+      </c>
+      <c r="P20" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>20</v>
+      </c>
+      <c r="R20">
+        <v>102.58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21">
+        <v>2266</v>
+      </c>
+      <c r="E21" t="s">
+        <v>73</v>
+      </c>
+      <c r="F21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G21" t="s">
+        <v>30</v>
+      </c>
+      <c r="H21">
+        <v>4</v>
+      </c>
+      <c r="I21" t="b">
+        <v>0</v>
+      </c>
+      <c r="J21" t="s">
+        <v>23</v>
+      </c>
+      <c r="K21">
+        <v>1</v>
+      </c>
+      <c r="L21">
+        <v>102.56</v>
+      </c>
+      <c r="M21" t="s">
+        <v>20</v>
+      </c>
+      <c r="N21" t="s">
+        <v>20</v>
+      </c>
+      <c r="O21" t="s">
+        <v>20</v>
+      </c>
+      <c r="P21" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>20</v>
+      </c>
+      <c r="R21">
+        <v>102.56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>29</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>4</v>
+      </c>
+      <c r="I22" t="b">
+        <v>0</v>
+      </c>
+      <c r="J22" t="s">
+        <v>23</v>
+      </c>
+      <c r="K22">
+        <v>1</v>
+      </c>
+      <c r="L22">
+        <v>100.19</v>
+      </c>
+      <c r="M22" t="s">
+        <v>20</v>
+      </c>
+      <c r="N22" t="s">
+        <v>20</v>
+      </c>
+      <c r="O22" t="s">
+        <v>20</v>
+      </c>
+      <c r="P22" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>20</v>
+      </c>
+      <c r="R22">
+        <v>100.19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23">
+        <v>2440</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>38</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>2</v>
+      </c>
+      <c r="I23" t="b">
+        <v>0</v>
+      </c>
+      <c r="J23" t="s">
+        <v>23</v>
+      </c>
+      <c r="K23">
+        <v>1</v>
+      </c>
+      <c r="L23">
+        <v>99.75</v>
+      </c>
+      <c r="M23" t="s">
+        <v>20</v>
+      </c>
+      <c r="N23" t="s">
+        <v>20</v>
+      </c>
+      <c r="O23" t="s">
+        <v>20</v>
+      </c>
+      <c r="P23" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>20</v>
+      </c>
+      <c r="R23">
+        <v>99.75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" t="s">
+        <v>78</v>
+      </c>
+      <c r="D24">
+        <v>2234</v>
+      </c>
+      <c r="E24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F24" t="s">
+        <v>29</v>
+      </c>
+      <c r="G24" t="s">
+        <v>30</v>
+      </c>
+      <c r="H24">
+        <v>5</v>
+      </c>
+      <c r="I24" t="b">
+        <v>0</v>
+      </c>
+      <c r="J24" t="s">
+        <v>23</v>
+      </c>
+      <c r="K24">
+        <v>1</v>
+      </c>
+      <c r="L24">
+        <v>99.11</v>
+      </c>
+      <c r="M24" t="s">
+        <v>20</v>
+      </c>
+      <c r="N24" t="s">
+        <v>20</v>
+      </c>
+      <c r="O24" t="s">
+        <v>20</v>
+      </c>
+      <c r="P24" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>20</v>
+      </c>
+      <c r="R24">
+        <v>99.11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" t="s">
+        <v>51</v>
+      </c>
+      <c r="E25" t="s">
+        <v>33</v>
+      </c>
+      <c r="F25" t="s">
+        <v>47</v>
+      </c>
+      <c r="G25" t="s">
+        <v>30</v>
+      </c>
+      <c r="H25">
+        <v>2</v>
+      </c>
+      <c r="I25" t="b">
+        <v>0</v>
+      </c>
+      <c r="J25" t="s">
+        <v>23</v>
+      </c>
+      <c r="K25">
+        <v>1</v>
+      </c>
+      <c r="L25">
+        <v>98.36</v>
+      </c>
+      <c r="M25" t="s">
+        <v>20</v>
+      </c>
+      <c r="N25" t="s">
+        <v>20</v>
+      </c>
+      <c r="O25" t="s">
+        <v>20</v>
+      </c>
+      <c r="P25" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>20</v>
+      </c>
+      <c r="R25">
+        <v>98.36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" t="s">
+        <v>81</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" t="s">
+        <v>30</v>
+      </c>
+      <c r="H26">
+        <v>2</v>
+      </c>
+      <c r="I26" t="b">
+        <v>0</v>
+      </c>
+      <c r="J26" t="s">
+        <v>23</v>
+      </c>
+      <c r="K26">
+        <v>1</v>
+      </c>
+      <c r="L26">
+        <v>97.67</v>
+      </c>
+      <c r="M26" t="s">
+        <v>20</v>
+      </c>
+      <c r="N26" t="s">
+        <v>20</v>
+      </c>
+      <c r="O26" t="s">
+        <v>20</v>
+      </c>
+      <c r="P26" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>20</v>
+      </c>
+      <c r="R26">
+        <v>97.67</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" t="s">
+        <v>68</v>
+      </c>
+      <c r="E27" t="s">
+        <v>46</v>
+      </c>
+      <c r="F27" t="s">
+        <v>69</v>
+      </c>
+      <c r="G27" t="s">
+        <v>30</v>
+      </c>
+      <c r="H27">
+        <v>2</v>
+      </c>
+      <c r="I27" t="b">
+        <v>0</v>
+      </c>
+      <c r="J27" t="s">
+        <v>23</v>
+      </c>
+      <c r="K27">
+        <v>1</v>
+      </c>
+      <c r="L27">
+        <v>97.22</v>
+      </c>
+      <c r="M27" t="s">
+        <v>20</v>
+      </c>
+      <c r="N27" t="s">
+        <v>20</v>
+      </c>
+      <c r="O27" t="s">
+        <v>20</v>
+      </c>
+      <c r="P27" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>20</v>
+      </c>
+      <c r="R27">
+        <v>97.22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28">
+        <v>2442</v>
+      </c>
+      <c r="E28" t="s">
+        <v>33</v>
+      </c>
+      <c r="F28" t="s">
+        <v>47</v>
+      </c>
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28">
+        <v>4</v>
+      </c>
+      <c r="I28" t="b">
+        <v>0</v>
+      </c>
+      <c r="J28" t="s">
+        <v>23</v>
+      </c>
+      <c r="K28">
+        <v>1</v>
+      </c>
+      <c r="L28">
+        <v>97.19</v>
+      </c>
+      <c r="M28" t="s">
+        <v>20</v>
+      </c>
+      <c r="N28" t="s">
+        <v>20</v>
+      </c>
+      <c r="O28" t="s">
+        <v>20</v>
+      </c>
+      <c r="P28" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>20</v>
+      </c>
+      <c r="R28">
+        <v>97.19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" t="s">
+        <v>85</v>
+      </c>
+      <c r="D29">
+        <v>2463</v>
+      </c>
+      <c r="E29" t="s">
+        <v>33</v>
+      </c>
+      <c r="F29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G29" t="s">
+        <v>30</v>
+      </c>
+      <c r="H29">
+        <v>6</v>
+      </c>
+      <c r="I29" t="b">
+        <v>0</v>
+      </c>
+      <c r="J29" t="s">
+        <v>23</v>
+      </c>
+      <c r="K29">
+        <v>1</v>
+      </c>
+      <c r="L29">
+        <v>96.93</v>
+      </c>
+      <c r="M29" t="s">
+        <v>20</v>
+      </c>
+      <c r="N29" t="s">
+        <v>20</v>
+      </c>
+      <c r="O29" t="s">
+        <v>20</v>
+      </c>
+      <c r="P29" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>20</v>
+      </c>
+      <c r="R29">
+        <v>96.93</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E30" t="s">
+        <v>33</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>30</v>
+      </c>
+      <c r="H30">
+        <v>3</v>
+      </c>
+      <c r="I30" t="b">
+        <v>0</v>
+      </c>
+      <c r="J30" t="s">
+        <v>23</v>
+      </c>
+      <c r="K30">
+        <v>1</v>
+      </c>
+      <c r="L30">
+        <v>96.8</v>
+      </c>
+      <c r="M30" t="s">
+        <v>20</v>
+      </c>
+      <c r="N30" t="s">
+        <v>20</v>
+      </c>
+      <c r="O30" t="s">
+        <v>20</v>
+      </c>
+      <c r="P30" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>20</v>
+      </c>
+      <c r="R30">
+        <v>96.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>87</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="E31" t="s">
+        <v>33</v>
+      </c>
+      <c r="F31" t="s">
+        <v>47</v>
+      </c>
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31">
+        <v>5</v>
+      </c>
+      <c r="I31" t="b">
+        <v>0</v>
+      </c>
+      <c r="J31" t="s">
+        <v>23</v>
+      </c>
+      <c r="K31">
+        <v>1</v>
+      </c>
+      <c r="L31">
+        <v>94.92</v>
+      </c>
+      <c r="M31" t="s">
+        <v>20</v>
+      </c>
+      <c r="N31" t="s">
+        <v>20</v>
+      </c>
+      <c r="O31" t="s">
+        <v>20</v>
+      </c>
+      <c r="P31" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>20</v>
+      </c>
+      <c r="R31">
+        <v>94.92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>88</v>
+      </c>
+      <c r="C32" t="s">
+        <v>89</v>
+      </c>
+      <c r="E32" t="s">
+        <v>33</v>
+      </c>
+      <c r="F32" t="s">
+        <v>47</v>
+      </c>
+      <c r="G32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32">
+        <v>6</v>
+      </c>
+      <c r="I32" t="b">
+        <v>0</v>
+      </c>
+      <c r="J32" t="s">
+        <v>23</v>
+      </c>
+      <c r="K32">
+        <v>1</v>
+      </c>
+      <c r="L32">
+        <v>94.85</v>
+      </c>
+      <c r="M32" t="s">
+        <v>20</v>
+      </c>
+      <c r="N32" t="s">
+        <v>20</v>
+      </c>
+      <c r="O32" t="s">
+        <v>20</v>
+      </c>
+      <c r="P32" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>20</v>
+      </c>
+      <c r="R32">
+        <v>94.85</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>90</v>
+      </c>
+      <c r="C33" t="s">
+        <v>75</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H33">
+        <v>4</v>
+      </c>
+      <c r="I33" t="b">
+        <v>0</v>
+      </c>
+      <c r="J33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K33">
+        <v>1</v>
+      </c>
+      <c r="L33">
+        <v>94.68</v>
+      </c>
+      <c r="M33" t="s">
+        <v>20</v>
+      </c>
+      <c r="N33" t="s">
+        <v>20</v>
+      </c>
+      <c r="O33" t="s">
+        <v>20</v>
+      </c>
+      <c r="P33" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>20</v>
+      </c>
+      <c r="R33">
+        <v>94.68</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" t="s">
+        <v>92</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>29</v>
+      </c>
+      <c r="G34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34">
+        <v>5</v>
+      </c>
+      <c r="I34" t="b">
+        <v>0</v>
+      </c>
+      <c r="J34" t="s">
+        <v>23</v>
+      </c>
+      <c r="K34">
+        <v>1</v>
+      </c>
+      <c r="L34">
+        <v>94.15</v>
+      </c>
+      <c r="M34" t="s">
+        <v>20</v>
+      </c>
+      <c r="N34" t="s">
+        <v>20</v>
+      </c>
+      <c r="O34" t="s">
+        <v>20</v>
+      </c>
+      <c r="P34" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>20</v>
+      </c>
+      <c r="R34">
+        <v>94.15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>93</v>
+      </c>
+      <c r="C35" t="s">
+        <v>94</v>
+      </c>
+      <c r="D35">
+        <v>2430</v>
+      </c>
+      <c r="E35" t="s">
+        <v>95</v>
+      </c>
+      <c r="F35" t="s">
+        <v>61</v>
+      </c>
+      <c r="G35" t="s">
+        <v>22</v>
+      </c>
+      <c r="H35">
+        <v>2</v>
+      </c>
+      <c r="I35" t="b">
+        <v>0</v>
+      </c>
+      <c r="J35" t="s">
+        <v>23</v>
+      </c>
+      <c r="K35">
+        <v>1</v>
+      </c>
+      <c r="L35">
+        <v>93.99</v>
+      </c>
+      <c r="M35" t="s">
+        <v>20</v>
+      </c>
+      <c r="N35" t="s">
+        <v>20</v>
+      </c>
+      <c r="O35" t="s">
+        <v>20</v>
+      </c>
+      <c r="P35" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>20</v>
+      </c>
+      <c r="R35">
+        <v>93.99</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
+        <v>96</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" t="s">
+        <v>30</v>
+      </c>
+      <c r="H36">
+        <v>5</v>
+      </c>
+      <c r="I36" t="b">
+        <v>0</v>
+      </c>
+      <c r="J36" t="s">
+        <v>23</v>
+      </c>
+      <c r="K36">
+        <v>1</v>
+      </c>
+      <c r="L36">
+        <v>93.99</v>
+      </c>
+      <c r="M36" t="s">
+        <v>20</v>
+      </c>
+      <c r="N36" t="s">
+        <v>20</v>
+      </c>
+      <c r="O36" t="s">
+        <v>20</v>
+      </c>
+      <c r="P36" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>20</v>
+      </c>
+      <c r="R36">
+        <v>93.99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" t="s">
+        <v>71</v>
+      </c>
+      <c r="E37" t="s">
+        <v>33</v>
+      </c>
+      <c r="F37" t="s">
+        <v>29</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37">
+        <v>6</v>
+      </c>
+      <c r="I37" t="b">
+        <v>0</v>
+      </c>
+      <c r="J37" t="s">
+        <v>23</v>
+      </c>
+      <c r="K37">
+        <v>1</v>
+      </c>
+      <c r="L37">
+        <v>92</v>
+      </c>
+      <c r="M37" t="s">
+        <v>20</v>
+      </c>
+      <c r="N37" t="s">
+        <v>20</v>
+      </c>
+      <c r="O37" t="s">
+        <v>20</v>
+      </c>
+      <c r="P37" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>20</v>
+      </c>
+      <c r="R37">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>98</v>
+      </c>
+      <c r="C38" t="s">
+        <v>99</v>
+      </c>
+      <c r="E38" t="s">
+        <v>33</v>
+      </c>
+      <c r="F38" t="s">
+        <v>47</v>
+      </c>
+      <c r="G38" t="s">
+        <v>30</v>
+      </c>
+      <c r="H38">
+        <v>3</v>
+      </c>
+      <c r="I38" t="b">
+        <v>0</v>
+      </c>
+      <c r="J38" t="s">
+        <v>23</v>
+      </c>
+      <c r="K38">
+        <v>1</v>
+      </c>
+      <c r="L38">
+        <v>90.95</v>
+      </c>
+      <c r="M38" t="s">
+        <v>20</v>
+      </c>
+      <c r="N38" t="s">
+        <v>20</v>
+      </c>
+      <c r="O38" t="s">
+        <v>20</v>
+      </c>
+      <c r="P38" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>20</v>
+      </c>
+      <c r="R38">
+        <v>90.95</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>100</v>
+      </c>
+      <c r="C39" t="s">
+        <v>101</v>
+      </c>
+      <c r="E39" t="s">
+        <v>33</v>
+      </c>
+      <c r="F39" t="s">
+        <v>47</v>
+      </c>
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39">
+        <v>7</v>
+      </c>
+      <c r="I39" t="b">
+        <v>0</v>
+      </c>
+      <c r="J39" t="s">
+        <v>23</v>
+      </c>
+      <c r="K39">
+        <v>1</v>
+      </c>
+      <c r="L39">
+        <v>87.14</v>
+      </c>
+      <c r="M39" t="s">
+        <v>20</v>
+      </c>
+      <c r="N39" t="s">
+        <v>20</v>
+      </c>
+      <c r="O39" t="s">
+        <v>20</v>
+      </c>
+      <c r="P39" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>20</v>
+      </c>
+      <c r="R39">
+        <v>87.14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="s">
+        <v>102</v>
+      </c>
+      <c r="C40" t="s">
+        <v>101</v>
+      </c>
+      <c r="E40" t="s">
+        <v>33</v>
+      </c>
+      <c r="F40" t="s">
+        <v>38</v>
+      </c>
+      <c r="G40" t="s">
+        <v>30</v>
+      </c>
+      <c r="H40">
+        <v>2</v>
+      </c>
+      <c r="I40" t="b">
+        <v>0</v>
+      </c>
+      <c r="J40" t="s">
+        <v>23</v>
+      </c>
+      <c r="K40">
+        <v>1</v>
+      </c>
+      <c r="L40">
+        <v>85.73</v>
+      </c>
+      <c r="M40" t="s">
+        <v>20</v>
+      </c>
+      <c r="N40" t="s">
+        <v>20</v>
+      </c>
+      <c r="O40" t="s">
+        <v>20</v>
+      </c>
+      <c r="P40" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>20</v>
+      </c>
+      <c r="R40">
+        <v>85.73</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="s">
+        <v>103</v>
+      </c>
+      <c r="C41" t="s">
+        <v>104</v>
+      </c>
+      <c r="E41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" t="s">
+        <v>38</v>
+      </c>
+      <c r="G41" t="s">
+        <v>22</v>
+      </c>
+      <c r="H41">
+        <v>3</v>
+      </c>
+      <c r="I41" t="b">
+        <v>0</v>
+      </c>
+      <c r="J41" t="s">
+        <v>23</v>
+      </c>
+      <c r="K41">
+        <v>1</v>
+      </c>
+      <c r="L41">
+        <v>84.76</v>
+      </c>
+      <c r="M41" t="s">
+        <v>20</v>
+      </c>
+      <c r="N41" t="s">
+        <v>20</v>
+      </c>
+      <c r="O41" t="s">
+        <v>20</v>
+      </c>
+      <c r="P41" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>20</v>
+      </c>
+      <c r="R41">
+        <v>84.76</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C42" t="s">
+        <v>106</v>
+      </c>
+      <c r="E42" t="s">
+        <v>46</v>
+      </c>
+      <c r="F42" t="s">
+        <v>29</v>
+      </c>
+      <c r="G42" t="s">
+        <v>30</v>
+      </c>
+      <c r="H42">
+        <v>7</v>
+      </c>
+      <c r="I42" t="b">
+        <v>0</v>
+      </c>
+      <c r="J42" t="s">
+        <v>23</v>
+      </c>
+      <c r="K42">
+        <v>1</v>
+      </c>
+      <c r="L42">
+        <v>72.98</v>
+      </c>
+      <c r="M42" t="s">
+        <v>20</v>
+      </c>
+      <c r="N42" t="s">
+        <v>20</v>
+      </c>
+      <c r="O42" t="s">
+        <v>20</v>
+      </c>
+      <c r="P42" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>20</v>
+      </c>
+      <c r="R42">
+        <v>72.98</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" t="s">
+        <v>107</v>
+      </c>
+      <c r="C43" t="s">
+        <v>108</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H43">
+        <v>5</v>
+      </c>
+      <c r="I43" t="b">
+        <v>0</v>
+      </c>
+      <c r="J43" t="s">
+        <v>23</v>
+      </c>
+      <c r="K43">
+        <v>1</v>
+      </c>
+      <c r="L43">
+        <v>72.46</v>
+      </c>
+      <c r="M43" t="s">
+        <v>20</v>
+      </c>
+      <c r="N43" t="s">
+        <v>20</v>
+      </c>
+      <c r="O43" t="s">
+        <v>20</v>
+      </c>
+      <c r="P43" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>20</v>
+      </c>
+      <c r="R43">
+        <v>72.46</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" t="s">
+        <v>109</v>
+      </c>
+      <c r="C44" t="s">
+        <v>78</v>
+      </c>
+      <c r="E44" t="s">
+        <v>33</v>
+      </c>
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H44">
+        <v>6</v>
+      </c>
+      <c r="I44" t="b">
+        <v>0</v>
+      </c>
+      <c r="J44" t="s">
+        <v>23</v>
+      </c>
+      <c r="K44">
+        <v>1</v>
+      </c>
+      <c r="L44">
+        <v>62.18</v>
+      </c>
+      <c r="M44" t="s">
+        <v>20</v>
+      </c>
+      <c r="N44" t="s">
+        <v>20</v>
+      </c>
+      <c r="O44" t="s">
+        <v>20</v>
+      </c>
+      <c r="P44" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>20</v>
+      </c>
+      <c r="R44">
+        <v>62.18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" t="s">
+        <v>110</v>
+      </c>
+      <c r="C45" t="s">
+        <v>111</v>
+      </c>
+      <c r="E45" t="s">
+        <v>33</v>
+      </c>
+      <c r="F45" t="s">
+        <v>29</v>
+      </c>
+      <c r="G45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H45">
+        <v>7</v>
+      </c>
+      <c r="I45" t="b">
+        <v>0</v>
+      </c>
+      <c r="J45" t="s">
+        <v>23</v>
+      </c>
+      <c r="K45">
+        <v>1</v>
+      </c>
+      <c r="L45">
+        <v>0</v>
+      </c>
+      <c r="M45" t="s">
+        <v>20</v>
+      </c>
+      <c r="N45" t="s">
+        <v>20</v>
+      </c>
+      <c r="O45" t="s">
+        <v>20</v>
+      </c>
+      <c r="P45" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>20</v>
+      </c>
+      <c r="R45">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>