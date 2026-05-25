--- v1 (2026-04-25)
+++ v2 (2026-05-25)
@@ -4583,51 +4583,51 @@
       </c>
       <c r="L73" t="s">
         <v>19</v>
       </c>
       <c r="M73">
         <v>92.91</v>
       </c>
       <c r="N73">
         <v>92.91</v>
       </c>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" t="s">
         <v>177</v>
       </c>
       <c r="D74">
         <v>2029</v>
       </c>
       <c r="E74" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="F74" t="s">
         <v>23</v>
       </c>
       <c r="G74" t="s">
         <v>74</v>
       </c>
       <c r="H74">
         <v>4</v>
       </c>
       <c r="I74" t="b">
         <v>1</v>
       </c>
       <c r="J74" t="s">
         <v>19</v>
       </c>
       <c r="K74">
         <v>1</v>
       </c>
       <c r="L74" t="s">
         <v>19</v>
       </c>
       <c r="M74">
         <v>92.8</v>
       </c>
@@ -7515,50 +7515,53 @@
       <c r="J142" t="s">
         <v>228</v>
       </c>
       <c r="K142">
         <v>1</v>
       </c>
       <c r="L142" t="s">
         <v>19</v>
       </c>
       <c r="M142">
         <v>96.01</v>
       </c>
       <c r="N142">
         <v>96.01</v>
       </c>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>163</v>
       </c>
       <c r="C143" t="s">
         <v>290</v>
+      </c>
+      <c r="D143">
+        <v>2158</v>
       </c>
       <c r="E143" t="s">
         <v>291</v>
       </c>
       <c r="F143" t="s">
         <v>123</v>
       </c>
       <c r="G143" t="s">
         <v>18</v>
       </c>
       <c r="H143">
         <v>6</v>
       </c>
       <c r="I143" t="b">
         <v>0</v>
       </c>
       <c r="J143" t="s">
         <v>228</v>
       </c>
       <c r="K143">
         <v>1</v>
       </c>
       <c r="L143" t="s">
         <v>19</v>
       </c>