--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -2400,51 +2400,51 @@
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>17</v>
       </c>
       <c r="G37" t="s">
         <v>18</v>
       </c>
       <c r="H37">
         <v>37</v>
       </c>
       <c r="I37" t="b">
         <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>92</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37" t="s">
         <v>19</v>
       </c>
       <c r="M37">
-        <v>85.92</v>
+        <v>136.69</v>
       </c>
       <c r="N37">
         <v>85.92</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>151</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" t="s">
         <v>108</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>23</v>
       </c>
       <c r="G38" t="s">
         <v>18</v>
       </c>
       <c r="H38">