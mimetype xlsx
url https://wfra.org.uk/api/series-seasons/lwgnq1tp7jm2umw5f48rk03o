--- v4 (2026-07-31)
+++ v5 (2026-10-17)
@@ -8,758 +8,1655 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1049" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3132" uniqueCount="537">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Coppett Hill Race</t>
   </si>
   <si>
     <t>Cwmdu</t>
   </si>
   <si>
     <t xml:space="preserve">Brecon Beacons : Bannau Brycheiniog </t>
   </si>
   <si>
     <t>Pen y Fan</t>
   </si>
   <si>
     <t>Y Domen Fawr</t>
   </si>
   <si>
-    <t>Fan Fawr</t>
+    <t xml:space="preserve">Fan Fawr </t>
   </si>
   <si>
     <t>Cat's Back / Ras Crib y Garth</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
+    <t>Rhys</t>
+  </si>
+  <si>
+    <t>GOODRICK</t>
+  </si>
+  <si>
+    <t>Vegan Runners</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>Wyndham</t>
   </si>
   <si>
     <t>Turner</t>
   </si>
   <si>
     <t>Mynydd Du</t>
   </si>
   <si>
-    <t>S</t>
-[...7 lines deleted...]
-  <si>
     <t>Tony</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>Moon</t>
   </si>
   <si>
     <t>Mynyddwyr de Cymru</t>
   </si>
   <si>
     <t>V40</t>
   </si>
   <si>
+    <t>PARKER</t>
+  </si>
+  <si>
+    <t>Basingstoke &amp; Mid Hants AC</t>
+  </si>
+  <si>
     <t>Dan</t>
   </si>
   <si>
     <t>Hooper</t>
   </si>
   <si>
     <t>Sarn Helen</t>
   </si>
   <si>
     <t>V50</t>
   </si>
   <si>
     <t>Tom</t>
   </si>
   <si>
     <t>TURNER</t>
   </si>
   <si>
+    <t>Wes</t>
+  </si>
+  <si>
+    <t>SHELDON</t>
+  </si>
+  <si>
     <t>Ian</t>
   </si>
   <si>
     <t>Whistance</t>
   </si>
   <si>
+    <t>Luke</t>
+  </si>
+  <si>
+    <t>Poole Runners</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Bristol Up &amp; Runners</t>
+  </si>
+  <si>
     <t>Rhian</t>
   </si>
   <si>
     <t>Probert</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
-    <t>Luke</t>
-[...11 lines deleted...]
-    <t>Bristol Up &amp; Runners</t>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t>Frost</t>
+  </si>
+  <si>
+    <t>Mercia Fell Runners</t>
   </si>
   <si>
     <t>Chris</t>
   </si>
   <si>
     <t>Medcalf</t>
   </si>
   <si>
     <t>San Domenico RC</t>
   </si>
   <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Webb</t>
+  </si>
+  <si>
+    <t>V60</t>
+  </si>
+  <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Lawson</t>
   </si>
   <si>
     <t>Chepstow Harriers</t>
   </si>
   <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Tremblay</t>
+  </si>
+  <si>
+    <t>Darke</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>McWilliams</t>
+  </si>
+  <si>
+    <t>Mollekin</t>
+  </si>
+  <si>
+    <t>Alix</t>
+  </si>
+  <si>
+    <t>Arndt</t>
+  </si>
+  <si>
+    <t>Bryan</t>
+  </si>
+  <si>
+    <t>Stadden</t>
+  </si>
+  <si>
+    <t>Andy</t>
+  </si>
+  <si>
+    <t>Stott</t>
+  </si>
+  <si>
+    <t>Brett</t>
+  </si>
+  <si>
+    <t>Mahoney</t>
+  </si>
+  <si>
+    <t>Hilary</t>
+  </si>
+  <si>
+    <t>KEOGH</t>
+  </si>
+  <si>
+    <t>Don</t>
+  </si>
+  <si>
+    <t>Powell</t>
+  </si>
+  <si>
+    <t>V70</t>
+  </si>
+  <si>
     <t>Flora</t>
   </si>
   <si>
     <t>Gunner</t>
   </si>
   <si>
     <t>Croft Ambrey RC</t>
   </si>
   <si>
-    <t>V60</t>
+    <t>Katie</t>
+  </si>
+  <si>
+    <t>Ironside</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>Hepton</t>
+  </si>
+  <si>
+    <t>Dean</t>
+  </si>
+  <si>
+    <t>Perry</t>
+  </si>
+  <si>
+    <t>Brycheiniog</t>
+  </si>
+  <si>
+    <t>Nikki</t>
+  </si>
+  <si>
+    <t>Childs</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
     <t>Cook</t>
   </si>
   <si>
     <t>Aberdare Valley</t>
   </si>
   <si>
     <t>Cherry</t>
   </si>
   <si>
     <t>Fowler</t>
   </si>
   <si>
-    <t>Martin</t>
-[...23 lines deleted...]
-    <t>Arndt</t>
+    <t>Ellie</t>
+  </si>
+  <si>
+    <t>Salisbury</t>
+  </si>
+  <si>
+    <t>Rhedwyr Eryri Harriers</t>
+  </si>
+  <si>
+    <t>Beverley</t>
+  </si>
+  <si>
+    <t>Tucker</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>CAMERON</t>
   </si>
   <si>
     <t>WFRA</t>
   </si>
   <si>
-    <t>Ellie</t>
-[...11 lines deleted...]
-    <t>Basingstoke &amp; Mid Hants AC</t>
+    <t>Macklin</t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>Milner</t>
+  </si>
+  <si>
+    <t>Gary</t>
+  </si>
+  <si>
+    <t>V75</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Mammatt</t>
+  </si>
+  <si>
+    <t>Hereford Tri</t>
+  </si>
+  <si>
+    <t>NotAMember</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>Gunning</t>
+  </si>
+  <si>
+    <t>Cybi Striders</t>
+  </si>
+  <si>
+    <t>U23</t>
+  </si>
+  <si>
+    <t>NotEnoughCompletedRaces, NotAMember</t>
+  </si>
+  <si>
+    <t>Wilf</t>
+  </si>
+  <si>
+    <t>EVANS</t>
+  </si>
+  <si>
+    <t>CDF Runners</t>
   </si>
   <si>
     <t>NotEnoughCompletedRaces</t>
   </si>
   <si>
+    <t>Tomas</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>Ellis</t>
+  </si>
+  <si>
+    <t>DAVIES</t>
+  </si>
+  <si>
+    <t>Brecon AC</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>GIBBS</t>
+  </si>
+  <si>
     <t>Hannah</t>
   </si>
   <si>
     <t>Large</t>
   </si>
   <si>
     <t>Westbury Harriers</t>
   </si>
   <si>
     <t>SCRIVENS</t>
   </si>
   <si>
-    <t>NotEnoughCompletedRaces, NotAMember</t>
-[...1 lines deleted...]
-  <si>
     <t>Dale</t>
   </si>
   <si>
     <t>Appleby</t>
   </si>
   <si>
     <t>Lliswerry Runners</t>
   </si>
   <si>
     <t>Bethan</t>
   </si>
   <si>
     <t>Logan</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
-    <t>Brecon AC</t>
-[...1 lines deleted...]
-  <si>
     <t>Keith</t>
   </si>
   <si>
     <t>Pontypridd Roadents</t>
   </si>
   <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>Lowe</t>
+  </si>
+  <si>
+    <t>Stroud &amp; District AC</t>
+  </si>
+  <si>
+    <t>Glyn</t>
+  </si>
+  <si>
+    <t>Price</t>
+  </si>
+  <si>
     <t>Morgan</t>
   </si>
   <si>
     <t>TAME</t>
   </si>
   <si>
     <t>Poole AC</t>
   </si>
   <si>
-    <t>Steven</t>
-[...11 lines deleted...]
-    <t>Mercia Fell Runners</t>
+    <t>Amy</t>
+  </si>
+  <si>
+    <t>Cox</t>
   </si>
   <si>
     <t>KNIGHT</t>
   </si>
   <si>
     <t>Swansea Bay OC (SBOC)</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>Sowerby</t>
   </si>
   <si>
-    <t>Beverley</t>
-[...5 lines deleted...]
-    <t>NotAMember</t>
+    <t>Briony</t>
+  </si>
+  <si>
+    <t>Latter</t>
+  </si>
+  <si>
+    <t>Florence</t>
+  </si>
+  <si>
+    <t>King</t>
+  </si>
+  <si>
+    <t>CDF</t>
   </si>
   <si>
     <t>Jack</t>
   </si>
   <si>
     <t>CAPON</t>
   </si>
   <si>
     <t>Forest of Dean AC</t>
   </si>
   <si>
+    <t>Woodier</t>
+  </si>
+  <si>
     <t>Julie-Ann</t>
   </si>
   <si>
     <t>MOORE</t>
   </si>
   <si>
+    <t>Stewart</t>
+  </si>
+  <si>
+    <t>Harding</t>
+  </si>
+  <si>
     <t>Matt</t>
   </si>
   <si>
     <t>Farrer</t>
   </si>
   <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>Priestnall</t>
+  </si>
+  <si>
     <t>Liza</t>
   </si>
   <si>
     <t>Bradshaw</t>
   </si>
   <si>
     <t>Clc Striders</t>
   </si>
   <si>
-    <t>Paul</t>
-[...1 lines deleted...]
-  <si>
     <t>Jeggo</t>
   </si>
   <si>
     <t>Springfield Striders</t>
   </si>
   <si>
     <t>Smart</t>
   </si>
   <si>
     <t>Hereford Couriers</t>
   </si>
   <si>
-    <t>Mammatt</t>
-[...2 lines deleted...]
-    <t>Hereford Tri</t>
+    <t>Marc</t>
+  </si>
+  <si>
+    <t>Whiting</t>
+  </si>
+  <si>
+    <t>Weston Athletic Club</t>
+  </si>
+  <si>
+    <t>Dickie</t>
+  </si>
+  <si>
+    <t>Hudd</t>
+  </si>
+  <si>
+    <t>Jodi</t>
+  </si>
+  <si>
+    <t>Bemand</t>
+  </si>
+  <si>
+    <t>West Cheshire Athletic Club</t>
+  </si>
+  <si>
+    <t>Debbie</t>
+  </si>
+  <si>
+    <t>Stenner</t>
   </si>
   <si>
     <t>Sandra</t>
   </si>
   <si>
     <t>HELK</t>
   </si>
   <si>
-    <t>Vegan Runners</t>
-[...5 lines deleted...]
-    <t>Milner</t>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>Chamberlain</t>
+  </si>
+  <si>
+    <t>Trevor</t>
+  </si>
+  <si>
+    <t>Parry</t>
+  </si>
+  <si>
+    <t>George</t>
+  </si>
+  <si>
+    <t>PICKERING</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Jones</t>
   </si>
   <si>
     <t>Edwards</t>
   </si>
   <si>
-    <t>Sean</t>
-[...2 lines deleted...]
-    <t>GIBBS</t>
+    <t>Anish</t>
+  </si>
+  <si>
+    <t>Tase</t>
+  </si>
+  <si>
+    <t>Baker</t>
+  </si>
+  <si>
+    <t>Fairwater Runners</t>
+  </si>
+  <si>
+    <t>Emily</t>
+  </si>
+  <si>
+    <t>GWILLIAM</t>
+  </si>
+  <si>
+    <t>Finlay</t>
+  </si>
+  <si>
+    <t>Grant</t>
+  </si>
+  <si>
+    <t>DARK PEAK FELL RUNNERS CLUB</t>
+  </si>
+  <si>
+    <t>Crudgington</t>
+  </si>
+  <si>
+    <t>O'Brien</t>
+  </si>
+  <si>
+    <t>Wood</t>
+  </si>
+  <si>
+    <t>Rona</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
+    <t>Billy</t>
+  </si>
+  <si>
+    <t>Cartwright</t>
+  </si>
+  <si>
+    <t>Matlock AC</t>
   </si>
   <si>
     <t>Edward</t>
   </si>
   <si>
     <t>Lesniak</t>
   </si>
   <si>
     <t>Achilli Ratti AC</t>
   </si>
   <si>
-    <t>V70</t>
-[...5 lines deleted...]
-    <t>Tremblay</t>
+    <t>Corden</t>
+  </si>
+  <si>
+    <t>Dark Peak Fell Runners</t>
+  </si>
+  <si>
+    <t>Connolly</t>
+  </si>
+  <si>
+    <t>Holding</t>
+  </si>
+  <si>
+    <t>Cumberland Fell Runners</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Ford</t>
+  </si>
+  <si>
+    <t>Day</t>
+  </si>
+  <si>
+    <t>Keswick AC</t>
+  </si>
+  <si>
+    <t>Iestyn</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Neath Harriers</t>
+  </si>
+  <si>
+    <t>Spoor</t>
+  </si>
+  <si>
+    <t>Steve</t>
+  </si>
+  <si>
+    <t>Jacques</t>
+  </si>
+  <si>
+    <t>Ambleside AC</t>
   </si>
   <si>
     <t>Huw</t>
   </si>
   <si>
-    <t>Davies</t>
+    <t>Coop</t>
+  </si>
+  <si>
+    <t>Bury Athletic Club</t>
+  </si>
+  <si>
+    <t>O'Keefe</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>Emmerson</t>
+  </si>
+  <si>
+    <t>Coventry Godiva Harriers</t>
+  </si>
+  <si>
+    <t>Agnew</t>
+  </si>
+  <si>
+    <t>Faulkner</t>
+  </si>
+  <si>
+    <t>Carnethy Hill Racing Club</t>
+  </si>
+  <si>
+    <t>Jonah</t>
+  </si>
+  <si>
+    <t>Byrne</t>
+  </si>
+  <si>
+    <t>Blore</t>
+  </si>
+  <si>
+    <t>Mayglothling</t>
+  </si>
+  <si>
+    <t>Hereford Triathlon Club</t>
+  </si>
+  <si>
+    <t>Kenny</t>
+  </si>
+  <si>
+    <t>Richmond</t>
+  </si>
+  <si>
+    <t>HELM HILL RUNNERS</t>
+  </si>
+  <si>
+    <t>Dylan</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>Julian</t>
+  </si>
+  <si>
+    <t>Goudge</t>
+  </si>
+  <si>
+    <t>Horwich R M I Harriers</t>
+  </si>
+  <si>
+    <t>Nichola</t>
+  </si>
+  <si>
+    <t>Jackson</t>
+  </si>
+  <si>
+    <t>Leroy</t>
+  </si>
+  <si>
+    <t>GRIFFITHS</t>
+  </si>
+  <si>
+    <t>Rhondda AC</t>
+  </si>
+  <si>
+    <t>SPENCE</t>
+  </si>
+  <si>
+    <t>Jason</t>
+  </si>
+  <si>
+    <t>Wells</t>
   </si>
   <si>
     <t>Owain</t>
   </si>
   <si>
-    <t>Williams</t>
+    <t>Helen</t>
+  </si>
+  <si>
+    <t>Haigh</t>
+  </si>
+  <si>
+    <t>Holmfirth Harriers AC</t>
+  </si>
+  <si>
+    <t>Benedict</t>
+  </si>
+  <si>
+    <t>Westhenry</t>
+  </si>
+  <si>
+    <t>Beth</t>
+  </si>
+  <si>
+    <t>Rawlinson</t>
+  </si>
+  <si>
+    <t>Wolves &amp; Balston</t>
+  </si>
+  <si>
+    <t>Scott</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Denbigh Harriers RC</t>
   </si>
   <si>
     <t>Bush</t>
   </si>
   <si>
     <t>Pennine Fell Runners</t>
   </si>
   <si>
-    <t>Tim</t>
-[...1 lines deleted...]
-  <si>
     <t>KIENIEWICZ</t>
   </si>
   <si>
     <t>Tomos</t>
   </si>
   <si>
     <t>Phillips</t>
   </si>
   <si>
-    <t>CDF</t>
+    <t>Danny</t>
+  </si>
+  <si>
+    <t>Hope</t>
+  </si>
+  <si>
+    <t>Stead</t>
+  </si>
+  <si>
+    <t>Leo</t>
   </si>
   <si>
     <t>Lance</t>
   </si>
   <si>
     <t>TAYLOR</t>
   </si>
   <si>
     <t>Alastair</t>
   </si>
   <si>
     <t>HODGES</t>
   </si>
   <si>
     <t>Cambridge &amp; Coleridge AC</t>
   </si>
   <si>
-    <t>Katie</t>
-[...8 lines deleted...]
-    <t>Mahoney</t>
+    <t>Katrina</t>
+  </si>
+  <si>
+    <t>Entwistle</t>
+  </si>
+  <si>
+    <t>Bristol &amp; West Ac</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Lewis</t>
+  </si>
+  <si>
+    <t>Malvern Buzzards</t>
+  </si>
+  <si>
+    <t>Nuttall</t>
+  </si>
+  <si>
+    <t>Bowland Fell Runners</t>
+  </si>
+  <si>
+    <t>Murrin</t>
+  </si>
+  <si>
+    <t>Ashley</t>
+  </si>
+  <si>
+    <t>Fawke</t>
+  </si>
+  <si>
+    <t>Malvern Buzzards RC</t>
+  </si>
+  <si>
+    <t>Dave</t>
+  </si>
+  <si>
+    <t>Bourne</t>
+  </si>
+  <si>
+    <t>Marcus</t>
+  </si>
+  <si>
+    <t>Iszard</t>
+  </si>
+  <si>
+    <t>Darren</t>
+  </si>
+  <si>
+    <t>OULD</t>
+  </si>
+  <si>
+    <t>KNOX</t>
+  </si>
+  <si>
+    <t>Ruse</t>
+  </si>
+  <si>
+    <t>Meek</t>
+  </si>
+  <si>
+    <t>Harry</t>
+  </si>
+  <si>
+    <t>Trend</t>
+  </si>
+  <si>
+    <t>WOOD</t>
+  </si>
+  <si>
+    <t>Wye Valley Runners</t>
   </si>
   <si>
     <t>Cassie</t>
   </si>
   <si>
-    <t>Jones</t>
-[...2 lines deleted...]
-    <t>CDF Runners</t>
+    <t>Ed</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Loughborough Students</t>
+  </si>
+  <si>
+    <t>Des</t>
+  </si>
+  <si>
+    <t>Crowe</t>
+  </si>
+  <si>
+    <t>Penicuik Harriers</t>
   </si>
   <si>
     <t>Jenny</t>
   </si>
   <si>
     <t>McCall</t>
   </si>
   <si>
     <t>Islwyn RC</t>
   </si>
   <si>
-    <t>Stephen</t>
-[...11 lines deleted...]
-    <t>King</t>
+    <t>Fawcett</t>
+  </si>
+  <si>
+    <t>Snell</t>
+  </si>
+  <si>
+    <t>Lages</t>
+  </si>
+  <si>
+    <t>Latham</t>
+  </si>
+  <si>
+    <t>Costello</t>
+  </si>
+  <si>
+    <t>Calder Valley Fell Runners</t>
+  </si>
+  <si>
+    <t>Muir</t>
+  </si>
+  <si>
+    <t>Morton</t>
+  </si>
+  <si>
+    <t>Eleanor</t>
+  </si>
+  <si>
+    <t>Pitcher</t>
+  </si>
+  <si>
+    <t>Shrewsbury AC</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>Decker</t>
+  </si>
+  <si>
+    <t>Sally</t>
+  </si>
+  <si>
+    <t>Abbie</t>
+  </si>
+  <si>
+    <t>Walker</t>
+  </si>
+  <si>
+    <t>Sheffield University OC (SHUOC)</t>
+  </si>
+  <si>
+    <t>Natalie</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>Cronin</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>Clwb Run Wales</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>Fletcher</t>
+  </si>
+  <si>
+    <t>Monross-Trailblazers</t>
+  </si>
+  <si>
+    <t>Ffion</t>
+  </si>
+  <si>
+    <t>Betsi Runaways</t>
+  </si>
+  <si>
+    <t>Nick</t>
+  </si>
+  <si>
+    <t>Mackay</t>
+  </si>
+  <si>
+    <t>Daf</t>
+  </si>
+  <si>
+    <t>Vegan Runners UK</t>
   </si>
   <si>
     <t>Sarah</t>
   </si>
   <si>
     <t>Heath</t>
   </si>
   <si>
     <t>Spirit Of Monmouth</t>
   </si>
   <si>
-    <t>Tomas</t>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Langton</t>
   </si>
   <si>
     <t>COX</t>
   </si>
   <si>
-    <t>Woodier</t>
+    <t>Harrison</t>
+  </si>
+  <si>
+    <t>Will</t>
+  </si>
+  <si>
+    <t>Argo</t>
+  </si>
+  <si>
+    <t>Jean</t>
+  </si>
+  <si>
+    <t>Wharfedale Harriers</t>
   </si>
   <si>
     <t>BEARD</t>
   </si>
   <si>
     <t>Dafydd</t>
   </si>
   <si>
+    <t>CARTER</t>
+  </si>
+  <si>
     <t>Soloman</t>
   </si>
   <si>
     <t>SMART</t>
   </si>
   <si>
+    <t>Allinson</t>
+  </si>
+  <si>
+    <t>Cambridge Harriers</t>
+  </si>
+  <si>
     <t>PINDER</t>
   </si>
   <si>
+    <t>Hamish</t>
+  </si>
+  <si>
     <t>Pete</t>
   </si>
   <si>
     <t>GORDON</t>
   </si>
   <si>
+    <t>Steph</t>
+  </si>
+  <si>
+    <t>Curtis</t>
+  </si>
+  <si>
+    <t>Harvey</t>
+  </si>
+  <si>
+    <t>STECKIW</t>
+  </si>
+  <si>
     <t>Stephens</t>
   </si>
   <si>
-    <t>Monross-Trailblazers</t>
+    <t>Riley</t>
+  </si>
+  <si>
+    <t>Todmorden</t>
+  </si>
+  <si>
+    <t>Klotz</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>Napolitano</t>
+  </si>
+  <si>
+    <t>Bob</t>
+  </si>
+  <si>
+    <t>Salter</t>
+  </si>
+  <si>
+    <t>Fell Runners Association</t>
   </si>
   <si>
     <t>Ilona</t>
   </si>
   <si>
     <t>Bull</t>
   </si>
   <si>
+    <t>Iaian</t>
+  </si>
+  <si>
+    <t>HENDRY</t>
+  </si>
+  <si>
+    <t>Abigail</t>
+  </si>
+  <si>
+    <t>Linkens</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>MARTIN</t>
+  </si>
+  <si>
+    <t>Black Pear Joggers</t>
+  </si>
+  <si>
+    <t>Parsons</t>
+  </si>
+  <si>
+    <t>FRYER</t>
+  </si>
+  <si>
     <t>Sion</t>
   </si>
   <si>
     <t>Britton</t>
   </si>
   <si>
     <t>Clwb Rhedeg Pontardawe</t>
   </si>
   <si>
-    <t>Sam</t>
+    <t>Lucy</t>
+  </si>
+  <si>
+    <t>Woodhead</t>
+  </si>
+  <si>
+    <t>Hayley</t>
+  </si>
+  <si>
+    <t>GOG Triathlon</t>
+  </si>
+  <si>
+    <t>Katherine</t>
+  </si>
+  <si>
+    <t>HEYLN</t>
+  </si>
+  <si>
+    <t>Adrian</t>
+  </si>
+  <si>
+    <t>Noble</t>
+  </si>
+  <si>
+    <t>Weston AC</t>
   </si>
   <si>
     <t>Lees</t>
   </si>
   <si>
+    <t>Aggleton</t>
+  </si>
+  <si>
+    <t>MORGAN</t>
+  </si>
+  <si>
+    <t>Fairwater Runners Cwmbran</t>
+  </si>
+  <si>
+    <t>Barnwell</t>
+  </si>
+  <si>
     <t>Caroline</t>
   </si>
   <si>
     <t>Duder</t>
   </si>
   <si>
     <t>Lynette</t>
   </si>
   <si>
     <t>Porter</t>
   </si>
   <si>
     <t>Avon Tempo</t>
   </si>
   <si>
-    <t>Roger</t>
-[...2 lines deleted...]
-    <t>Chamberlain</t>
+    <t>Amelia</t>
+  </si>
+  <si>
+    <t>Hatfield</t>
+  </si>
+  <si>
+    <t>Dominic</t>
+  </si>
+  <si>
+    <t>CLAXTON</t>
+  </si>
+  <si>
+    <t>Saddleworth Runners Club</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>Stone</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Pont-Y-Pwl &amp; District</t>
+  </si>
+  <si>
+    <t>Colin</t>
+  </si>
+  <si>
+    <t>LENNOX</t>
+  </si>
+  <si>
+    <t>Gloucestershire Mountaineering Club</t>
+  </si>
+  <si>
+    <t>Darran</t>
+  </si>
+  <si>
+    <t>WILLIAMS</t>
+  </si>
+  <si>
+    <t>Honeyborne</t>
+  </si>
+  <si>
+    <t>Fiona</t>
+  </si>
+  <si>
+    <t>JACKSON</t>
+  </si>
+  <si>
+    <t>Jess</t>
+  </si>
+  <si>
+    <t>Neve</t>
   </si>
   <si>
     <t>Jeremiah</t>
   </si>
   <si>
     <t>Parc Bryn Bach Running Club</t>
   </si>
   <si>
+    <t>McAFEE</t>
+  </si>
+  <si>
+    <t>Neil</t>
+  </si>
+  <si>
+    <t>McLure</t>
+  </si>
+  <si>
+    <t>Carnegie Harriers</t>
+  </si>
+  <si>
+    <t>Lidgett</t>
+  </si>
+  <si>
+    <t>Bangor University</t>
+  </si>
+  <si>
+    <t>Naomi</t>
+  </si>
+  <si>
+    <t>Law</t>
+  </si>
+  <si>
+    <t>Bagley</t>
+  </si>
+  <si>
+    <t>Grimston-Down</t>
+  </si>
+  <si>
     <t>Giles</t>
   </si>
   <si>
     <t>BENNETT</t>
   </si>
   <si>
+    <t>Deanna</t>
+  </si>
+  <si>
+    <t>MAMMATT</t>
+  </si>
+  <si>
     <t>Gavin</t>
   </si>
   <si>
+    <t>SMALLWOOD</t>
+  </si>
+  <si>
+    <t>Nigel</t>
+  </si>
+  <si>
+    <t>LEENING</t>
+  </si>
+  <si>
+    <t>POOLE</t>
+  </si>
+  <si>
+    <t>Newent</t>
+  </si>
+  <si>
+    <t>Gwilliam</t>
+  </si>
+  <si>
+    <t>FOWLER</t>
+  </si>
+  <si>
     <t>Brian</t>
   </si>
   <si>
     <t>GRIFFIN</t>
   </si>
   <si>
     <t>Antoinette</t>
   </si>
   <si>
     <t>Rose</t>
   </si>
   <si>
     <t>Rowland</t>
   </si>
   <si>
     <t>Croucher</t>
   </si>
   <si>
-    <t>Emily</t>
-[...2 lines deleted...]
-    <t>GWILLIAM</t>
+    <t>Sebley</t>
+  </si>
+  <si>
+    <t>Black Combe Runners</t>
+  </si>
+  <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Lander</t>
+  </si>
+  <si>
+    <t>BURLEY</t>
+  </si>
+  <si>
+    <t>Stefanie</t>
+  </si>
+  <si>
+    <t>Francis</t>
+  </si>
+  <si>
+    <t>FLEMING</t>
   </si>
   <si>
     <t>Sue</t>
   </si>
   <si>
     <t>Howarth</t>
   </si>
   <si>
+    <t>Anika</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
+    <t>Fleming</t>
+  </si>
+  <si>
+    <t>Bryony</t>
+  </si>
+  <si>
+    <t>Clem</t>
+  </si>
+  <si>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>Grace</t>
+  </si>
+  <si>
+    <t>Graham</t>
+  </si>
+  <si>
+    <t>Maynard</t>
+  </si>
+  <si>
+    <t>STOTT</t>
+  </si>
+  <si>
+    <t>Julia</t>
+  </si>
+  <si>
+    <t>Gjerstad</t>
+  </si>
+  <si>
     <t>Sweeper</t>
   </si>
   <si>
     <t>Clare</t>
   </si>
   <si>
     <t>Lolly</t>
   </si>
   <si>
-    <t>Evans</t>
-[...1 lines deleted...]
-  <si>
     <t>Les Croupiers RC</t>
   </si>
   <si>
+    <t>Bedwell</t>
+  </si>
+  <si>
+    <t>Brenda</t>
+  </si>
+  <si>
+    <t>AVERY</t>
+  </si>
+  <si>
+    <t>Knight</t>
+  </si>
+  <si>
     <t>Jorge</t>
   </si>
   <si>
-    <t>Lander</t>
+    <t>Karen</t>
+  </si>
+  <si>
+    <t>Elvers</t>
   </si>
   <si>
     <t>Jacqui</t>
   </si>
   <si>
     <t>Wynds</t>
   </si>
   <si>
+    <t>Micael</t>
+  </si>
+  <si>
+    <t>MURPHY</t>
+  </si>
+  <si>
+    <t>Jasmine</t>
+  </si>
+  <si>
+    <t>ARNOLD</t>
+  </si>
+  <si>
+    <t>Lois</t>
+  </si>
+  <si>
+    <t>Nicol</t>
+  </si>
+  <si>
     <t>Maskew</t>
   </si>
   <si>
     <t>Wolverhampton &amp; Bilston</t>
   </si>
   <si>
-    <t>Andy</t>
-[...1 lines deleted...]
-  <si>
     <t>DEAN</t>
   </si>
   <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Hyde Park Harriers</t>
+  </si>
+  <si>
     <t>Willem</t>
   </si>
   <si>
     <t>van Prooijen</t>
   </si>
   <si>
     <t>Clwydian Range Runners</t>
-  </si>
-[...4 lines deleted...]
-    <t>Jonathan</t>
   </si>
   <si>
     <t>Gledson</t>
   </si>
   <si>
     <t>Town and Country Harriers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1102,51 +1999,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S94"/>
+  <dimension ref="A1:S276"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1175,5397 +2072,15817 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2">
-        <v>1798</v>
+        <v>360</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>24</v>
       </c>
       <c r="K2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L2">
-        <v>133.77</v>
-[...8 lines deleted...]
-        <v>119.81</v>
+        <v>141.79</v>
+      </c>
+      <c r="M2" t="s">
+        <v>24</v>
+      </c>
+      <c r="N2" t="s">
+        <v>24</v>
+      </c>
+      <c r="O2" t="s">
+        <v>24</v>
       </c>
       <c r="P2">
-        <v>143.64</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>150.21</v>
+      </c>
+      <c r="Q2">
+        <v>149.18</v>
+      </c>
+      <c r="R2">
+        <v>144.33</v>
       </c>
       <c r="S2">
-        <v>540.17</v>
+        <v>585.51</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3">
-        <v>1771</v>
+        <v>1798</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>24</v>
       </c>
       <c r="K3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="L3">
-        <v>129.19</v>
+        <v>133.77</v>
       </c>
       <c r="M3">
-        <v>126.82</v>
+        <v>138.32</v>
       </c>
       <c r="N3">
-        <v>125.49</v>
+        <v>124.44</v>
       </c>
       <c r="O3">
-        <v>117.29</v>
+        <v>119.81</v>
       </c>
       <c r="P3">
-        <v>133.47</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>143.64</v>
+      </c>
+      <c r="Q3">
+        <v>131.87</v>
+      </c>
+      <c r="R3">
+        <v>126.85</v>
       </c>
       <c r="S3">
-        <v>514.97</v>
+        <v>547.6</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D4">
-        <v>514</v>
+        <v>643</v>
       </c>
       <c r="E4" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L4">
-        <v>128.82</v>
+        <v>129.19</v>
       </c>
       <c r="M4">
-        <v>129.5</v>
+        <v>126.82</v>
       </c>
       <c r="N4">
-        <v>123.67</v>
+        <v>125.49</v>
       </c>
       <c r="O4">
-        <v>123.53</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>117.29</v>
+      </c>
+      <c r="P4">
+        <v>133.47</v>
+      </c>
+      <c r="Q4">
+        <v>127.9</v>
+      </c>
+      <c r="R4">
+        <v>132.3</v>
       </c>
       <c r="S4">
-        <v>505.52</v>
+        <v>522.86</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" t="s">
         <v>31</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>5022</v>
+      </c>
+      <c r="E5" t="s">
         <v>32</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5">
         <v>5</v>
       </c>
       <c r="L5">
-        <v>118.86</v>
+        <v>128.82</v>
       </c>
       <c r="M5">
-        <v>122.75</v>
+        <v>129.5</v>
       </c>
       <c r="N5">
-        <v>113.61</v>
+        <v>123.67</v>
       </c>
       <c r="O5">
-        <v>116.44</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>123.53</v>
+      </c>
+      <c r="P5" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q5">
+        <v>125.96</v>
       </c>
       <c r="R5" t="s">
         <v>24</v>
       </c>
       <c r="S5">
-        <v>489.53</v>
+        <v>507.95</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6">
+        <v>2534</v>
+      </c>
+      <c r="E6" t="s">
         <v>35</v>
       </c>
-      <c r="C6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L6">
-        <v>118.33</v>
+        <v>128.3</v>
       </c>
       <c r="M6">
-        <v>121.4</v>
-[...14 lines deleted...]
-        <v>24</v>
+        <v>126.23</v>
+      </c>
+      <c r="N6" t="s">
+        <v>24</v>
+      </c>
+      <c r="O6" t="s">
+        <v>24</v>
+      </c>
+      <c r="P6" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q6">
+        <v>120.94</v>
+      </c>
+      <c r="R6">
+        <v>124.36</v>
       </c>
       <c r="S6">
-        <v>474.76</v>
+        <v>499.83</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" t="s">
         <v>37</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7">
+        <v>512</v>
+      </c>
+      <c r="E7" t="s">
         <v>38</v>
       </c>
-      <c r="D7">
-[...4 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>24</v>
       </c>
       <c r="K7">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L7">
-        <v>114.94</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>118.86</v>
+      </c>
+      <c r="M7">
+        <v>122.75</v>
       </c>
       <c r="N7">
-        <v>110.6</v>
+        <v>113.61</v>
       </c>
       <c r="O7">
-        <v>110.16</v>
+        <v>116.44</v>
       </c>
       <c r="P7">
-        <v>120.19</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>131.48</v>
+      </c>
+      <c r="Q7">
+        <v>119.78</v>
+      </c>
+      <c r="R7">
+        <v>120.42</v>
       </c>
       <c r="S7">
-        <v>455.89</v>
+        <v>494.43</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D8">
-        <v>981</v>
+        <v>159</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G8" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L8">
-        <v>111.93</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>118.33</v>
+      </c>
+      <c r="M8">
+        <v>121.4</v>
       </c>
       <c r="N8">
-        <v>110.52</v>
+        <v>109.53</v>
       </c>
       <c r="O8">
-        <v>110.12</v>
+        <v>106.3</v>
       </c>
       <c r="P8">
-        <v>118.54</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>125.5</v>
+      </c>
+      <c r="Q8">
+        <v>110.2</v>
+      </c>
+      <c r="R8">
+        <v>113.3</v>
       </c>
       <c r="S8">
-        <v>451.11</v>
+        <v>478.53</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D9">
-        <v>1169</v>
+        <v>114</v>
       </c>
       <c r="E9" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
       <c r="K9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L9">
-        <v>117.76</v>
-[...5 lines deleted...]
-        <v>105.01</v>
+        <v>115.61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>24</v>
+      </c>
+      <c r="N9" t="s">
+        <v>24</v>
       </c>
       <c r="O9">
-        <v>107.61</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>107.68</v>
+      </c>
+      <c r="P9">
+        <v>124.68</v>
+      </c>
+      <c r="Q9">
+        <v>109.88</v>
+      </c>
+      <c r="R9">
+        <v>113.01</v>
       </c>
       <c r="S9">
-        <v>448.01</v>
+        <v>463.18</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10">
-        <v>1666</v>
+        <v>563</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10">
         <v>5</v>
       </c>
       <c r="L10">
-        <v>117.15</v>
-[...2 lines deleted...]
-        <v>69.04</v>
+        <v>114.94</v>
+      </c>
+      <c r="M10" t="s">
+        <v>24</v>
       </c>
       <c r="N10">
-        <v>98.2</v>
+        <v>110.6</v>
       </c>
       <c r="O10">
-        <v>105.42</v>
+        <v>110.16</v>
       </c>
       <c r="P10">
-        <v>121.25</v>
+        <v>120.19</v>
       </c>
       <c r="Q10" t="s">
         <v>24</v>
       </c>
-      <c r="R10" t="s">
-        <v>24</v>
+      <c r="R10">
+        <v>116.72</v>
       </c>
       <c r="S10">
-        <v>442.02</v>
+        <v>462.45</v>
       </c>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11">
+        <v>89</v>
+      </c>
+      <c r="E11" t="s">
         <v>47</v>
       </c>
-      <c r="C11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11">
+        <v>3</v>
+      </c>
+      <c r="I11" t="b">
+        <v>1</v>
+      </c>
+      <c r="J11" t="s">
+        <v>24</v>
+      </c>
+      <c r="K11">
         <v>5</v>
       </c>
-      <c r="I11" t="b">
-[...7 lines deleted...]
-      </c>
       <c r="L11">
-        <v>116.03</v>
+        <v>117.76</v>
       </c>
       <c r="M11">
-        <v>114.11</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>117.63</v>
+      </c>
+      <c r="N11">
+        <v>105.01</v>
       </c>
       <c r="O11">
-        <v>95.53</v>
-[...2 lines deleted...]
-        <v>114.42</v>
+        <v>107.61</v>
+      </c>
+      <c r="P11" t="s">
+        <v>24</v>
       </c>
       <c r="Q11" t="s">
         <v>24</v>
       </c>
-      <c r="R11" t="s">
-        <v>24</v>
+      <c r="R11">
+        <v>115.88</v>
       </c>
       <c r="S11">
-        <v>440.09</v>
+        <v>458.88</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12">
+        <v>309</v>
+      </c>
+      <c r="E12" t="s">
         <v>50</v>
       </c>
-      <c r="C12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12">
+        <v>4</v>
+      </c>
+      <c r="I12" t="b">
+        <v>1</v>
+      </c>
+      <c r="J12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12">
         <v>6</v>
       </c>
-      <c r="I12" t="b">
-[...7 lines deleted...]
-      </c>
       <c r="L12">
-        <v>98.62</v>
+        <v>117.15</v>
       </c>
       <c r="M12">
-        <v>101.47</v>
+        <v>69.04</v>
       </c>
       <c r="N12">
-        <v>89.6</v>
+        <v>98.2</v>
       </c>
       <c r="O12">
-        <v>103.29</v>
+        <v>105.42</v>
       </c>
       <c r="P12">
-        <v>108.96</v>
+        <v>121.25</v>
       </c>
       <c r="Q12" t="s">
         <v>24</v>
       </c>
-      <c r="R12" t="s">
-        <v>24</v>
+      <c r="R12">
+        <v>115.03</v>
       </c>
       <c r="S12">
-        <v>412.34</v>
+        <v>458.85</v>
       </c>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13">
+        <v>170</v>
+      </c>
+      <c r="E13" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13">
         <v>5</v>
       </c>
       <c r="L13">
-        <v>84.81</v>
-[...2 lines deleted...]
-        <v>87.4</v>
+        <v>111.93</v>
+      </c>
+      <c r="M13" t="s">
+        <v>24</v>
       </c>
       <c r="N13">
-        <v>77.83</v>
+        <v>110.52</v>
       </c>
       <c r="O13">
-        <v>80.81</v>
+        <v>110.12</v>
       </c>
       <c r="P13">
-        <v>92.38</v>
+        <v>118.54</v>
       </c>
       <c r="Q13" t="s">
         <v>24</v>
       </c>
-      <c r="R13" t="s">
-        <v>24</v>
+      <c r="R13">
+        <v>115.1</v>
       </c>
       <c r="S13">
-        <v>345.4</v>
+        <v>456.09</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D14">
-        <v>1827</v>
+        <v>2317</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14">
+        <v>5</v>
+      </c>
+      <c r="I14" t="b">
+        <v>1</v>
+      </c>
+      <c r="J14" t="s">
+        <v>24</v>
+      </c>
+      <c r="K14">
         <v>4</v>
       </c>
-      <c r="I14" t="b">
-[...15 lines deleted...]
-        <v>24</v>
+      <c r="L14" t="s">
+        <v>24</v>
+      </c>
+      <c r="M14" t="s">
+        <v>24</v>
+      </c>
+      <c r="N14">
+        <v>101.08</v>
       </c>
       <c r="O14">
-        <v>92.78</v>
+        <v>116.8</v>
       </c>
       <c r="P14" t="s">
         <v>24</v>
       </c>
-      <c r="Q14" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="Q14">
+        <v>116.68</v>
+      </c>
+      <c r="R14">
+        <v>118.97</v>
       </c>
       <c r="S14">
-        <v>326.98</v>
+        <v>453.53</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D15">
-        <v>1446</v>
+        <v>131</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G15" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H15">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>24</v>
       </c>
       <c r="K15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L15">
-        <v>97.86</v>
+        <v>116.03</v>
       </c>
       <c r="M15">
-        <v>101.4</v>
+        <v>114.11</v>
       </c>
       <c r="N15" t="s">
         <v>24</v>
       </c>
-      <c r="O15" t="s">
-        <v>24</v>
+      <c r="O15">
+        <v>95.53</v>
       </c>
       <c r="P15">
-        <v>106.17</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>114.42</v>
+      </c>
+      <c r="Q15">
+        <v>103.89</v>
+      </c>
+      <c r="R15">
+        <v>103.12</v>
       </c>
       <c r="S15">
-        <v>305.43</v>
+        <v>448.45</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D16">
         <v>2459</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L16">
         <v>110.26</v>
       </c>
       <c r="M16">
         <v>111.37</v>
       </c>
       <c r="N16" t="s">
         <v>24</v>
       </c>
       <c r="O16" t="s">
         <v>24</v>
       </c>
       <c r="P16">
         <v>71.65</v>
       </c>
-      <c r="Q16" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="Q16">
+        <v>105.74</v>
+      </c>
+      <c r="R16">
+        <v>110.08</v>
       </c>
       <c r="S16">
-        <v>293.28</v>
+        <v>437.45</v>
       </c>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" t="s">
         <v>64</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17">
+        <v>43</v>
+      </c>
+      <c r="E17" t="s">
         <v>65</v>
       </c>
-      <c r="D17">
-[...4 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>5</v>
+      </c>
+      <c r="L17">
+        <v>98.62</v>
       </c>
       <c r="M17">
-        <v>82.73</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>101.47</v>
+      </c>
+      <c r="N17">
+        <v>89.6</v>
       </c>
       <c r="O17">
-        <v>89.47</v>
+        <v>103.29</v>
       </c>
       <c r="P17">
-        <v>93.44</v>
+        <v>108.96</v>
       </c>
       <c r="Q17" t="s">
         <v>24</v>
       </c>
       <c r="R17" t="s">
         <v>24</v>
       </c>
       <c r="S17">
-        <v>265.64</v>
+        <v>412.34</v>
       </c>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" t="s">
         <v>67</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
-        <v>2118</v>
+        <v>367</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="F18" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="G18" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H18">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>24</v>
       </c>
       <c r="K18">
         <v>3</v>
       </c>
       <c r="L18" t="s">
         <v>24</v>
       </c>
       <c r="M18" t="s">
         <v>24</v>
       </c>
-      <c r="N18">
-[...3 lines deleted...]
-        <v>86.08</v>
+      <c r="N18" t="s">
+        <v>24</v>
+      </c>
+      <c r="O18" t="s">
+        <v>24</v>
       </c>
       <c r="P18">
-        <v>92.08</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>141.49</v>
+      </c>
+      <c r="Q18">
+        <v>134.98</v>
+      </c>
+      <c r="R18">
+        <v>135.02</v>
       </c>
       <c r="S18">
-        <v>265.08</v>
+        <v>411.49</v>
       </c>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="C19" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D19">
-        <v>2370</v>
+        <v>79</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F19" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G19" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>88.15</v>
+        <v>5</v>
+      </c>
+      <c r="L19">
+        <v>98.5</v>
+      </c>
+      <c r="M19" t="s">
+        <v>24</v>
+      </c>
+      <c r="N19" t="s">
+        <v>24</v>
       </c>
       <c r="O19">
-        <v>78.76</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>90.13</v>
+      </c>
+      <c r="P19">
+        <v>100.81</v>
+      </c>
+      <c r="Q19">
+        <v>98.34</v>
+      </c>
+      <c r="R19">
+        <v>101.22</v>
       </c>
       <c r="S19">
-        <v>259.72</v>
+        <v>398.87</v>
       </c>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D20">
-        <v>2130</v>
+        <v>267</v>
       </c>
       <c r="E20" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G20" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H20">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>24</v>
       </c>
       <c r="K20">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L20">
-        <v>94.84</v>
-[...2 lines deleted...]
-        <v>85.37</v>
+        <v>102.48</v>
+      </c>
+      <c r="M20" t="s">
+        <v>24</v>
       </c>
       <c r="N20" t="s">
         <v>24</v>
       </c>
       <c r="O20">
-        <v>79.39</v>
+        <v>96.37</v>
       </c>
       <c r="P20" t="s">
         <v>24</v>
       </c>
-      <c r="Q20" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="Q20">
+        <v>102.75</v>
+      </c>
+      <c r="R20">
+        <v>96.8</v>
       </c>
       <c r="S20">
-        <v>259.6</v>
+        <v>398.4</v>
       </c>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A21">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="C21" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D21">
-        <v>250</v>
+        <v>440</v>
       </c>
       <c r="E21" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="F21" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="G21" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H21">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21">
         <v>3</v>
       </c>
-      <c r="L21">
-[...3 lines deleted...]
-        <v>71.85</v>
+      <c r="L21" t="s">
+        <v>24</v>
+      </c>
+      <c r="M21" t="s">
+        <v>24</v>
       </c>
       <c r="N21" t="s">
         <v>24</v>
       </c>
-      <c r="O21" t="s">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="O21">
+        <v>117.02</v>
+      </c>
+      <c r="P21" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q21">
+        <v>126.38</v>
+      </c>
+      <c r="R21">
+        <v>131.95</v>
       </c>
       <c r="S21">
-        <v>219.51</v>
+        <v>375.35</v>
       </c>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>25</v>
+        <v>72</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D22">
-        <v>2534</v>
+        <v>177</v>
       </c>
       <c r="E22" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="F22" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G22" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H22">
+        <v>2</v>
+      </c>
+      <c r="I22" t="b">
+        <v>1</v>
+      </c>
+      <c r="J22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22">
         <v>5</v>
       </c>
-      <c r="I22" t="b">
-[...9 lines deleted...]
-        <v>128.3</v>
+      <c r="L22" t="s">
+        <v>24</v>
       </c>
       <c r="M22">
-        <v>126.23</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>92.81</v>
+      </c>
+      <c r="N22">
+        <v>88.15</v>
+      </c>
+      <c r="O22">
+        <v>78.76</v>
       </c>
       <c r="P22" t="s">
         <v>24</v>
       </c>
-      <c r="Q22" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="Q22">
+        <v>91.51</v>
+      </c>
+      <c r="R22">
+        <v>93.81</v>
       </c>
       <c r="S22">
-        <v>254.53</v>
+        <v>366.28</v>
       </c>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C23" t="s">
-        <v>81</v>
+        <v>75</v>
+      </c>
+      <c r="D23">
+        <v>510</v>
       </c>
       <c r="E23" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="G23" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H23">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J23" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="K23">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L23" t="s">
         <v>24</v>
       </c>
-      <c r="M23" t="s">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="M23">
+        <v>82.73</v>
+      </c>
+      <c r="N23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O23">
+        <v>89.47</v>
       </c>
       <c r="P23">
-        <v>126.5</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>93.44</v>
+      </c>
+      <c r="Q23">
+        <v>89.9</v>
+      </c>
+      <c r="R23">
+        <v>90.85</v>
       </c>
       <c r="S23">
-        <v>249.34</v>
+        <v>363.66</v>
       </c>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" t="s">
+        <v>77</v>
+      </c>
+      <c r="D24">
+        <v>178</v>
+      </c>
+      <c r="E24" t="s">
         <v>32</v>
       </c>
-      <c r="B24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24">
+        <v>4</v>
+      </c>
+      <c r="I24" t="b">
+        <v>1</v>
+      </c>
+      <c r="J24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K24">
         <v>5</v>
       </c>
-      <c r="I24" t="b">
-[...7 lines deleted...]
-      </c>
       <c r="L24">
-        <v>113.7</v>
+        <v>87.22</v>
       </c>
       <c r="M24" t="s">
         <v>24</v>
       </c>
-      <c r="N24">
-[...12 lines deleted...]
-        <v>24</v>
+      <c r="N24" t="s">
+        <v>24</v>
+      </c>
+      <c r="O24">
+        <v>83.98</v>
+      </c>
+      <c r="P24">
+        <v>90.12</v>
+      </c>
+      <c r="Q24">
+        <v>91.34</v>
+      </c>
+      <c r="R24">
+        <v>92.57</v>
       </c>
       <c r="S24">
-        <v>239.3</v>
+        <v>361.25</v>
       </c>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="C25" t="s">
-        <v>86</v>
+        <v>79</v>
+      </c>
+      <c r="D25">
+        <v>292</v>
       </c>
       <c r="E25" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25">
         <v>6</v>
       </c>
       <c r="I25" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J25" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="K25">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L25" t="s">
         <v>24</v>
       </c>
-      <c r="M25">
-        <v>121.97</v>
+      <c r="M25" t="s">
+        <v>24</v>
       </c>
       <c r="N25">
-        <v>113.21</v>
+        <v>114.11</v>
       </c>
       <c r="O25" t="s">
         <v>24</v>
       </c>
       <c r="P25" t="s">
         <v>24</v>
       </c>
-      <c r="Q25" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="Q25">
+        <v>122.13</v>
+      </c>
+      <c r="R25">
+        <v>123.57</v>
       </c>
       <c r="S25">
-        <v>235.18</v>
+        <v>359.81</v>
       </c>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D26">
-        <v>1753</v>
+        <v>40</v>
       </c>
       <c r="E26" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="G26" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="H26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J26" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="K26">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L26" t="s">
         <v>24</v>
       </c>
       <c r="M26" t="s">
         <v>24</v>
       </c>
       <c r="N26">
-        <v>117.51</v>
+        <v>86.92</v>
       </c>
       <c r="O26">
-        <v>115.3</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>86.08</v>
+      </c>
+      <c r="P26">
+        <v>92.08</v>
       </c>
       <c r="Q26" t="s">
         <v>24</v>
       </c>
-      <c r="R26" t="s">
-        <v>24</v>
+      <c r="R26">
+        <v>92.05</v>
       </c>
       <c r="S26">
-        <v>232.81</v>
+        <v>357.13</v>
       </c>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27">
+        <v>226</v>
+      </c>
+      <c r="E27" t="s">
         <v>35</v>
       </c>
-      <c r="B27" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="I27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J27" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="K27">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>5</v>
+      </c>
+      <c r="L27">
+        <v>94.78</v>
       </c>
       <c r="M27" t="s">
         <v>24</v>
       </c>
-      <c r="N27">
-        <v>115.32</v>
+      <c r="N27" t="s">
+        <v>24</v>
       </c>
       <c r="O27">
-        <v>117.2</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>67.36</v>
+      </c>
+      <c r="P27">
+        <v>82.15</v>
+      </c>
+      <c r="Q27">
+        <v>83.74</v>
+      </c>
+      <c r="R27">
+        <v>89.55</v>
       </c>
       <c r="S27">
-        <v>232.52</v>
+        <v>350.22</v>
       </c>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C28" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="D28">
-        <v>1894</v>
+        <v>124</v>
       </c>
       <c r="E28" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="F28" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="G28" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H28">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I28" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J28" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="K28">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>7</v>
+      </c>
+      <c r="L28">
+        <v>84.81</v>
       </c>
       <c r="M28">
-        <v>120.69</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>87.4</v>
+      </c>
+      <c r="N28">
+        <v>77.83</v>
       </c>
       <c r="O28">
-        <v>106.34</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>80.81</v>
+      </c>
+      <c r="P28">
+        <v>92.38</v>
+      </c>
+      <c r="Q28">
+        <v>83.59</v>
+      </c>
+      <c r="R28">
+        <v>85.1</v>
       </c>
       <c r="S28">
-        <v>227.03</v>
+        <v>349.69</v>
       </c>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>89</v>
+      </c>
+      <c r="D29">
+        <v>303</v>
       </c>
       <c r="E29" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H29">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I29" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J29" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="K29">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L29" t="s">
         <v>24</v>
       </c>
-      <c r="M29" t="s">
-[...6 lines deleted...]
-        <v>105.31</v>
+      <c r="M29">
+        <v>116.33</v>
+      </c>
+      <c r="N29" t="s">
+        <v>24</v>
+      </c>
+      <c r="O29" t="s">
+        <v>24</v>
       </c>
       <c r="P29" t="s">
         <v>24</v>
       </c>
-      <c r="Q29" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="Q29">
+        <v>106.8</v>
+      </c>
+      <c r="R29">
+        <v>111.5</v>
       </c>
       <c r="S29">
-        <v>220.6</v>
+        <v>334.63</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="C30" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="D30">
-        <v>1093</v>
+        <v>337</v>
       </c>
       <c r="E30" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F30" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I30" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J30" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="K30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L30" t="s">
         <v>24</v>
       </c>
       <c r="M30">
         <v>115.13</v>
       </c>
       <c r="N30" t="s">
         <v>24</v>
       </c>
       <c r="O30">
         <v>105.35</v>
       </c>
       <c r="P30" t="s">
         <v>24</v>
       </c>
-      <c r="Q30" t="s">
-        <v>24</v>
+      <c r="Q30">
+        <v>112.7</v>
       </c>
       <c r="R30" t="s">
         <v>24</v>
       </c>
       <c r="S30">
-        <v>220.48</v>
+        <v>333.18</v>
       </c>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="D31">
-        <v>2317</v>
+        <v>2187</v>
       </c>
       <c r="E31" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="F31" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I31" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J31" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="K31">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>3</v>
+      </c>
+      <c r="L31">
+        <v>110.95</v>
       </c>
       <c r="M31" t="s">
         <v>24</v>
       </c>
-      <c r="N31">
-[...3 lines deleted...]
-        <v>116.8</v>
+      <c r="N31" t="s">
+        <v>24</v>
+      </c>
+      <c r="O31" t="s">
+        <v>24</v>
       </c>
       <c r="P31" t="s">
         <v>24</v>
       </c>
-      <c r="Q31" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="Q31">
+        <v>109.15</v>
+      </c>
+      <c r="R31">
+        <v>111.65</v>
       </c>
       <c r="S31">
-        <v>217.88</v>
+        <v>331.75</v>
       </c>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A32">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="C32" t="s">
-        <v>103</v>
+        <v>96</v>
+      </c>
+      <c r="D32">
+        <v>30</v>
       </c>
       <c r="E32" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="F32" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G32" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H32">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I32" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J32" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="K32">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>4</v>
+      </c>
+      <c r="L32">
+        <v>86.6</v>
       </c>
       <c r="M32" t="s">
         <v>24</v>
       </c>
-      <c r="N32">
-        <v>106.72</v>
+      <c r="N32" t="s">
+        <v>24</v>
       </c>
       <c r="O32">
-        <v>106.15</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>76.82</v>
+      </c>
+      <c r="P32">
+        <v>83.92</v>
       </c>
       <c r="Q32" t="s">
         <v>24</v>
       </c>
-      <c r="R32" t="s">
-        <v>24</v>
+      <c r="R32">
+        <v>82.13</v>
       </c>
       <c r="S32">
-        <v>212.87</v>
+        <v>329.47</v>
       </c>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A33">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="D33">
-        <v>949</v>
+        <v>402</v>
       </c>
       <c r="E33" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="F33" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="H33">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I33" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J33" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="K33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L33">
-        <v>108.97</v>
+        <v>116.72</v>
       </c>
       <c r="M33">
-        <v>103.38</v>
+        <v>117.48</v>
       </c>
       <c r="N33" t="s">
         <v>24</v>
       </c>
-      <c r="O33" t="s">
-        <v>24</v>
+      <c r="O33">
+        <v>92.78</v>
       </c>
       <c r="P33" t="s">
         <v>24</v>
       </c>
       <c r="Q33" t="s">
         <v>24</v>
       </c>
-      <c r="R33" t="s">
-        <v>24</v>
+      <c r="R33">
+        <v>0</v>
       </c>
       <c r="S33">
-        <v>212.35</v>
+        <v>326.98</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="C34" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="D34">
-        <v>1011</v>
+        <v>401</v>
       </c>
       <c r="E34" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="F34" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G34" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="H34">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I34" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J34" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K34">
         <v>3</v>
       </c>
-      <c r="L34" t="s">
-        <v>24</v>
+      <c r="L34">
+        <v>97.86</v>
       </c>
       <c r="M34">
-        <v>67.99</v>
+        <v>101.4</v>
       </c>
       <c r="N34" t="s">
         <v>24</v>
       </c>
-      <c r="O34">
-        <v>67.85</v>
+      <c r="O34" t="s">
+        <v>24</v>
       </c>
       <c r="P34">
-        <v>73.71</v>
+        <v>106.17</v>
       </c>
       <c r="Q34" t="s">
         <v>24</v>
       </c>
       <c r="R34" t="s">
         <v>24</v>
       </c>
       <c r="S34">
-        <v>209.55</v>
+        <v>305.43</v>
       </c>
     </row>
     <row r="35" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="C35" t="s">
-        <v>111</v>
+        <v>103</v>
+      </c>
+      <c r="D35">
+        <v>156</v>
       </c>
       <c r="E35" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="F35" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="G35" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H35">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J35" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="K35">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L35">
-        <v>104.99</v>
+        <v>75.98</v>
       </c>
       <c r="M35">
-        <v>103.74</v>
+        <v>71.85</v>
       </c>
       <c r="N35" t="s">
         <v>24</v>
       </c>
       <c r="O35" t="s">
         <v>24</v>
       </c>
-      <c r="P35" t="s">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="P35">
+        <v>71.68</v>
+      </c>
+      <c r="Q35">
+        <v>73.85</v>
+      </c>
+      <c r="R35">
+        <v>66.06</v>
       </c>
       <c r="S35">
-        <v>208.73</v>
+        <v>293.36</v>
       </c>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A36">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C36" t="s">
-        <v>114</v>
+        <v>106</v>
+      </c>
+      <c r="D36">
+        <v>646</v>
       </c>
       <c r="E36" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F36" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G36" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="H36">
+        <v>3</v>
+      </c>
+      <c r="I36" t="b">
+        <v>1</v>
+      </c>
+      <c r="J36" t="s">
+        <v>24</v>
+      </c>
+      <c r="K36">
         <v>4</v>
       </c>
-      <c r="I36" t="b">
-[...9 lines deleted...]
-        <v>72.47</v>
+      <c r="L36" t="s">
+        <v>24</v>
       </c>
       <c r="M36">
-        <v>69.02</v>
+        <v>67.99</v>
       </c>
       <c r="N36" t="s">
         <v>24</v>
       </c>
-      <c r="O36" t="s">
-        <v>24</v>
+      <c r="O36">
+        <v>67.85</v>
       </c>
       <c r="P36">
-        <v>66.82</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>73.71</v>
+      </c>
+      <c r="Q36">
+        <v>69.18</v>
       </c>
       <c r="R36" t="s">
         <v>24</v>
       </c>
       <c r="S36">
-        <v>208.31</v>
+        <v>278.73</v>
       </c>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A37">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="C37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D37">
-        <v>1809</v>
+        <v>102</v>
       </c>
       <c r="E37" t="s">
-        <v>21</v>
+        <v>109</v>
       </c>
       <c r="F37" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="H37">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I37" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J37" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="K37">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>3</v>
+      </c>
+      <c r="L37">
+        <v>94.84</v>
       </c>
       <c r="M37">
-        <v>106.44</v>
+        <v>85.37</v>
       </c>
       <c r="N37" t="s">
         <v>24</v>
       </c>
       <c r="O37">
-        <v>101.44</v>
+        <v>79.39</v>
       </c>
       <c r="P37" t="s">
         <v>24</v>
       </c>
       <c r="Q37" t="s">
         <v>24</v>
       </c>
       <c r="R37" t="s">
         <v>24</v>
       </c>
       <c r="S37">
-        <v>207.88</v>
+        <v>259.6</v>
       </c>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A38">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>117</v>
+        <v>44</v>
       </c>
       <c r="C38" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="D38">
-        <v>2344</v>
+        <v>470</v>
       </c>
       <c r="E38" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="F38" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G38" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H38">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="I38" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J38" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="K38">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>3</v>
+      </c>
+      <c r="L38">
+        <v>86.29</v>
       </c>
       <c r="M38" t="s">
         <v>24</v>
       </c>
-      <c r="N38">
-        <v>105.3</v>
+      <c r="N38" t="s">
+        <v>24</v>
       </c>
       <c r="O38">
-        <v>102.09</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>75.22</v>
+      </c>
+      <c r="P38">
+        <v>91.27</v>
       </c>
       <c r="Q38" t="s">
         <v>24</v>
       </c>
       <c r="R38" t="s">
         <v>24</v>
       </c>
       <c r="S38">
-        <v>207.39</v>
+        <v>252.78</v>
       </c>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A39">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="C39" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="D39">
-        <v>701</v>
+        <v>614</v>
       </c>
       <c r="E39" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="F39" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="G39" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H39">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I39" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J39" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="K39">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>3</v>
+      </c>
+      <c r="L39">
+        <v>86.74</v>
       </c>
       <c r="M39">
-        <v>106.2</v>
+        <v>87.65</v>
       </c>
       <c r="N39" t="s">
         <v>24</v>
       </c>
       <c r="O39">
-        <v>99.56</v>
+        <v>73.82</v>
       </c>
       <c r="P39" t="s">
         <v>24</v>
       </c>
       <c r="Q39" t="s">
         <v>24</v>
       </c>
       <c r="R39" t="s">
         <v>24</v>
       </c>
       <c r="S39">
-        <v>205.76</v>
+        <v>248.21</v>
       </c>
     </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A40">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>47</v>
+        <v>113</v>
       </c>
       <c r="C40" t="s">
-        <v>123</v>
+        <v>86</v>
       </c>
       <c r="D40">
-        <v>1646</v>
+        <v>202</v>
       </c>
       <c r="E40" t="s">
-        <v>124</v>
+        <v>87</v>
       </c>
       <c r="F40" t="s">
-        <v>56</v>
+        <v>114</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="H40">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I40" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J40" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="K40">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L40">
-        <v>106.16</v>
-[...2 lines deleted...]
-        <v>98.11</v>
+        <v>75.64</v>
+      </c>
+      <c r="M40" t="s">
+        <v>24</v>
       </c>
       <c r="N40" t="s">
         <v>24</v>
       </c>
-      <c r="O40" t="s">
-        <v>24</v>
+      <c r="O40">
+        <v>55.7</v>
       </c>
       <c r="P40" t="s">
         <v>24</v>
       </c>
       <c r="Q40" t="s">
         <v>24</v>
       </c>
-      <c r="R40" t="s">
-        <v>24</v>
+      <c r="R40">
+        <v>66.8</v>
       </c>
       <c r="S40">
-        <v>204.27</v>
+        <v>198.14</v>
       </c>
     </row>
     <row r="41" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A41">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C41" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="E41" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="F41" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="H41">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="I41" t="b">
         <v>0</v>
       </c>
       <c r="J41" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="K41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L41">
         <v>99.36</v>
       </c>
       <c r="M41">
         <v>94.68</v>
       </c>
       <c r="N41" t="s">
         <v>24</v>
       </c>
       <c r="O41" t="s">
         <v>24</v>
       </c>
       <c r="P41" t="s">
         <v>24</v>
       </c>
       <c r="Q41" t="s">
         <v>24</v>
       </c>
-      <c r="R41" t="s">
-        <v>24</v>
+      <c r="R41">
+        <v>95.31</v>
       </c>
       <c r="S41">
-        <v>194.04</v>
+        <v>289.35</v>
       </c>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A42">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="C42" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>2549</v>
+        <v>120</v>
       </c>
       <c r="E42" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="G42" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H42">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I42" t="b">
         <v>0</v>
       </c>
       <c r="J42" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="K42">
         <v>2</v>
       </c>
       <c r="L42" t="s">
         <v>24</v>
       </c>
-      <c r="M42">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="M42" t="s">
+        <v>24</v>
+      </c>
+      <c r="N42" t="s">
+        <v>24</v>
+      </c>
+      <c r="O42">
+        <v>141.57</v>
       </c>
       <c r="P42" t="s">
         <v>24</v>
       </c>
-      <c r="Q42" t="s">
-        <v>24</v>
+      <c r="Q42">
+        <v>146.11</v>
       </c>
       <c r="R42" t="s">
         <v>24</v>
       </c>
       <c r="S42">
-        <v>193.43</v>
+        <v>287.68</v>
       </c>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A43">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="C43" t="s">
-        <v>131</v>
+        <v>125</v>
+      </c>
+      <c r="D43">
+        <v>372</v>
       </c>
       <c r="E43" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H43">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I43" t="b">
         <v>0</v>
       </c>
       <c r="J43" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K43">
         <v>2</v>
       </c>
       <c r="L43">
-        <v>86.74</v>
-[...2 lines deleted...]
-        <v>87.65</v>
+        <v>132.65</v>
+      </c>
+      <c r="M43" t="s">
+        <v>24</v>
       </c>
       <c r="N43" t="s">
         <v>24</v>
       </c>
       <c r="O43" t="s">
         <v>24</v>
       </c>
-      <c r="P43" t="s">
-        <v>24</v>
+      <c r="P43">
+        <v>147.58</v>
       </c>
       <c r="Q43" t="s">
         <v>24</v>
       </c>
       <c r="R43" t="s">
         <v>24</v>
       </c>
       <c r="S43">
-        <v>174.39</v>
+        <v>280.23</v>
       </c>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A44">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>50</v>
+        <v>128</v>
       </c>
       <c r="C44" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D44">
-        <v>2350</v>
+        <v>433</v>
       </c>
       <c r="E44" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="F44" t="s">
-        <v>30</v>
+        <v>122</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="H44">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I44" t="b">
         <v>0</v>
       </c>
       <c r="J44" t="s">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="K44">
         <v>2</v>
       </c>
-      <c r="L44" t="s">
-        <v>24</v>
+      <c r="L44">
+        <v>140.6</v>
       </c>
       <c r="M44" t="s">
         <v>24</v>
       </c>
-      <c r="N44">
-        <v>86.4</v>
+      <c r="N44" t="s">
+        <v>24</v>
       </c>
       <c r="O44">
-        <v>86.3</v>
+        <v>131.15</v>
       </c>
       <c r="P44" t="s">
         <v>24</v>
       </c>
       <c r="Q44" t="s">
         <v>24</v>
       </c>
       <c r="R44" t="s">
         <v>24</v>
       </c>
       <c r="S44">
-        <v>172.7</v>
+        <v>271.75</v>
       </c>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A45">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C45" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E45" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="H45">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I45" t="b">
         <v>0</v>
       </c>
       <c r="J45" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K45">
         <v>2</v>
       </c>
-      <c r="L45">
-[...3 lines deleted...]
-        <v>81.06</v>
+      <c r="L45" t="s">
+        <v>24</v>
+      </c>
+      <c r="M45" t="s">
+        <v>24</v>
       </c>
       <c r="N45" t="s">
         <v>24</v>
       </c>
       <c r="O45" t="s">
         <v>24</v>
       </c>
       <c r="P45" t="s">
         <v>24</v>
       </c>
-      <c r="Q45" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="Q45">
+        <v>135.1</v>
+      </c>
+      <c r="R45">
+        <v>136.25</v>
       </c>
       <c r="S45">
-        <v>169.03</v>
+        <v>271.35</v>
       </c>
     </row>
     <row r="46" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A46">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C46" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>134</v>
       </c>
       <c r="E46" t="s">
-        <v>137</v>
+        <v>24</v>
       </c>
       <c r="F46" t="s">
-        <v>138</v>
+        <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="H46">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="I46" t="b">
         <v>0</v>
       </c>
       <c r="J46" t="s">
-        <v>79</v>
+        <v>118</v>
       </c>
       <c r="K46">
-        <v>2</v>
-[...11 lines deleted...]
-        <v>73.4</v>
+        <v>3</v>
+      </c>
+      <c r="L46">
+        <v>87.97</v>
+      </c>
+      <c r="M46">
+        <v>81.06</v>
+      </c>
+      <c r="N46" t="s">
+        <v>24</v>
+      </c>
+      <c r="O46" t="s">
+        <v>24</v>
       </c>
       <c r="P46" t="s">
         <v>24</v>
       </c>
       <c r="Q46" t="s">
         <v>24</v>
       </c>
-      <c r="R46" t="s">
-        <v>24</v>
+      <c r="R46">
+        <v>81.34</v>
       </c>
       <c r="S46">
-        <v>149.87</v>
+        <v>250.37</v>
       </c>
     </row>
     <row r="47" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A47">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C47" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>2077</v>
+        <v>136</v>
       </c>
       <c r="E47" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H47">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="I47" t="b">
         <v>0</v>
       </c>
       <c r="J47" t="s">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="K47">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L47" t="s">
         <v>24</v>
       </c>
       <c r="M47" t="s">
         <v>24</v>
       </c>
-      <c r="N47" t="s">
-        <v>24</v>
+      <c r="N47">
+        <v>122.84</v>
       </c>
       <c r="O47" t="s">
         <v>24</v>
       </c>
       <c r="P47">
-        <v>141.49</v>
+        <v>126.5</v>
       </c>
       <c r="Q47" t="s">
         <v>24</v>
       </c>
       <c r="R47" t="s">
         <v>24</v>
       </c>
       <c r="S47">
-        <v>141.49</v>
+        <v>249.34</v>
       </c>
     </row>
     <row r="48" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A48">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>40</v>
       </c>
       <c r="C48" t="s">
-        <v>142</v>
+        <v>138</v>
+      </c>
+      <c r="D48">
+        <v>2638</v>
       </c>
       <c r="E48" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="H48">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="I48" t="b">
         <v>0</v>
       </c>
       <c r="J48" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K48">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2</v>
+      </c>
+      <c r="L48">
+        <v>113.7</v>
       </c>
       <c r="M48" t="s">
         <v>24</v>
       </c>
       <c r="N48">
-        <v>133.83</v>
+        <v>125.6</v>
       </c>
       <c r="O48" t="s">
         <v>24</v>
       </c>
       <c r="P48" t="s">
         <v>24</v>
       </c>
       <c r="Q48" t="s">
         <v>24</v>
       </c>
       <c r="R48" t="s">
         <v>24</v>
       </c>
       <c r="S48">
-        <v>133.83</v>
+        <v>239.3</v>
       </c>
     </row>
     <row r="49" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A49">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C49" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>1633</v>
+        <v>140</v>
       </c>
       <c r="E49" t="s">
-        <v>76</v>
+        <v>141</v>
       </c>
       <c r="F49" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="H49">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="I49" t="b">
         <v>0</v>
       </c>
       <c r="J49" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="K49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L49" t="s">
         <v>24</v>
       </c>
-      <c r="M49" t="s">
-        <v>24</v>
+      <c r="M49">
+        <v>121.97</v>
       </c>
       <c r="N49">
-        <v>125.04</v>
+        <v>113.21</v>
       </c>
       <c r="O49" t="s">
         <v>24</v>
       </c>
       <c r="P49" t="s">
         <v>24</v>
       </c>
       <c r="Q49" t="s">
         <v>24</v>
       </c>
       <c r="R49" t="s">
         <v>24</v>
       </c>
       <c r="S49">
-        <v>125.04</v>
+        <v>235.18</v>
       </c>
     </row>
     <row r="50" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A50">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>90</v>
+        <v>142</v>
       </c>
       <c r="C50" t="s">
-        <v>145</v>
+        <v>143</v>
+      </c>
+      <c r="D50">
+        <v>286</v>
       </c>
       <c r="E50" t="s">
-        <v>146</v>
+        <v>27</v>
       </c>
       <c r="F50" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G50" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H50">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="I50" t="b">
         <v>0</v>
       </c>
       <c r="J50" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L50" t="s">
         <v>24</v>
       </c>
       <c r="M50" t="s">
         <v>24</v>
       </c>
-      <c r="N50" t="s">
-[...6 lines deleted...]
-        <v>123.71</v>
+      <c r="N50">
+        <v>117.51</v>
+      </c>
+      <c r="O50">
+        <v>115.3</v>
+      </c>
+      <c r="P50" t="s">
+        <v>24</v>
       </c>
       <c r="Q50" t="s">
         <v>24</v>
       </c>
       <c r="R50" t="s">
         <v>24</v>
       </c>
       <c r="S50">
-        <v>123.71</v>
+        <v>232.81</v>
       </c>
     </row>
     <row r="51" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A51">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>35</v>
+        <v>144</v>
       </c>
       <c r="C51" t="s">
-        <v>147</v>
+        <v>145</v>
+      </c>
+      <c r="D51">
+        <v>421</v>
       </c>
       <c r="E51" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="F51" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="I51" t="b">
         <v>0</v>
       </c>
       <c r="J51" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L51" t="s">
         <v>24</v>
       </c>
-      <c r="M51">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="M51" t="s">
+        <v>24</v>
+      </c>
+      <c r="N51">
+        <v>115.32</v>
+      </c>
+      <c r="O51">
+        <v>117.2</v>
       </c>
       <c r="P51" t="s">
         <v>24</v>
       </c>
       <c r="Q51" t="s">
         <v>24</v>
       </c>
       <c r="R51" t="s">
         <v>24</v>
       </c>
       <c r="S51">
-        <v>123.08</v>
+        <v>232.52</v>
       </c>
     </row>
     <row r="52" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A52">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C52" t="s">
-        <v>150</v>
+        <v>29</v>
+      </c>
+      <c r="D52">
+        <v>365</v>
       </c>
       <c r="E52" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F52" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="H52">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I52" t="b">
         <v>0</v>
       </c>
       <c r="J52" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L52" t="s">
         <v>24</v>
       </c>
       <c r="M52">
-        <v>122.1</v>
+        <v>120.69</v>
       </c>
       <c r="N52" t="s">
         <v>24</v>
       </c>
-      <c r="O52" t="s">
-        <v>24</v>
+      <c r="O52">
+        <v>106.34</v>
       </c>
       <c r="P52" t="s">
         <v>24</v>
       </c>
       <c r="Q52" t="s">
         <v>24</v>
       </c>
       <c r="R52" t="s">
         <v>24</v>
       </c>
       <c r="S52">
-        <v>122.1</v>
+        <v>227.03</v>
       </c>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A53">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="C53" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="E53" t="s">
-        <v>153</v>
+        <v>121</v>
       </c>
       <c r="F53" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G53" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H53">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="I53" t="b">
         <v>0</v>
       </c>
       <c r="J53" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L53" t="s">
         <v>24</v>
       </c>
       <c r="M53" t="s">
         <v>24</v>
       </c>
       <c r="N53" t="s">
         <v>24</v>
       </c>
       <c r="O53" t="s">
         <v>24</v>
       </c>
-      <c r="P53">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="P53" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q53">
+        <v>111.86</v>
+      </c>
+      <c r="R53">
+        <v>111.83</v>
       </c>
       <c r="S53">
-        <v>121.74</v>
+        <v>223.69</v>
       </c>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A54">
-        <v>96</v>
+        <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C54" t="s">
-        <v>155</v>
+        <v>150</v>
+      </c>
+      <c r="D54">
+        <v>301</v>
       </c>
       <c r="E54" t="s">
-        <v>24</v>
+        <v>151</v>
       </c>
       <c r="F54" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="I54" t="b">
         <v>0</v>
       </c>
       <c r="J54" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K54">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>119.41</v>
+        <v>2</v>
+      </c>
+      <c r="L54">
+        <v>109.42</v>
+      </c>
+      <c r="M54" t="s">
+        <v>24</v>
       </c>
       <c r="N54" t="s">
         <v>24</v>
       </c>
       <c r="O54" t="s">
         <v>24</v>
       </c>
       <c r="P54" t="s">
         <v>24</v>
       </c>
       <c r="Q54" t="s">
         <v>24</v>
       </c>
-      <c r="R54" t="s">
-        <v>24</v>
+      <c r="R54">
+        <v>113.68</v>
       </c>
       <c r="S54">
-        <v>119.41</v>
+        <v>223.1</v>
       </c>
     </row>
     <row r="55" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A55">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C55" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E55" t="s">
-        <v>158</v>
+        <v>38</v>
       </c>
       <c r="F55" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="H55">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="I55" t="b">
         <v>0</v>
       </c>
       <c r="J55" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K55">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L55" t="s">
         <v>24</v>
       </c>
-      <c r="M55">
-        <v>118.32</v>
+      <c r="M55" t="s">
+        <v>24</v>
       </c>
       <c r="N55" t="s">
         <v>24</v>
       </c>
-      <c r="O55" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="O55">
+        <v>100.81</v>
+      </c>
+      <c r="P55">
+        <v>120.08</v>
       </c>
       <c r="Q55" t="s">
         <v>24</v>
       </c>
       <c r="R55" t="s">
         <v>24</v>
       </c>
       <c r="S55">
-        <v>118.32</v>
+        <v>220.89</v>
       </c>
     </row>
     <row r="56" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A56">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C56" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>1131</v>
+        <v>155</v>
       </c>
       <c r="E56" t="s">
-        <v>29</v>
+        <v>156</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H56">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I56" t="b">
         <v>0</v>
       </c>
       <c r="J56" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="K56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L56" t="s">
         <v>24</v>
       </c>
-      <c r="M56">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="M56" t="s">
+        <v>24</v>
+      </c>
+      <c r="N56">
+        <v>115.29</v>
+      </c>
+      <c r="O56">
+        <v>105.31</v>
       </c>
       <c r="P56" t="s">
         <v>24</v>
       </c>
       <c r="Q56" t="s">
         <v>24</v>
       </c>
       <c r="R56" t="s">
         <v>24</v>
       </c>
       <c r="S56">
-        <v>116.33</v>
+        <v>220.6</v>
       </c>
     </row>
     <row r="57" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A57">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C57" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>1580</v>
+        <v>158</v>
       </c>
       <c r="E57" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H57">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="I57" t="b">
         <v>0</v>
       </c>
       <c r="J57" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="K57">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2</v>
+      </c>
+      <c r="L57">
+        <v>104.96</v>
       </c>
       <c r="M57" t="s">
         <v>24</v>
       </c>
-      <c r="N57">
-        <v>114.11</v>
+      <c r="N57" t="s">
+        <v>24</v>
       </c>
       <c r="O57" t="s">
         <v>24</v>
       </c>
-      <c r="P57" t="s">
-        <v>24</v>
+      <c r="P57">
+        <v>114.55</v>
       </c>
       <c r="Q57" t="s">
         <v>24</v>
       </c>
       <c r="R57" t="s">
         <v>24</v>
       </c>
       <c r="S57">
-        <v>114.11</v>
+        <v>219.51</v>
       </c>
     </row>
     <row r="58" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A58">
-        <v>110</v>
+        <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>163</v>
+        <v>63</v>
       </c>
       <c r="C58" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="E58" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="F58" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G58" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H58">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I58" t="b">
         <v>0</v>
       </c>
       <c r="J58" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K58">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L58" t="s">
         <v>24</v>
       </c>
       <c r="M58" t="s">
         <v>24</v>
       </c>
-      <c r="N58" t="s">
-[...6 lines deleted...]
-        <v>112.22</v>
+      <c r="N58">
+        <v>106.72</v>
+      </c>
+      <c r="O58">
+        <v>106.15</v>
+      </c>
+      <c r="P58" t="s">
+        <v>24</v>
       </c>
       <c r="Q58" t="s">
         <v>24</v>
       </c>
       <c r="R58" t="s">
         <v>24</v>
       </c>
       <c r="S58">
-        <v>112.22</v>
+        <v>212.87</v>
       </c>
     </row>
     <row r="59" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A59">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C59" t="s">
-        <v>167</v>
+        <v>162</v>
+      </c>
+      <c r="D59">
+        <v>172</v>
       </c>
       <c r="E59" t="s">
-        <v>168</v>
+        <v>132</v>
       </c>
       <c r="F59" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="G59" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H59">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="I59" t="b">
         <v>0</v>
       </c>
       <c r="J59" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K59">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>2</v>
+      </c>
+      <c r="L59">
+        <v>108.97</v>
+      </c>
+      <c r="M59">
+        <v>103.38</v>
       </c>
       <c r="N59" t="s">
         <v>24</v>
       </c>
       <c r="O59" t="s">
         <v>24</v>
       </c>
-      <c r="P59">
-        <v>110.75</v>
+      <c r="P59" t="s">
+        <v>24</v>
       </c>
       <c r="Q59" t="s">
         <v>24</v>
       </c>
       <c r="R59" t="s">
         <v>24</v>
       </c>
       <c r="S59">
-        <v>110.75</v>
+        <v>212.35</v>
       </c>
     </row>
     <row r="60" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A60">
-        <v>126</v>
+        <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C60" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="D60">
-        <v>1744</v>
+        <v>194</v>
       </c>
       <c r="E60" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="F60" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="G60" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H60">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="I60" t="b">
         <v>0</v>
       </c>
       <c r="J60" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K60">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2</v>
+      </c>
+      <c r="L60">
+        <v>109.04</v>
       </c>
       <c r="M60" t="s">
         <v>24</v>
       </c>
       <c r="N60" t="s">
         <v>24</v>
       </c>
       <c r="O60" t="s">
         <v>24</v>
       </c>
-      <c r="P60">
-        <v>105.86</v>
+      <c r="P60" t="s">
+        <v>24</v>
       </c>
       <c r="Q60" t="s">
         <v>24</v>
       </c>
-      <c r="R60" t="s">
-        <v>24</v>
+      <c r="R60">
+        <v>102.37</v>
       </c>
       <c r="S60">
-        <v>105.86</v>
+        <v>211.41</v>
       </c>
     </row>
     <row r="61" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A61">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>71</v>
+        <v>165</v>
       </c>
       <c r="C61" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="E61" t="s">
-        <v>102</v>
+        <v>167</v>
       </c>
       <c r="F61" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="G61" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H61">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="I61" t="b">
         <v>0</v>
       </c>
       <c r="J61" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K61">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L61" t="s">
         <v>24</v>
       </c>
-      <c r="M61">
-        <v>104.81</v>
+      <c r="M61" t="s">
+        <v>24</v>
       </c>
       <c r="N61" t="s">
         <v>24</v>
       </c>
       <c r="O61" t="s">
         <v>24</v>
       </c>
-      <c r="P61" t="s">
-        <v>24</v>
+      <c r="P61">
+        <v>103.92</v>
       </c>
       <c r="Q61" t="s">
         <v>24</v>
       </c>
-      <c r="R61" t="s">
-        <v>24</v>
+      <c r="R61">
+        <v>106.03</v>
       </c>
       <c r="S61">
-        <v>104.81</v>
+        <v>209.95</v>
       </c>
     </row>
     <row r="62" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A62">
-        <v>133</v>
+        <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C62" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="E62" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H62">
         <v>13</v>
       </c>
       <c r="I62" t="b">
         <v>0</v>
       </c>
       <c r="J62" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K62">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>2</v>
+      </c>
+      <c r="L62">
+        <v>104.99</v>
+      </c>
+      <c r="M62">
+        <v>103.74</v>
       </c>
       <c r="N62" t="s">
         <v>24</v>
       </c>
       <c r="O62" t="s">
         <v>24</v>
       </c>
-      <c r="P62">
-        <v>103.92</v>
+      <c r="P62" t="s">
+        <v>24</v>
       </c>
       <c r="Q62" t="s">
         <v>24</v>
       </c>
       <c r="R62" t="s">
         <v>24</v>
       </c>
       <c r="S62">
-        <v>103.92</v>
+        <v>208.73</v>
       </c>
     </row>
     <row r="63" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A63">
-        <v>134</v>
+        <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>174</v>
+        <v>29</v>
       </c>
       <c r="C63" t="s">
-        <v>175</v>
+        <v>171</v>
+      </c>
+      <c r="D63">
+        <v>18</v>
       </c>
       <c r="E63" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="F63" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="G63" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H63">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I63" t="b">
         <v>0</v>
       </c>
       <c r="J63" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L63" t="s">
         <v>24</v>
       </c>
-      <c r="M63" t="s">
-        <v>24</v>
+      <c r="M63">
+        <v>102.69</v>
       </c>
       <c r="N63" t="s">
         <v>24</v>
       </c>
       <c r="O63" t="s">
         <v>24</v>
       </c>
-      <c r="P63">
-        <v>103.84</v>
+      <c r="P63" t="s">
+        <v>24</v>
       </c>
       <c r="Q63" t="s">
         <v>24</v>
       </c>
-      <c r="R63" t="s">
-        <v>24</v>
+      <c r="R63">
+        <v>105.83</v>
       </c>
       <c r="S63">
-        <v>103.84</v>
+        <v>208.52</v>
       </c>
     </row>
     <row r="64" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A64">
-        <v>136</v>
+        <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C64" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="E64" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="F64" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G64" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H64">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="I64" t="b">
         <v>0</v>
       </c>
       <c r="J64" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="K64">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>3</v>
+      </c>
+      <c r="L64">
+        <v>72.47</v>
+      </c>
+      <c r="M64">
+        <v>69.02</v>
       </c>
       <c r="N64" t="s">
         <v>24</v>
       </c>
       <c r="O64" t="s">
         <v>24</v>
       </c>
       <c r="P64">
-        <v>103.32</v>
+        <v>66.82</v>
       </c>
       <c r="Q64" t="s">
         <v>24</v>
       </c>
       <c r="R64" t="s">
         <v>24</v>
       </c>
       <c r="S64">
-        <v>103.32</v>
+        <v>208.31</v>
       </c>
     </row>
     <row r="65" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A65">
-        <v>138</v>
+        <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="C65" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="D65">
-        <v>1003</v>
+        <v>4</v>
       </c>
       <c r="E65" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="F65" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="H65">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="I65" t="b">
         <v>0</v>
       </c>
       <c r="J65" t="s">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="K65">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>102.69</v>
+        <v>2</v>
+      </c>
+      <c r="L65">
+        <v>106.33</v>
+      </c>
+      <c r="M65" t="s">
+        <v>24</v>
       </c>
       <c r="N65" t="s">
         <v>24</v>
       </c>
       <c r="O65" t="s">
         <v>24</v>
       </c>
-      <c r="P65" t="s">
-        <v>24</v>
+      <c r="P65">
+        <v>101.76</v>
       </c>
       <c r="Q65" t="s">
         <v>24</v>
       </c>
       <c r="R65" t="s">
         <v>24</v>
       </c>
       <c r="S65">
-        <v>102.69</v>
+        <v>208.09</v>
       </c>
     </row>
     <row r="66" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A66">
-        <v>141</v>
+        <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>135</v>
+        <v>176</v>
       </c>
       <c r="C66" t="s">
-        <v>180</v>
+        <v>177</v>
+      </c>
+      <c r="D66">
+        <v>1809</v>
       </c>
       <c r="E66" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="F66" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="H66">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I66" t="b">
         <v>0</v>
       </c>
       <c r="J66" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L66" t="s">
         <v>24</v>
       </c>
       <c r="M66">
-        <v>101.63</v>
+        <v>106.44</v>
       </c>
       <c r="N66" t="s">
         <v>24</v>
       </c>
-      <c r="O66" t="s">
-        <v>24</v>
+      <c r="O66">
+        <v>101.44</v>
       </c>
       <c r="P66" t="s">
         <v>24</v>
       </c>
       <c r="Q66" t="s">
         <v>24</v>
       </c>
       <c r="R66" t="s">
         <v>24</v>
       </c>
       <c r="S66">
-        <v>101.63</v>
+        <v>207.88</v>
       </c>
     </row>
     <row r="67" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A67">
-        <v>142</v>
+        <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C67" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="D67">
-        <v>1759</v>
+        <v>1744</v>
       </c>
       <c r="E67" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="F67" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="H67">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="I67" t="b">
         <v>0</v>
       </c>
       <c r="J67" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="K67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L67" t="s">
         <v>24</v>
       </c>
       <c r="M67" t="s">
         <v>24</v>
       </c>
-      <c r="N67">
-        <v>101.1</v>
+      <c r="N67" t="s">
+        <v>24</v>
       </c>
       <c r="O67" t="s">
         <v>24</v>
       </c>
-      <c r="P67" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="P67">
+        <v>105.86</v>
+      </c>
+      <c r="Q67">
+        <v>101.69</v>
       </c>
       <c r="R67" t="s">
         <v>24</v>
       </c>
       <c r="S67">
-        <v>101.1</v>
+        <v>207.55</v>
       </c>
     </row>
     <row r="68" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A68">
-        <v>144</v>
+        <v>67</v>
       </c>
       <c r="B68" t="s">
+        <v>180</v>
+      </c>
+      <c r="C68" t="s">
+        <v>181</v>
+      </c>
+      <c r="D68">
+        <v>659</v>
+      </c>
+      <c r="E68" t="s">
         <v>182</v>
       </c>
-      <c r="C68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G68" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H68">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="I68" t="b">
         <v>0</v>
       </c>
       <c r="J68" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K68">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L68" t="s">
         <v>24</v>
       </c>
-      <c r="M68">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="M68" t="s">
+        <v>24</v>
+      </c>
+      <c r="N68">
+        <v>105.3</v>
+      </c>
+      <c r="O68">
+        <v>102.09</v>
       </c>
       <c r="P68" t="s">
         <v>24</v>
       </c>
       <c r="Q68" t="s">
         <v>24</v>
       </c>
       <c r="R68" t="s">
         <v>24</v>
       </c>
       <c r="S68">
-        <v>100.75</v>
+        <v>207.39</v>
       </c>
     </row>
     <row r="69" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A69">
-        <v>146</v>
+        <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C69" t="s">
+        <v>183</v>
+      </c>
+      <c r="D69">
+        <v>164</v>
+      </c>
+      <c r="E69" t="s">
         <v>184</v>
       </c>
-      <c r="E69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F69" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="H69">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="I69" t="b">
         <v>0</v>
       </c>
       <c r="J69" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L69" t="s">
         <v>24</v>
       </c>
       <c r="M69">
-        <v>100.55</v>
+        <v>106.2</v>
       </c>
       <c r="N69" t="s">
         <v>24</v>
       </c>
-      <c r="O69" t="s">
-        <v>24</v>
+      <c r="O69">
+        <v>99.56</v>
       </c>
       <c r="P69" t="s">
         <v>24</v>
       </c>
       <c r="Q69" t="s">
         <v>24</v>
       </c>
       <c r="R69" t="s">
         <v>24</v>
       </c>
       <c r="S69">
-        <v>100.55</v>
+        <v>205.76</v>
       </c>
     </row>
     <row r="70" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A70">
-        <v>148</v>
+        <v>69</v>
       </c>
       <c r="B70" t="s">
+        <v>57</v>
+      </c>
+      <c r="C70" t="s">
         <v>185</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70">
+        <v>649</v>
+      </c>
+      <c r="E70" t="s">
         <v>186</v>
       </c>
-      <c r="D70">
-[...4 lines deleted...]
-      </c>
       <c r="F70" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="H70">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="I70" t="b">
         <v>0</v>
       </c>
       <c r="J70" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K70">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>99.58</v>
+        <v>2</v>
+      </c>
+      <c r="L70">
+        <v>106.16</v>
+      </c>
+      <c r="M70">
+        <v>98.11</v>
+      </c>
+      <c r="N70" t="s">
+        <v>24</v>
       </c>
       <c r="O70" t="s">
         <v>24</v>
       </c>
       <c r="P70" t="s">
         <v>24</v>
       </c>
       <c r="Q70" t="s">
         <v>24</v>
       </c>
       <c r="R70" t="s">
         <v>24</v>
       </c>
       <c r="S70">
-        <v>99.58</v>
+        <v>204.27</v>
       </c>
     </row>
     <row r="71" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A71">
-        <v>153</v>
+        <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C71" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D71">
-        <v>907</v>
+        <v>99</v>
       </c>
       <c r="E71" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F71" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="H71">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71" t="s">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="K71">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>98.52</v>
+        <v>2</v>
+      </c>
+      <c r="L71">
+        <v>104.92</v>
+      </c>
+      <c r="M71" t="s">
+        <v>24</v>
       </c>
       <c r="N71" t="s">
         <v>24</v>
       </c>
-      <c r="O71" t="s">
-        <v>24</v>
+      <c r="O71">
+        <v>99.31</v>
       </c>
       <c r="P71" t="s">
         <v>24</v>
       </c>
       <c r="Q71" t="s">
         <v>24</v>
       </c>
       <c r="R71" t="s">
         <v>24</v>
       </c>
       <c r="S71">
-        <v>98.52</v>
+        <v>204.23</v>
       </c>
     </row>
     <row r="72" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A72">
-        <v>157</v>
+        <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C72" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E72" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="F72" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G72" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H72">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="I72" t="b">
         <v>0</v>
       </c>
       <c r="J72" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L72" t="s">
         <v>24</v>
       </c>
       <c r="M72" t="s">
         <v>24</v>
       </c>
-      <c r="N72">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="N72" t="s">
+        <v>24</v>
+      </c>
+      <c r="O72">
+        <v>99.31</v>
       </c>
       <c r="P72" t="s">
         <v>24</v>
       </c>
-      <c r="Q72" t="s">
-        <v>24</v>
+      <c r="Q72">
+        <v>103.75</v>
       </c>
       <c r="R72" t="s">
         <v>24</v>
       </c>
       <c r="S72">
-        <v>96.24</v>
+        <v>203.06</v>
       </c>
     </row>
     <row r="73" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A73">
-        <v>161</v>
+        <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C73" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>1834</v>
+        <v>193</v>
       </c>
       <c r="E73" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F73" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="G73" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H73">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="I73" t="b">
         <v>0</v>
       </c>
       <c r="J73" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L73" t="s">
         <v>24</v>
       </c>
       <c r="M73" t="s">
         <v>24</v>
       </c>
-      <c r="N73">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="N73" t="s">
+        <v>24</v>
+      </c>
+      <c r="O73">
+        <v>93.52</v>
       </c>
       <c r="P73" t="s">
         <v>24</v>
       </c>
       <c r="Q73" t="s">
         <v>24</v>
       </c>
-      <c r="R73" t="s">
-        <v>24</v>
+      <c r="R73">
+        <v>103.2</v>
       </c>
       <c r="S73">
-        <v>95.32</v>
+        <v>196.72</v>
       </c>
     </row>
     <row r="74" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A74">
-        <v>165</v>
+        <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C74" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D74">
-        <v>2517</v>
+        <v>387</v>
       </c>
       <c r="E74" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F74" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G74" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H74">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="I74" t="b">
         <v>0</v>
       </c>
       <c r="J74" t="s">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="K74">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2</v>
+      </c>
+      <c r="L74">
+        <v>98.8</v>
       </c>
       <c r="M74" t="s">
         <v>24</v>
       </c>
-      <c r="N74">
-        <v>94.77</v>
+      <c r="N74" t="s">
+        <v>24</v>
       </c>
       <c r="O74" t="s">
         <v>24</v>
       </c>
       <c r="P74" t="s">
         <v>24</v>
       </c>
       <c r="Q74" t="s">
         <v>24</v>
       </c>
-      <c r="R74" t="s">
-        <v>24</v>
+      <c r="R74">
+        <v>96.21</v>
       </c>
       <c r="S74">
-        <v>94.77</v>
+        <v>195.01</v>
       </c>
     </row>
     <row r="75" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A75">
-        <v>167</v>
+        <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C75" t="s">
-        <v>197</v>
+        <v>198</v>
+      </c>
+      <c r="D75">
+        <v>464</v>
       </c>
       <c r="E75" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="F75" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G75" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="H75">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I75" t="b">
         <v>0</v>
       </c>
       <c r="J75" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K75">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L75" t="s">
         <v>24</v>
       </c>
       <c r="M75">
-        <v>94.05</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>101.87</v>
+      </c>
+      <c r="N75">
+        <v>91.56</v>
       </c>
       <c r="O75" t="s">
         <v>24</v>
       </c>
       <c r="P75" t="s">
         <v>24</v>
       </c>
       <c r="Q75" t="s">
         <v>24</v>
       </c>
       <c r="R75" t="s">
         <v>24</v>
       </c>
       <c r="S75">
-        <v>94.05</v>
+        <v>193.43</v>
       </c>
     </row>
     <row r="76" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A76">
-        <v>168</v>
+        <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C76" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E76" t="s">
-        <v>200</v>
+        <v>24</v>
       </c>
       <c r="F76" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="G76" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H76">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="I76" t="b">
         <v>0</v>
       </c>
       <c r="J76" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L76" t="s">
         <v>24</v>
       </c>
       <c r="M76" t="s">
         <v>24</v>
       </c>
-      <c r="N76" t="s">
-        <v>24</v>
+      <c r="N76">
+        <v>90.69</v>
       </c>
       <c r="O76" t="s">
         <v>24</v>
       </c>
-      <c r="P76">
-        <v>93.9</v>
+      <c r="P76" t="s">
+        <v>24</v>
       </c>
       <c r="Q76" t="s">
         <v>24</v>
       </c>
-      <c r="R76" t="s">
-        <v>24</v>
+      <c r="R76">
+        <v>97.36</v>
       </c>
       <c r="S76">
-        <v>93.9</v>
+        <v>188.05</v>
       </c>
     </row>
     <row r="77" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A77">
-        <v>173</v>
+        <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>201</v>
       </c>
       <c r="C77" t="s">
         <v>202</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="H77">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="I77" t="b">
         <v>0</v>
       </c>
       <c r="J77" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L77" t="s">
         <v>24</v>
       </c>
       <c r="M77" t="s">
         <v>24</v>
       </c>
-      <c r="N77">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="N77" t="s">
+        <v>24</v>
+      </c>
+      <c r="O77">
+        <v>86.35</v>
       </c>
       <c r="P77" t="s">
         <v>24</v>
       </c>
-      <c r="Q77" t="s">
-        <v>24</v>
+      <c r="Q77">
+        <v>98.21</v>
       </c>
       <c r="R77" t="s">
         <v>24</v>
       </c>
       <c r="S77">
-        <v>90.69</v>
+        <v>184.56</v>
       </c>
     </row>
     <row r="78" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A78">
-        <v>177</v>
+        <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>174</v>
+        <v>203</v>
       </c>
       <c r="C78" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D78">
-        <v>1653</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
-        <v>204</v>
+        <v>126</v>
       </c>
       <c r="F78" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="G78" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H78">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="I78" t="b">
         <v>0</v>
       </c>
       <c r="J78" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K78">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2</v>
+      </c>
+      <c r="L78">
+        <v>90.71</v>
       </c>
       <c r="M78" t="s">
         <v>24</v>
       </c>
-      <c r="N78">
-        <v>89.56</v>
+      <c r="N78" t="s">
+        <v>24</v>
       </c>
       <c r="O78" t="s">
         <v>24</v>
       </c>
-      <c r="P78" t="s">
-        <v>24</v>
+      <c r="P78">
+        <v>93</v>
       </c>
       <c r="Q78" t="s">
         <v>24</v>
       </c>
       <c r="R78" t="s">
         <v>24</v>
       </c>
       <c r="S78">
-        <v>89.56</v>
+        <v>183.71</v>
       </c>
     </row>
     <row r="79" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A79">
-        <v>183</v>
+        <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>205</v>
       </c>
       <c r="C79" t="s">
         <v>206</v>
       </c>
+      <c r="D79">
+        <v>364</v>
+      </c>
       <c r="E79" t="s">
-        <v>24</v>
+        <v>87</v>
       </c>
       <c r="F79" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="H79">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="I79" t="b">
         <v>0</v>
       </c>
       <c r="J79" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L79" t="s">
         <v>24</v>
       </c>
-      <c r="M79">
-        <v>87.53</v>
+      <c r="M79" t="s">
+        <v>24</v>
       </c>
       <c r="N79" t="s">
         <v>24</v>
       </c>
-      <c r="O79" t="s">
-        <v>24</v>
+      <c r="O79">
+        <v>83.5</v>
       </c>
       <c r="P79" t="s">
         <v>24</v>
       </c>
       <c r="Q79" t="s">
         <v>24</v>
       </c>
-      <c r="R79" t="s">
-        <v>24</v>
+      <c r="R79">
+        <v>89.75</v>
       </c>
       <c r="S79">
-        <v>87.53</v>
+        <v>173.25</v>
       </c>
     </row>
     <row r="80" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A80">
-        <v>184</v>
+        <v>79</v>
       </c>
       <c r="B80" t="s">
+        <v>63</v>
+      </c>
+      <c r="C80" t="s">
         <v>207</v>
       </c>
-      <c r="C80" t="s">
-        <v>95</v>
+      <c r="D80">
+        <v>336</v>
       </c>
       <c r="E80" t="s">
-        <v>24</v>
+        <v>87</v>
       </c>
       <c r="F80" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="H80">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="I80" t="b">
         <v>0</v>
       </c>
       <c r="J80" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K80">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L80" t="s">
         <v>24</v>
       </c>
       <c r="M80" t="s">
         <v>24</v>
       </c>
       <c r="N80">
-        <v>86.74</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>86.4</v>
+      </c>
+      <c r="O80">
+        <v>86.3</v>
       </c>
       <c r="P80" t="s">
         <v>24</v>
       </c>
       <c r="Q80" t="s">
         <v>24</v>
       </c>
       <c r="R80" t="s">
         <v>24</v>
       </c>
       <c r="S80">
-        <v>86.74</v>
+        <v>172.7</v>
       </c>
     </row>
     <row r="81" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A81">
-        <v>187</v>
+        <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>208</v>
       </c>
       <c r="C81" t="s">
         <v>209</v>
       </c>
+      <c r="D81">
+        <v>637</v>
+      </c>
       <c r="E81" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="F81" t="s">
-        <v>138</v>
+        <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="H81">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="I81" t="b">
         <v>0</v>
       </c>
       <c r="J81" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K81">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L81" t="s">
         <v>24</v>
       </c>
-      <c r="M81">
-        <v>84.46</v>
+      <c r="M81" t="s">
+        <v>24</v>
       </c>
       <c r="N81" t="s">
         <v>24</v>
       </c>
       <c r="O81" t="s">
         <v>24</v>
       </c>
       <c r="P81" t="s">
         <v>24</v>
       </c>
-      <c r="Q81" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="Q81">
+        <v>82.67</v>
+      </c>
+      <c r="R81">
+        <v>87.75</v>
       </c>
       <c r="S81">
-        <v>84.46</v>
+        <v>170.42</v>
       </c>
     </row>
     <row r="82" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A82">
-        <v>188</v>
+        <v>81</v>
       </c>
       <c r="B82" t="s">
+        <v>76</v>
+      </c>
+      <c r="C82" t="s">
         <v>210</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82">
+        <v>458</v>
+      </c>
+      <c r="E82" t="s">
         <v>211</v>
       </c>
-      <c r="E82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F82" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G82" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H82">
         <v>17</v>
       </c>
       <c r="I82" t="b">
         <v>0</v>
       </c>
       <c r="J82" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K82">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2</v>
+      </c>
+      <c r="L82">
+        <v>82.47</v>
       </c>
       <c r="M82" t="s">
         <v>24</v>
       </c>
-      <c r="N82">
-        <v>83.93</v>
+      <c r="N82" t="s">
+        <v>24</v>
       </c>
       <c r="O82" t="s">
         <v>24</v>
       </c>
       <c r="P82" t="s">
         <v>24</v>
       </c>
       <c r="Q82" t="s">
         <v>24</v>
       </c>
-      <c r="R82" t="s">
-        <v>24</v>
+      <c r="R82">
+        <v>85.64</v>
       </c>
       <c r="S82">
-        <v>83.93</v>
+        <v>168.11</v>
       </c>
     </row>
     <row r="83" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A83">
-        <v>189</v>
+        <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>110</v>
+        <v>212</v>
       </c>
       <c r="C83" t="s">
-        <v>212</v>
+        <v>213</v>
+      </c>
+      <c r="D83">
+        <v>504</v>
       </c>
       <c r="E83" t="s">
-        <v>87</v>
+        <v>170</v>
       </c>
       <c r="F83" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G83" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="H83">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="I83" t="b">
         <v>0</v>
       </c>
       <c r="J83" t="s">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="K83">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L83" t="s">
         <v>24</v>
       </c>
       <c r="M83" t="s">
         <v>24</v>
       </c>
-      <c r="N83">
-        <v>83.92</v>
+      <c r="N83" t="s">
+        <v>24</v>
       </c>
       <c r="O83" t="s">
         <v>24</v>
       </c>
-      <c r="P83" t="s">
-        <v>24</v>
+      <c r="P83">
+        <v>82.47</v>
       </c>
       <c r="Q83" t="s">
         <v>24</v>
       </c>
-      <c r="R83" t="s">
-        <v>24</v>
+      <c r="R83">
+        <v>82.11</v>
       </c>
       <c r="S83">
-        <v>83.92</v>
+        <v>164.58</v>
       </c>
     </row>
     <row r="84" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A84">
-        <v>190</v>
+        <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>149</v>
+        <v>214</v>
       </c>
       <c r="C84" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E84" t="s">
-        <v>24</v>
+        <v>216</v>
       </c>
       <c r="F84" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="H84">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I84" t="b">
         <v>0</v>
       </c>
       <c r="J84" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="K84">
         <v>1</v>
       </c>
       <c r="L84" t="s">
         <v>24</v>
       </c>
       <c r="M84" t="s">
         <v>24</v>
       </c>
-      <c r="N84">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="N84" t="s">
+        <v>24</v>
+      </c>
+      <c r="O84">
+        <v>160.73</v>
       </c>
       <c r="P84" t="s">
         <v>24</v>
       </c>
       <c r="Q84" t="s">
         <v>24</v>
       </c>
       <c r="R84" t="s">
         <v>24</v>
       </c>
       <c r="S84">
-        <v>83.54</v>
+        <v>160.73</v>
       </c>
     </row>
     <row r="85" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A85">
-        <v>194</v>
+        <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>214</v>
+        <v>40</v>
       </c>
       <c r="C85" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>2458</v>
+        <v>217</v>
       </c>
       <c r="E85" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="F85" t="s">
-        <v>30</v>
+        <v>122</v>
       </c>
       <c r="G85" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H85">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I85" t="b">
         <v>0</v>
       </c>
       <c r="J85" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="K85">
         <v>1</v>
       </c>
       <c r="L85" t="s">
         <v>24</v>
       </c>
       <c r="M85" t="s">
         <v>24</v>
       </c>
       <c r="N85" t="s">
         <v>24</v>
       </c>
-      <c r="O85" t="s">
-[...3 lines deleted...]
-        <v>82.47</v>
+      <c r="O85">
+        <v>159.48</v>
+      </c>
+      <c r="P85" t="s">
+        <v>24</v>
       </c>
       <c r="Q85" t="s">
         <v>24</v>
       </c>
       <c r="R85" t="s">
         <v>24</v>
       </c>
       <c r="S85">
-        <v>82.47</v>
+        <v>159.48</v>
       </c>
     </row>
     <row r="86" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A86">
-        <v>198</v>
+        <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>216</v>
+        <v>57</v>
       </c>
       <c r="C86" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D86">
-        <v>748</v>
+        <v>1821</v>
       </c>
       <c r="E86" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="F86" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="G86" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H86">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="I86" t="b">
         <v>0</v>
       </c>
       <c r="J86" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="K86">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L86" t="s">
         <v>24</v>
       </c>
-      <c r="M86">
-        <v>80.73</v>
+      <c r="M86" t="s">
+        <v>24</v>
       </c>
       <c r="N86" t="s">
         <v>24</v>
       </c>
-      <c r="O86" t="s">
-        <v>24</v>
+      <c r="O86">
+        <v>75.89</v>
       </c>
       <c r="P86" t="s">
         <v>24</v>
       </c>
-      <c r="Q86" t="s">
-        <v>24</v>
+      <c r="Q86">
+        <v>79.02</v>
       </c>
       <c r="R86" t="s">
         <v>24</v>
       </c>
       <c r="S86">
-        <v>80.73</v>
+        <v>154.91</v>
       </c>
     </row>
     <row r="87" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A87">
-        <v>206</v>
+        <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>218</v>
+        <v>40</v>
       </c>
       <c r="C87" t="s">
         <v>219</v>
       </c>
       <c r="E87" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H87">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I87" t="b">
         <v>0</v>
       </c>
       <c r="J87" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K87">
         <v>1</v>
       </c>
       <c r="L87" t="s">
         <v>24</v>
       </c>
       <c r="M87" t="s">
         <v>24</v>
       </c>
-      <c r="N87">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="N87" t="s">
+        <v>24</v>
+      </c>
+      <c r="O87">
+        <v>153.72</v>
       </c>
       <c r="P87" t="s">
         <v>24</v>
       </c>
       <c r="Q87" t="s">
         <v>24</v>
       </c>
       <c r="R87" t="s">
         <v>24</v>
       </c>
       <c r="S87">
-        <v>76.47</v>
+        <v>153.72</v>
       </c>
     </row>
     <row r="88" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A88">
-        <v>207</v>
+        <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>220</v>
       </c>
       <c r="C88" t="s">
         <v>221</v>
       </c>
+      <c r="D88">
+        <v>852</v>
+      </c>
       <c r="E88" t="s">
-        <v>222</v>
+        <v>27</v>
       </c>
       <c r="F88" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="G88" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="H88">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="I88" t="b">
         <v>0</v>
       </c>
       <c r="J88" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="K88">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L88" t="s">
         <v>24</v>
       </c>
       <c r="M88" t="s">
         <v>24</v>
       </c>
       <c r="N88" t="s">
         <v>24</v>
       </c>
       <c r="O88" t="s">
         <v>24</v>
       </c>
-      <c r="P88">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="P88" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q88">
+        <v>78.32</v>
+      </c>
+      <c r="R88">
+        <v>74.89</v>
       </c>
       <c r="S88">
-        <v>76.25</v>
+        <v>153.21</v>
       </c>
     </row>
     <row r="89" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A89">
-        <v>212</v>
+        <v>88</v>
       </c>
       <c r="B89" t="s">
+        <v>222</v>
+      </c>
+      <c r="C89" t="s">
         <v>223</v>
       </c>
-      <c r="C89" t="s">
+      <c r="E89" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="H89">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="I89" t="b">
         <v>0</v>
       </c>
       <c r="J89" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K89">
         <v>1</v>
       </c>
       <c r="L89" t="s">
         <v>24</v>
       </c>
       <c r="M89" t="s">
         <v>24</v>
       </c>
       <c r="N89" t="s">
         <v>24</v>
       </c>
-      <c r="O89" t="s">
-[...3 lines deleted...]
-        <v>69.26</v>
+      <c r="O89">
+        <v>150.03</v>
+      </c>
+      <c r="P89" t="s">
+        <v>24</v>
       </c>
       <c r="Q89" t="s">
         <v>24</v>
       </c>
       <c r="R89" t="s">
         <v>24</v>
       </c>
       <c r="S89">
-        <v>69.26</v>
+        <v>150.03</v>
       </c>
     </row>
     <row r="90" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A90">
-        <v>214</v>
+        <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>225</v>
       </c>
       <c r="C90" t="s">
         <v>226</v>
       </c>
       <c r="D90">
-        <v>2462</v>
+        <v>757</v>
       </c>
       <c r="E90" t="s">
-        <v>112</v>
+        <v>227</v>
       </c>
       <c r="F90" t="s">
-        <v>138</v>
+        <v>84</v>
       </c>
       <c r="G90" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H90">
         <v>2</v>
       </c>
       <c r="I90" t="b">
         <v>0</v>
       </c>
       <c r="J90" t="s">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="K90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L90" t="s">
         <v>24</v>
       </c>
       <c r="M90" t="s">
         <v>24</v>
       </c>
-      <c r="N90" t="s">
-[...6 lines deleted...]
-        <v>63.55</v>
+      <c r="N90">
+        <v>76.47</v>
+      </c>
+      <c r="O90">
+        <v>73.4</v>
+      </c>
+      <c r="P90" t="s">
+        <v>24</v>
       </c>
       <c r="Q90" t="s">
         <v>24</v>
       </c>
       <c r="R90" t="s">
         <v>24</v>
       </c>
       <c r="S90">
-        <v>63.55</v>
+        <v>149.87</v>
       </c>
     </row>
     <row r="91" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A91">
-        <v>218</v>
+        <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>45</v>
+        <v>225</v>
       </c>
       <c r="C91" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E91" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="H91">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="I91" t="b">
         <v>0</v>
       </c>
       <c r="J91" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K91">
         <v>1</v>
       </c>
       <c r="L91" t="s">
         <v>24</v>
       </c>
       <c r="M91" t="s">
         <v>24</v>
       </c>
-      <c r="N91">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="N91" t="s">
+        <v>24</v>
+      </c>
+      <c r="O91">
+        <v>148.94</v>
       </c>
       <c r="P91" t="s">
         <v>24</v>
       </c>
       <c r="Q91" t="s">
         <v>24</v>
       </c>
       <c r="R91" t="s">
         <v>24</v>
       </c>
       <c r="S91">
-        <v>0</v>
+        <v>148.94</v>
       </c>
     </row>
     <row r="92" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A92">
-        <v>219</v>
+        <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>229</v>
+        <v>49</v>
       </c>
       <c r="C92" t="s">
         <v>230</v>
       </c>
+      <c r="D92">
+        <v>2190</v>
+      </c>
       <c r="E92" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="F92" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="H92">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="I92" t="b">
         <v>0</v>
       </c>
       <c r="J92" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="K92">
         <v>1</v>
       </c>
       <c r="L92" t="s">
         <v>24</v>
       </c>
       <c r="M92" t="s">
         <v>24</v>
       </c>
-      <c r="N92">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="N92" t="s">
+        <v>24</v>
+      </c>
+      <c r="O92">
+        <v>145.54</v>
       </c>
       <c r="P92" t="s">
         <v>24</v>
       </c>
       <c r="Q92" t="s">
         <v>24</v>
       </c>
       <c r="R92" t="s">
         <v>24</v>
       </c>
       <c r="S92">
-        <v>0</v>
+        <v>145.54</v>
       </c>
     </row>
     <row r="93" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A93">
-        <v>221</v>
+        <v>92</v>
       </c>
       <c r="B93" t="s">
+        <v>119</v>
+      </c>
+      <c r="C93" t="s">
         <v>231</v>
       </c>
-      <c r="C93" t="s">
+      <c r="E93" t="s">
         <v>232</v>
       </c>
-      <c r="D93">
-[...4 lines deleted...]
-      </c>
       <c r="F93" t="s">
-        <v>234</v>
+        <v>22</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="H93">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="I93" t="b">
         <v>0</v>
       </c>
       <c r="J93" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="K93">
         <v>1</v>
       </c>
       <c r="L93" t="s">
         <v>24</v>
       </c>
       <c r="M93" t="s">
         <v>24</v>
       </c>
-      <c r="N93">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="N93" t="s">
+        <v>24</v>
+      </c>
+      <c r="O93">
+        <v>143.7</v>
       </c>
       <c r="P93" t="s">
         <v>24</v>
       </c>
       <c r="Q93" t="s">
         <v>24</v>
       </c>
       <c r="R93" t="s">
         <v>24</v>
       </c>
       <c r="S93">
-        <v>0</v>
+        <v>143.7</v>
       </c>
     </row>
     <row r="94" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A94">
+        <v>93</v>
+      </c>
+      <c r="B94" t="s">
+        <v>233</v>
+      </c>
+      <c r="C94" t="s">
+        <v>234</v>
+      </c>
+      <c r="D94">
+        <v>1690</v>
+      </c>
+      <c r="E94" t="s">
+        <v>27</v>
+      </c>
+      <c r="F94" t="s">
+        <v>22</v>
+      </c>
+      <c r="G94" t="s">
+        <v>23</v>
+      </c>
+      <c r="H94">
+        <v>22</v>
+      </c>
+      <c r="I94" t="b">
+        <v>0</v>
+      </c>
+      <c r="J94" t="s">
+        <v>127</v>
+      </c>
+      <c r="K94">
+        <v>1</v>
+      </c>
+      <c r="L94">
+        <v>137.49</v>
+      </c>
+      <c r="M94" t="s">
+        <v>24</v>
+      </c>
+      <c r="N94" t="s">
+        <v>24</v>
+      </c>
+      <c r="O94" t="s">
+        <v>24</v>
+      </c>
+      <c r="P94" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>24</v>
+      </c>
+      <c r="R94" t="s">
+        <v>24</v>
+      </c>
+      <c r="S94">
+        <v>137.49</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>94</v>
+      </c>
+      <c r="B95" t="s">
+        <v>40</v>
+      </c>
+      <c r="C95" t="s">
+        <v>235</v>
+      </c>
+      <c r="E95" t="s">
+        <v>236</v>
+      </c>
+      <c r="F95" t="s">
+        <v>22</v>
+      </c>
+      <c r="G95" t="s">
+        <v>23</v>
+      </c>
+      <c r="H95">
+        <v>23</v>
+      </c>
+      <c r="I95" t="b">
+        <v>0</v>
+      </c>
+      <c r="J95" t="s">
+        <v>123</v>
+      </c>
+      <c r="K95">
+        <v>1</v>
+      </c>
+      <c r="L95" t="s">
+        <v>24</v>
+      </c>
+      <c r="M95" t="s">
+        <v>24</v>
+      </c>
+      <c r="N95" t="s">
+        <v>24</v>
+      </c>
+      <c r="O95">
+        <v>137.07</v>
+      </c>
+      <c r="P95" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>24</v>
+      </c>
+      <c r="R95" t="s">
+        <v>24</v>
+      </c>
+      <c r="S95">
+        <v>137.07</v>
+      </c>
+    </row>
+    <row r="96" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>95</v>
+      </c>
+      <c r="B96" t="s">
+        <v>237</v>
+      </c>
+      <c r="C96" t="s">
+        <v>238</v>
+      </c>
+      <c r="D96">
+        <v>38</v>
+      </c>
+      <c r="E96" t="s">
+        <v>239</v>
+      </c>
+      <c r="F96" t="s">
+        <v>22</v>
+      </c>
+      <c r="G96" t="s">
+        <v>23</v>
+      </c>
+      <c r="H96">
+        <v>24</v>
+      </c>
+      <c r="I96" t="b">
+        <v>0</v>
+      </c>
+      <c r="J96" t="s">
+        <v>127</v>
+      </c>
+      <c r="K96">
+        <v>1</v>
+      </c>
+      <c r="L96" t="s">
+        <v>24</v>
+      </c>
+      <c r="M96" t="s">
+        <v>24</v>
+      </c>
+      <c r="N96" t="s">
+        <v>24</v>
+      </c>
+      <c r="O96" t="s">
+        <v>24</v>
+      </c>
+      <c r="P96" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q96">
+        <v>136.34</v>
+      </c>
+      <c r="R96" t="s">
+        <v>24</v>
+      </c>
+      <c r="S96">
+        <v>136.34</v>
+      </c>
+    </row>
+    <row r="97" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>96</v>
+      </c>
+      <c r="B97" t="s">
+        <v>63</v>
+      </c>
+      <c r="C97" t="s">
+        <v>240</v>
+      </c>
+      <c r="E97" t="s">
+        <v>229</v>
+      </c>
+      <c r="F97" t="s">
+        <v>22</v>
+      </c>
+      <c r="G97" t="s">
+        <v>23</v>
+      </c>
+      <c r="H97">
+        <v>25</v>
+      </c>
+      <c r="I97" t="b">
+        <v>0</v>
+      </c>
+      <c r="J97" t="s">
+        <v>123</v>
+      </c>
+      <c r="K97">
+        <v>1</v>
+      </c>
+      <c r="L97" t="s">
+        <v>24</v>
+      </c>
+      <c r="M97" t="s">
+        <v>24</v>
+      </c>
+      <c r="N97" t="s">
+        <v>24</v>
+      </c>
+      <c r="O97">
+        <v>134.43</v>
+      </c>
+      <c r="P97" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>24</v>
+      </c>
+      <c r="R97" t="s">
+        <v>24</v>
+      </c>
+      <c r="S97">
+        <v>134.43</v>
+      </c>
+    </row>
+    <row r="98" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>97</v>
+      </c>
+      <c r="B98" t="s">
+        <v>241</v>
+      </c>
+      <c r="C98" t="s">
+        <v>242</v>
+      </c>
+      <c r="E98" t="s">
+        <v>243</v>
+      </c>
+      <c r="F98" t="s">
+        <v>33</v>
+      </c>
+      <c r="G98" t="s">
+        <v>23</v>
+      </c>
+      <c r="H98">
+        <v>15</v>
+      </c>
+      <c r="I98" t="b">
+        <v>0</v>
+      </c>
+      <c r="J98" t="s">
+        <v>123</v>
+      </c>
+      <c r="K98">
+        <v>1</v>
+      </c>
+      <c r="L98" t="s">
+        <v>24</v>
+      </c>
+      <c r="M98" t="s">
+        <v>24</v>
+      </c>
+      <c r="N98" t="s">
+        <v>24</v>
+      </c>
+      <c r="O98">
+        <v>133.9</v>
+      </c>
+      <c r="P98" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>24</v>
+      </c>
+      <c r="R98" t="s">
+        <v>24</v>
+      </c>
+      <c r="S98">
+        <v>133.9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99" t="s">
+        <v>244</v>
+      </c>
+      <c r="C99" t="s">
+        <v>221</v>
+      </c>
+      <c r="E99" t="s">
+        <v>147</v>
+      </c>
+      <c r="F99" t="s">
+        <v>22</v>
+      </c>
+      <c r="G99" t="s">
+        <v>23</v>
+      </c>
+      <c r="H99">
+        <v>26</v>
+      </c>
+      <c r="I99" t="b">
+        <v>0</v>
+      </c>
+      <c r="J99" t="s">
+        <v>123</v>
+      </c>
+      <c r="K99">
+        <v>1</v>
+      </c>
+      <c r="L99" t="s">
+        <v>24</v>
+      </c>
+      <c r="M99" t="s">
+        <v>24</v>
+      </c>
+      <c r="N99">
+        <v>133.83</v>
+      </c>
+      <c r="O99" t="s">
+        <v>24</v>
+      </c>
+      <c r="P99" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>24</v>
+      </c>
+      <c r="R99" t="s">
+        <v>24</v>
+      </c>
+      <c r="S99">
+        <v>133.83</v>
+      </c>
+    </row>
+    <row r="100" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>99</v>
+      </c>
+      <c r="B100" t="s">
+        <v>149</v>
+      </c>
+      <c r="C100" t="s">
+        <v>245</v>
+      </c>
+      <c r="E100" t="s">
+        <v>246</v>
+      </c>
+      <c r="F100" t="s">
+        <v>22</v>
+      </c>
+      <c r="G100" t="s">
+        <v>23</v>
+      </c>
+      <c r="H100">
+        <v>27</v>
+      </c>
+      <c r="I100" t="b">
+        <v>0</v>
+      </c>
+      <c r="J100" t="s">
+        <v>123</v>
+      </c>
+      <c r="K100">
+        <v>1</v>
+      </c>
+      <c r="L100" t="s">
+        <v>24</v>
+      </c>
+      <c r="M100" t="s">
+        <v>24</v>
+      </c>
+      <c r="N100" t="s">
+        <v>24</v>
+      </c>
+      <c r="O100">
+        <v>132.74</v>
+      </c>
+      <c r="P100" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>24</v>
+      </c>
+      <c r="R100" t="s">
+        <v>24</v>
+      </c>
+      <c r="S100">
+        <v>132.74</v>
+      </c>
+    </row>
+    <row r="101" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A101">
+        <v>100</v>
+      </c>
+      <c r="B101" t="s">
+        <v>176</v>
+      </c>
+      <c r="C101" t="s">
+        <v>247</v>
+      </c>
+      <c r="D101">
+        <v>472</v>
+      </c>
+      <c r="E101" t="s">
+        <v>32</v>
+      </c>
+      <c r="F101" t="s">
+        <v>33</v>
+      </c>
+      <c r="G101" t="s">
+        <v>23</v>
+      </c>
+      <c r="H101">
+        <v>16</v>
+      </c>
+      <c r="I101" t="b">
+        <v>0</v>
+      </c>
+      <c r="J101" t="s">
+        <v>127</v>
+      </c>
+      <c r="K101">
+        <v>1</v>
+      </c>
+      <c r="L101" t="s">
+        <v>24</v>
+      </c>
+      <c r="M101" t="s">
+        <v>24</v>
+      </c>
+      <c r="N101" t="s">
+        <v>24</v>
+      </c>
+      <c r="O101" t="s">
+        <v>24</v>
+      </c>
+      <c r="P101" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>24</v>
+      </c>
+      <c r="R101">
+        <v>132.47</v>
+      </c>
+      <c r="S101">
+        <v>132.47</v>
+      </c>
+    </row>
+    <row r="102" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A102">
+        <v>101</v>
+      </c>
+      <c r="B102" t="s">
+        <v>248</v>
+      </c>
+      <c r="C102" t="s">
+        <v>249</v>
+      </c>
+      <c r="E102" t="s">
+        <v>250</v>
+      </c>
+      <c r="F102" t="s">
+        <v>22</v>
+      </c>
+      <c r="G102" t="s">
+        <v>53</v>
+      </c>
+      <c r="H102">
+        <v>10</v>
+      </c>
+      <c r="I102" t="b">
+        <v>0</v>
+      </c>
+      <c r="J102" t="s">
+        <v>123</v>
+      </c>
+      <c r="K102">
+        <v>1</v>
+      </c>
+      <c r="L102" t="s">
+        <v>24</v>
+      </c>
+      <c r="M102" t="s">
+        <v>24</v>
+      </c>
+      <c r="N102" t="s">
+        <v>24</v>
+      </c>
+      <c r="O102" t="s">
+        <v>24</v>
+      </c>
+      <c r="P102" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>24</v>
+      </c>
+      <c r="R102">
+        <v>130.6</v>
+      </c>
+      <c r="S102">
+        <v>130.6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A103">
+        <v>102</v>
+      </c>
+      <c r="B103" t="s">
+        <v>168</v>
+      </c>
+      <c r="C103" t="s">
+        <v>251</v>
+      </c>
+      <c r="D103">
+        <v>369</v>
+      </c>
+      <c r="E103" t="s">
+        <v>56</v>
+      </c>
+      <c r="F103" t="s">
+        <v>22</v>
+      </c>
+      <c r="G103" t="s">
+        <v>23</v>
+      </c>
+      <c r="H103">
+        <v>28</v>
+      </c>
+      <c r="I103" t="b">
+        <v>0</v>
+      </c>
+      <c r="J103" t="s">
+        <v>127</v>
+      </c>
+      <c r="K103">
+        <v>1</v>
+      </c>
+      <c r="L103" t="s">
+        <v>24</v>
+      </c>
+      <c r="M103" t="s">
+        <v>24</v>
+      </c>
+      <c r="N103" t="s">
+        <v>24</v>
+      </c>
+      <c r="O103">
+        <v>130.59</v>
+      </c>
+      <c r="P103" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>24</v>
+      </c>
+      <c r="R103" t="s">
+        <v>24</v>
+      </c>
+      <c r="S103">
+        <v>130.59</v>
+      </c>
+    </row>
+    <row r="104" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A104">
+        <v>103</v>
+      </c>
+      <c r="B104" t="s">
+        <v>115</v>
+      </c>
+      <c r="C104" t="s">
+        <v>252</v>
+      </c>
+      <c r="E104" t="s">
+        <v>253</v>
+      </c>
+      <c r="F104" t="s">
+        <v>39</v>
+      </c>
+      <c r="G104" t="s">
+        <v>23</v>
+      </c>
+      <c r="H104">
+        <v>19</v>
+      </c>
+      <c r="I104" t="b">
+        <v>0</v>
+      </c>
+      <c r="J104" t="s">
+        <v>123</v>
+      </c>
+      <c r="K104">
+        <v>1</v>
+      </c>
+      <c r="L104" t="s">
+        <v>24</v>
+      </c>
+      <c r="M104" t="s">
+        <v>24</v>
+      </c>
+      <c r="N104" t="s">
+        <v>24</v>
+      </c>
+      <c r="O104">
+        <v>130.14</v>
+      </c>
+      <c r="P104" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>24</v>
+      </c>
+      <c r="R104" t="s">
+        <v>24</v>
+      </c>
+      <c r="S104">
+        <v>130.14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A105">
+        <v>104</v>
+      </c>
+      <c r="B105" t="s">
+        <v>254</v>
+      </c>
+      <c r="C105" t="s">
+        <v>255</v>
+      </c>
+      <c r="D105">
+        <v>2509</v>
+      </c>
+      <c r="E105" t="s">
+        <v>126</v>
+      </c>
+      <c r="F105" t="s">
+        <v>22</v>
+      </c>
+      <c r="G105" t="s">
+        <v>23</v>
+      </c>
+      <c r="H105">
+        <v>29</v>
+      </c>
+      <c r="I105" t="b">
+        <v>0</v>
+      </c>
+      <c r="J105" t="s">
+        <v>127</v>
+      </c>
+      <c r="K105">
+        <v>1</v>
+      </c>
+      <c r="L105">
+        <v>129.66</v>
+      </c>
+      <c r="M105" t="s">
+        <v>24</v>
+      </c>
+      <c r="N105" t="s">
+        <v>24</v>
+      </c>
+      <c r="O105" t="s">
+        <v>24</v>
+      </c>
+      <c r="P105" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>24</v>
+      </c>
+      <c r="R105" t="s">
+        <v>24</v>
+      </c>
+      <c r="S105">
+        <v>129.66</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A106">
+        <v>105</v>
+      </c>
+      <c r="B106" t="s">
+        <v>29</v>
+      </c>
+      <c r="C106" t="s">
+        <v>256</v>
+      </c>
+      <c r="D106">
+        <v>192</v>
+      </c>
+      <c r="E106" t="s">
+        <v>65</v>
+      </c>
+      <c r="F106" t="s">
+        <v>22</v>
+      </c>
+      <c r="G106" t="s">
+        <v>23</v>
+      </c>
+      <c r="H106">
+        <v>30</v>
+      </c>
+      <c r="I106" t="b">
+        <v>0</v>
+      </c>
+      <c r="J106" t="s">
+        <v>127</v>
+      </c>
+      <c r="K106">
+        <v>1</v>
+      </c>
+      <c r="L106" t="s">
+        <v>24</v>
+      </c>
+      <c r="M106" t="s">
+        <v>24</v>
+      </c>
+      <c r="N106" t="s">
+        <v>24</v>
+      </c>
+      <c r="O106">
+        <v>128.83</v>
+      </c>
+      <c r="P106" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>24</v>
+      </c>
+      <c r="R106" t="s">
+        <v>24</v>
+      </c>
+      <c r="S106">
+        <v>128.83</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A107">
+        <v>106</v>
+      </c>
+      <c r="B107" t="s">
+        <v>119</v>
+      </c>
+      <c r="C107" t="s">
+        <v>257</v>
+      </c>
+      <c r="D107">
+        <v>2109</v>
+      </c>
+      <c r="E107" t="s">
+        <v>258</v>
+      </c>
+      <c r="F107" t="s">
+        <v>33</v>
+      </c>
+      <c r="G107" t="s">
+        <v>23</v>
+      </c>
+      <c r="H107">
+        <v>17</v>
+      </c>
+      <c r="I107" t="b">
+        <v>0</v>
+      </c>
+      <c r="J107" t="s">
+        <v>127</v>
+      </c>
+      <c r="K107">
+        <v>1</v>
+      </c>
+      <c r="L107" t="s">
+        <v>24</v>
+      </c>
+      <c r="M107" t="s">
+        <v>24</v>
+      </c>
+      <c r="N107" t="s">
+        <v>24</v>
+      </c>
+      <c r="O107">
+        <v>128.4</v>
+      </c>
+      <c r="P107" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>24</v>
+      </c>
+      <c r="R107" t="s">
+        <v>24</v>
+      </c>
+      <c r="S107">
+        <v>128.4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A108">
+        <v>107</v>
+      </c>
+      <c r="B108" t="s">
+        <v>259</v>
+      </c>
+      <c r="C108" t="s">
+        <v>260</v>
+      </c>
+      <c r="E108" t="s">
+        <v>261</v>
+      </c>
+      <c r="F108" t="s">
+        <v>39</v>
+      </c>
+      <c r="G108" t="s">
+        <v>23</v>
+      </c>
+      <c r="H108">
+        <v>20</v>
+      </c>
+      <c r="I108" t="b">
+        <v>0</v>
+      </c>
+      <c r="J108" t="s">
+        <v>123</v>
+      </c>
+      <c r="K108">
+        <v>1</v>
+      </c>
+      <c r="L108" t="s">
+        <v>24</v>
+      </c>
+      <c r="M108" t="s">
+        <v>24</v>
+      </c>
+      <c r="N108" t="s">
+        <v>24</v>
+      </c>
+      <c r="O108">
+        <v>127.76</v>
+      </c>
+      <c r="P108" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>24</v>
+      </c>
+      <c r="R108" t="s">
+        <v>24</v>
+      </c>
+      <c r="S108">
+        <v>127.76</v>
+      </c>
+    </row>
+    <row r="109" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A109">
+        <v>108</v>
+      </c>
+      <c r="B109" t="s">
+        <v>262</v>
+      </c>
+      <c r="C109" t="s">
+        <v>263</v>
+      </c>
+      <c r="D109">
+        <v>630</v>
+      </c>
+      <c r="E109" t="s">
+        <v>27</v>
+      </c>
+      <c r="F109" t="s">
+        <v>33</v>
+      </c>
+      <c r="G109" t="s">
+        <v>23</v>
+      </c>
+      <c r="H109">
+        <v>18</v>
+      </c>
+      <c r="I109" t="b">
+        <v>0</v>
+      </c>
+      <c r="J109" t="s">
+        <v>127</v>
+      </c>
+      <c r="K109">
+        <v>1</v>
+      </c>
+      <c r="L109" t="s">
+        <v>24</v>
+      </c>
+      <c r="M109" t="s">
+        <v>24</v>
+      </c>
+      <c r="N109" t="s">
+        <v>24</v>
+      </c>
+      <c r="O109" t="s">
+        <v>24</v>
+      </c>
+      <c r="P109" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q109">
+        <v>127.47</v>
+      </c>
+      <c r="R109" t="s">
+        <v>24</v>
+      </c>
+      <c r="S109">
+        <v>127.47</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A110">
+        <v>109</v>
+      </c>
+      <c r="B110" t="s">
+        <v>264</v>
+      </c>
+      <c r="C110" t="s">
+        <v>265</v>
+      </c>
+      <c r="E110" t="s">
+        <v>266</v>
+      </c>
+      <c r="F110" t="s">
+        <v>39</v>
+      </c>
+      <c r="G110" t="s">
+        <v>23</v>
+      </c>
+      <c r="H110">
+        <v>21</v>
+      </c>
+      <c r="I110" t="b">
+        <v>0</v>
+      </c>
+      <c r="J110" t="s">
+        <v>123</v>
+      </c>
+      <c r="K110">
+        <v>1</v>
+      </c>
+      <c r="L110" t="s">
+        <v>24</v>
+      </c>
+      <c r="M110" t="s">
+        <v>24</v>
+      </c>
+      <c r="N110" t="s">
+        <v>24</v>
+      </c>
+      <c r="O110">
+        <v>126.91</v>
+      </c>
+      <c r="P110" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>24</v>
+      </c>
+      <c r="R110" t="s">
+        <v>24</v>
+      </c>
+      <c r="S110">
+        <v>126.91</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A111">
+        <v>110</v>
+      </c>
+      <c r="B111" t="s">
+        <v>267</v>
+      </c>
+      <c r="C111" t="s">
+        <v>268</v>
+      </c>
+      <c r="E111" t="s">
+        <v>236</v>
+      </c>
+      <c r="F111" t="s">
+        <v>22</v>
+      </c>
+      <c r="G111" t="s">
+        <v>53</v>
+      </c>
+      <c r="H111">
+        <v>11</v>
+      </c>
+      <c r="I111" t="b">
+        <v>0</v>
+      </c>
+      <c r="J111" t="s">
+        <v>123</v>
+      </c>
+      <c r="K111">
+        <v>1</v>
+      </c>
+      <c r="L111" t="s">
+        <v>24</v>
+      </c>
+      <c r="M111" t="s">
+        <v>24</v>
+      </c>
+      <c r="N111" t="s">
+        <v>24</v>
+      </c>
+      <c r="O111">
+        <v>126.49</v>
+      </c>
+      <c r="P111" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>24</v>
+      </c>
+      <c r="R111" t="s">
+        <v>24</v>
+      </c>
+      <c r="S111">
+        <v>126.49</v>
+      </c>
+    </row>
+    <row r="112" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A112">
+        <v>111</v>
+      </c>
+      <c r="B112" t="s">
+        <v>269</v>
+      </c>
+      <c r="C112" t="s">
+        <v>270</v>
+      </c>
+      <c r="E112" t="s">
+        <v>271</v>
+      </c>
+      <c r="F112" t="s">
+        <v>22</v>
+      </c>
+      <c r="G112" t="s">
+        <v>23</v>
+      </c>
+      <c r="H112">
+        <v>31</v>
+      </c>
+      <c r="I112" t="b">
+        <v>0</v>
+      </c>
+      <c r="J112" t="s">
+        <v>123</v>
+      </c>
+      <c r="K112">
+        <v>1</v>
+      </c>
+      <c r="L112" t="s">
+        <v>24</v>
+      </c>
+      <c r="M112" t="s">
+        <v>24</v>
+      </c>
+      <c r="N112" t="s">
+        <v>24</v>
+      </c>
+      <c r="O112" t="s">
+        <v>24</v>
+      </c>
+      <c r="P112" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q112">
+        <v>126.17</v>
+      </c>
+      <c r="R112" t="s">
+        <v>24</v>
+      </c>
+      <c r="S112">
+        <v>126.17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A113">
+        <v>112</v>
+      </c>
+      <c r="B113" t="s">
+        <v>149</v>
+      </c>
+      <c r="C113" t="s">
+        <v>272</v>
+      </c>
+      <c r="E113" t="s">
+        <v>24</v>
+      </c>
+      <c r="F113" t="s">
+        <v>22</v>
+      </c>
+      <c r="G113" t="s">
+        <v>23</v>
+      </c>
+      <c r="H113">
+        <v>32</v>
+      </c>
+      <c r="I113" t="b">
+        <v>0</v>
+      </c>
+      <c r="J113" t="s">
+        <v>123</v>
+      </c>
+      <c r="K113">
+        <v>1</v>
+      </c>
+      <c r="L113">
+        <v>125.3</v>
+      </c>
+      <c r="M113" t="s">
+        <v>24</v>
+      </c>
+      <c r="N113" t="s">
+        <v>24</v>
+      </c>
+      <c r="O113" t="s">
+        <v>24</v>
+      </c>
+      <c r="P113" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>24</v>
+      </c>
+      <c r="R113" t="s">
+        <v>24</v>
+      </c>
+      <c r="S113">
+        <v>125.3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A114">
+        <v>113</v>
+      </c>
+      <c r="B114" t="s">
+        <v>273</v>
+      </c>
+      <c r="C114" t="s">
+        <v>274</v>
+      </c>
+      <c r="E114" t="s">
+        <v>32</v>
+      </c>
+      <c r="F114" t="s">
+        <v>22</v>
+      </c>
+      <c r="G114" t="s">
+        <v>23</v>
+      </c>
+      <c r="H114">
+        <v>33</v>
+      </c>
+      <c r="I114" t="b">
+        <v>0</v>
+      </c>
+      <c r="J114" t="s">
+        <v>123</v>
+      </c>
+      <c r="K114">
+        <v>1</v>
+      </c>
+      <c r="L114" t="s">
+        <v>24</v>
+      </c>
+      <c r="M114" t="s">
+        <v>24</v>
+      </c>
+      <c r="N114" t="s">
+        <v>24</v>
+      </c>
+      <c r="O114" t="s">
+        <v>24</v>
+      </c>
+      <c r="P114" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>24</v>
+      </c>
+      <c r="R114">
+        <v>125.24</v>
+      </c>
+      <c r="S114">
+        <v>125.24</v>
+      </c>
+    </row>
+    <row r="115" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A115">
+        <v>114</v>
+      </c>
+      <c r="B115" t="s">
+        <v>275</v>
+      </c>
+      <c r="C115" t="s">
+        <v>263</v>
+      </c>
+      <c r="D115">
+        <v>1633</v>
+      </c>
+      <c r="E115" t="s">
+        <v>104</v>
+      </c>
+      <c r="F115" t="s">
+        <v>33</v>
+      </c>
+      <c r="G115" t="s">
+        <v>23</v>
+      </c>
+      <c r="H115">
+        <v>19</v>
+      </c>
+      <c r="I115" t="b">
+        <v>0</v>
+      </c>
+      <c r="J115" t="s">
+        <v>127</v>
+      </c>
+      <c r="K115">
+        <v>1</v>
+      </c>
+      <c r="L115" t="s">
+        <v>24</v>
+      </c>
+      <c r="M115" t="s">
+        <v>24</v>
+      </c>
+      <c r="N115">
+        <v>125.04</v>
+      </c>
+      <c r="O115" t="s">
+        <v>24</v>
+      </c>
+      <c r="P115" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>24</v>
+      </c>
+      <c r="R115" t="s">
+        <v>24</v>
+      </c>
+      <c r="S115">
+        <v>125.04</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A116">
+        <v>115</v>
+      </c>
+      <c r="B116" t="s">
+        <v>276</v>
+      </c>
+      <c r="C116" t="s">
+        <v>277</v>
+      </c>
+      <c r="E116" t="s">
+        <v>278</v>
+      </c>
+      <c r="F116" t="s">
+        <v>39</v>
+      </c>
+      <c r="G116" t="s">
+        <v>53</v>
+      </c>
+      <c r="H116">
+        <v>6</v>
+      </c>
+      <c r="I116" t="b">
+        <v>0</v>
+      </c>
+      <c r="J116" t="s">
+        <v>123</v>
+      </c>
+      <c r="K116">
+        <v>1</v>
+      </c>
+      <c r="L116" t="s">
+        <v>24</v>
+      </c>
+      <c r="M116" t="s">
+        <v>24</v>
+      </c>
+      <c r="N116" t="s">
+        <v>24</v>
+      </c>
+      <c r="O116">
+        <v>124.64</v>
+      </c>
+      <c r="P116" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>24</v>
+      </c>
+      <c r="R116" t="s">
+        <v>24</v>
+      </c>
+      <c r="S116">
+        <v>124.64</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A117">
+        <v>116</v>
+      </c>
+      <c r="B117" t="s">
+        <v>279</v>
+      </c>
+      <c r="C117" t="s">
+        <v>280</v>
+      </c>
+      <c r="E117" t="s">
+        <v>156</v>
+      </c>
+      <c r="F117" t="s">
+        <v>22</v>
+      </c>
+      <c r="G117" t="s">
+        <v>23</v>
+      </c>
+      <c r="H117">
+        <v>34</v>
+      </c>
+      <c r="I117" t="b">
+        <v>0</v>
+      </c>
+      <c r="J117" t="s">
+        <v>123</v>
+      </c>
+      <c r="K117">
+        <v>1</v>
+      </c>
+      <c r="L117" t="s">
+        <v>24</v>
+      </c>
+      <c r="M117" t="s">
+        <v>24</v>
+      </c>
+      <c r="N117" t="s">
+        <v>24</v>
+      </c>
+      <c r="O117">
+        <v>124.23</v>
+      </c>
+      <c r="P117" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>24</v>
+      </c>
+      <c r="R117" t="s">
+        <v>24</v>
+      </c>
+      <c r="S117">
+        <v>124.23</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A118">
+        <v>117</v>
+      </c>
+      <c r="B118" t="s">
+        <v>281</v>
+      </c>
+      <c r="C118" t="s">
+        <v>282</v>
+      </c>
+      <c r="E118" t="s">
+        <v>283</v>
+      </c>
+      <c r="F118" t="s">
+        <v>122</v>
+      </c>
+      <c r="G118" t="s">
+        <v>53</v>
+      </c>
+      <c r="H118">
+        <v>2</v>
+      </c>
+      <c r="I118" t="b">
+        <v>0</v>
+      </c>
+      <c r="J118" t="s">
+        <v>123</v>
+      </c>
+      <c r="K118">
+        <v>1</v>
+      </c>
+      <c r="L118" t="s">
+        <v>24</v>
+      </c>
+      <c r="M118" t="s">
+        <v>24</v>
+      </c>
+      <c r="N118" t="s">
+        <v>24</v>
+      </c>
+      <c r="O118">
+        <v>124.18</v>
+      </c>
+      <c r="P118" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>24</v>
+      </c>
+      <c r="R118" t="s">
+        <v>24</v>
+      </c>
+      <c r="S118">
+        <v>124.18</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A119">
+        <v>118</v>
+      </c>
+      <c r="B119" t="s">
+        <v>29</v>
+      </c>
+      <c r="C119" t="s">
+        <v>284</v>
+      </c>
+      <c r="D119">
+        <v>1468</v>
+      </c>
+      <c r="E119" t="s">
+        <v>27</v>
+      </c>
+      <c r="F119" t="s">
+        <v>33</v>
+      </c>
+      <c r="G119" t="s">
+        <v>23</v>
+      </c>
+      <c r="H119">
+        <v>20</v>
+      </c>
+      <c r="I119" t="b">
+        <v>0</v>
+      </c>
+      <c r="J119" t="s">
+        <v>123</v>
+      </c>
+      <c r="K119">
+        <v>1</v>
+      </c>
+      <c r="L119" t="s">
+        <v>24</v>
+      </c>
+      <c r="M119" t="s">
+        <v>24</v>
+      </c>
+      <c r="N119" t="s">
+        <v>24</v>
+      </c>
+      <c r="O119" t="s">
+        <v>24</v>
+      </c>
+      <c r="P119" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>24</v>
+      </c>
+      <c r="R119">
+        <v>123.94</v>
+      </c>
+      <c r="S119">
+        <v>123.94</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A120">
+        <v>119</v>
+      </c>
+      <c r="B120" t="s">
+        <v>144</v>
+      </c>
+      <c r="C120" t="s">
+        <v>285</v>
+      </c>
+      <c r="E120" t="s">
+        <v>286</v>
+      </c>
+      <c r="F120" t="s">
+        <v>33</v>
+      </c>
+      <c r="G120" t="s">
+        <v>23</v>
+      </c>
+      <c r="H120">
+        <v>21</v>
+      </c>
+      <c r="I120" t="b">
+        <v>0</v>
+      </c>
+      <c r="J120" t="s">
+        <v>123</v>
+      </c>
+      <c r="K120">
+        <v>1</v>
+      </c>
+      <c r="L120" t="s">
+        <v>24</v>
+      </c>
+      <c r="M120" t="s">
+        <v>24</v>
+      </c>
+      <c r="N120" t="s">
+        <v>24</v>
+      </c>
+      <c r="O120" t="s">
+        <v>24</v>
+      </c>
+      <c r="P120">
+        <v>123.71</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>24</v>
+      </c>
+      <c r="R120" t="s">
+        <v>24</v>
+      </c>
+      <c r="S120">
+        <v>123.71</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A121">
+        <v>120</v>
+      </c>
+      <c r="B121" t="s">
+        <v>40</v>
+      </c>
+      <c r="C121" t="s">
+        <v>287</v>
+      </c>
+      <c r="E121" t="s">
+        <v>288</v>
+      </c>
+      <c r="F121" t="s">
+        <v>33</v>
+      </c>
+      <c r="G121" t="s">
+        <v>23</v>
+      </c>
+      <c r="H121">
+        <v>22</v>
+      </c>
+      <c r="I121" t="b">
+        <v>0</v>
+      </c>
+      <c r="J121" t="s">
+        <v>123</v>
+      </c>
+      <c r="K121">
+        <v>1</v>
+      </c>
+      <c r="L121" t="s">
+        <v>24</v>
+      </c>
+      <c r="M121">
+        <v>123.08</v>
+      </c>
+      <c r="N121" t="s">
+        <v>24</v>
+      </c>
+      <c r="O121" t="s">
+        <v>24</v>
+      </c>
+      <c r="P121" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>24</v>
+      </c>
+      <c r="R121" t="s">
+        <v>24</v>
+      </c>
+      <c r="S121">
+        <v>123.08</v>
+      </c>
+    </row>
+    <row r="122" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A122">
+        <v>121</v>
+      </c>
+      <c r="B122" t="s">
+        <v>205</v>
+      </c>
+      <c r="C122" t="s">
+        <v>289</v>
+      </c>
+      <c r="E122" t="s">
+        <v>56</v>
+      </c>
+      <c r="F122" t="s">
+        <v>33</v>
+      </c>
+      <c r="G122" t="s">
+        <v>23</v>
+      </c>
+      <c r="H122">
+        <v>23</v>
+      </c>
+      <c r="I122" t="b">
+        <v>0</v>
+      </c>
+      <c r="J122" t="s">
+        <v>123</v>
+      </c>
+      <c r="K122">
+        <v>1</v>
+      </c>
+      <c r="L122" t="s">
+        <v>24</v>
+      </c>
+      <c r="M122">
+        <v>122.1</v>
+      </c>
+      <c r="N122" t="s">
+        <v>24</v>
+      </c>
+      <c r="O122" t="s">
+        <v>24</v>
+      </c>
+      <c r="P122" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>24</v>
+      </c>
+      <c r="R122" t="s">
+        <v>24</v>
+      </c>
+      <c r="S122">
+        <v>122.1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A123">
+        <v>122</v>
+      </c>
+      <c r="B123" t="s">
+        <v>290</v>
+      </c>
+      <c r="C123" t="s">
+        <v>291</v>
+      </c>
+      <c r="E123" t="s">
+        <v>167</v>
+      </c>
+      <c r="F123" t="s">
+        <v>33</v>
+      </c>
+      <c r="G123" t="s">
+        <v>23</v>
+      </c>
+      <c r="H123">
+        <v>24</v>
+      </c>
+      <c r="I123" t="b">
+        <v>0</v>
+      </c>
+      <c r="J123" t="s">
+        <v>123</v>
+      </c>
+      <c r="K123">
+        <v>1</v>
+      </c>
+      <c r="L123" t="s">
+        <v>24</v>
+      </c>
+      <c r="M123" t="s">
+        <v>24</v>
+      </c>
+      <c r="N123" t="s">
+        <v>24</v>
+      </c>
+      <c r="O123" t="s">
+        <v>24</v>
+      </c>
+      <c r="P123">
+        <v>121.74</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>24</v>
+      </c>
+      <c r="R123" t="s">
+        <v>24</v>
+      </c>
+      <c r="S123">
+        <v>121.74</v>
+      </c>
+    </row>
+    <row r="124" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A124">
+        <v>123</v>
+      </c>
+      <c r="B124" t="s">
+        <v>292</v>
+      </c>
+      <c r="C124" t="s">
+        <v>293</v>
+      </c>
+      <c r="E124" t="s">
+        <v>266</v>
+      </c>
+      <c r="F124" t="s">
+        <v>33</v>
+      </c>
+      <c r="G124" t="s">
+        <v>23</v>
+      </c>
+      <c r="H124">
+        <v>25</v>
+      </c>
+      <c r="I124" t="b">
+        <v>0</v>
+      </c>
+      <c r="J124" t="s">
+        <v>123</v>
+      </c>
+      <c r="K124">
+        <v>1</v>
+      </c>
+      <c r="L124" t="s">
+        <v>24</v>
+      </c>
+      <c r="M124" t="s">
+        <v>24</v>
+      </c>
+      <c r="N124" t="s">
+        <v>24</v>
+      </c>
+      <c r="O124">
+        <v>121.19</v>
+      </c>
+      <c r="P124" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>24</v>
+      </c>
+      <c r="R124" t="s">
+        <v>24</v>
+      </c>
+      <c r="S124">
+        <v>121.19</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A125">
+        <v>124</v>
+      </c>
+      <c r="B125" t="s">
+        <v>40</v>
+      </c>
+      <c r="C125" t="s">
+        <v>294</v>
+      </c>
+      <c r="E125" t="s">
+        <v>126</v>
+      </c>
+      <c r="F125" t="s">
+        <v>22</v>
+      </c>
+      <c r="G125" t="s">
+        <v>23</v>
+      </c>
+      <c r="H125">
+        <v>35</v>
+      </c>
+      <c r="I125" t="b">
+        <v>0</v>
+      </c>
+      <c r="J125" t="s">
+        <v>123</v>
+      </c>
+      <c r="K125">
+        <v>1</v>
+      </c>
+      <c r="L125" t="s">
+        <v>24</v>
+      </c>
+      <c r="M125" t="s">
+        <v>24</v>
+      </c>
+      <c r="N125" t="s">
+        <v>24</v>
+      </c>
+      <c r="O125" t="s">
+        <v>24</v>
+      </c>
+      <c r="P125" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>24</v>
+      </c>
+      <c r="R125">
+        <v>120.78</v>
+      </c>
+      <c r="S125">
+        <v>120.78</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A126">
+        <v>125</v>
+      </c>
+      <c r="B126" t="s">
+        <v>295</v>
+      </c>
+      <c r="C126" t="s">
+        <v>252</v>
+      </c>
+      <c r="E126" t="s">
+        <v>24</v>
+      </c>
+      <c r="F126" t="s">
+        <v>122</v>
+      </c>
+      <c r="G126" t="s">
+        <v>23</v>
+      </c>
+      <c r="H126">
+        <v>4</v>
+      </c>
+      <c r="I126" t="b">
+        <v>0</v>
+      </c>
+      <c r="J126" t="s">
+        <v>123</v>
+      </c>
+      <c r="K126">
+        <v>1</v>
+      </c>
+      <c r="L126" t="s">
+        <v>24</v>
+      </c>
+      <c r="M126" t="s">
+        <v>24</v>
+      </c>
+      <c r="N126" t="s">
+        <v>24</v>
+      </c>
+      <c r="O126">
+        <v>120.05</v>
+      </c>
+      <c r="P126" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>24</v>
+      </c>
+      <c r="R126" t="s">
+        <v>24</v>
+      </c>
+      <c r="S126">
+        <v>120.05</v>
+      </c>
+    </row>
+    <row r="127" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A127">
+        <v>126</v>
+      </c>
+      <c r="B127" t="s">
+        <v>296</v>
+      </c>
+      <c r="C127" t="s">
+        <v>297</v>
+      </c>
+      <c r="E127" t="s">
+        <v>24</v>
+      </c>
+      <c r="F127" t="s">
+        <v>22</v>
+      </c>
+      <c r="G127" t="s">
+        <v>23</v>
+      </c>
+      <c r="H127">
+        <v>36</v>
+      </c>
+      <c r="I127" t="b">
+        <v>0</v>
+      </c>
+      <c r="J127" t="s">
+        <v>123</v>
+      </c>
+      <c r="K127">
+        <v>1</v>
+      </c>
+      <c r="L127" t="s">
+        <v>24</v>
+      </c>
+      <c r="M127">
+        <v>119.41</v>
+      </c>
+      <c r="N127" t="s">
+        <v>24</v>
+      </c>
+      <c r="O127" t="s">
+        <v>24</v>
+      </c>
+      <c r="P127" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>24</v>
+      </c>
+      <c r="R127" t="s">
+        <v>24</v>
+      </c>
+      <c r="S127">
+        <v>119.41</v>
+      </c>
+    </row>
+    <row r="128" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A128">
+        <v>127</v>
+      </c>
+      <c r="B128" t="s">
+        <v>298</v>
+      </c>
+      <c r="C128" t="s">
+        <v>299</v>
+      </c>
+      <c r="E128" t="s">
+        <v>300</v>
+      </c>
+      <c r="F128" t="s">
+        <v>33</v>
+      </c>
+      <c r="G128" t="s">
+        <v>23</v>
+      </c>
+      <c r="H128">
+        <v>26</v>
+      </c>
+      <c r="I128" t="b">
+        <v>0</v>
+      </c>
+      <c r="J128" t="s">
+        <v>123</v>
+      </c>
+      <c r="K128">
+        <v>1</v>
+      </c>
+      <c r="L128" t="s">
+        <v>24</v>
+      </c>
+      <c r="M128">
+        <v>118.32</v>
+      </c>
+      <c r="N128" t="s">
+        <v>24</v>
+      </c>
+      <c r="O128" t="s">
+        <v>24</v>
+      </c>
+      <c r="P128" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>24</v>
+      </c>
+      <c r="R128" t="s">
+        <v>24</v>
+      </c>
+      <c r="S128">
+        <v>118.32</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129" t="s">
+        <v>301</v>
+      </c>
+      <c r="C129" t="s">
+        <v>302</v>
+      </c>
+      <c r="D129">
+        <v>233</v>
+      </c>
+      <c r="E129" t="s">
+        <v>303</v>
+      </c>
+      <c r="F129" t="s">
+        <v>22</v>
+      </c>
+      <c r="G129" t="s">
+        <v>53</v>
+      </c>
+      <c r="H129">
+        <v>12</v>
+      </c>
+      <c r="I129" t="b">
+        <v>0</v>
+      </c>
+      <c r="J129" t="s">
+        <v>127</v>
+      </c>
+      <c r="K129">
+        <v>1</v>
+      </c>
+      <c r="L129" t="s">
+        <v>24</v>
+      </c>
+      <c r="M129" t="s">
+        <v>24</v>
+      </c>
+      <c r="N129" t="s">
+        <v>24</v>
+      </c>
+      <c r="O129" t="s">
+        <v>24</v>
+      </c>
+      <c r="P129" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>24</v>
+      </c>
+      <c r="R129">
+        <v>118.21</v>
+      </c>
+      <c r="S129">
+        <v>118.21</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A130">
+        <v>129</v>
+      </c>
+      <c r="B130" t="s">
+        <v>304</v>
+      </c>
+      <c r="C130" t="s">
+        <v>305</v>
+      </c>
+      <c r="E130" t="s">
+        <v>306</v>
+      </c>
+      <c r="F130" t="s">
+        <v>22</v>
+      </c>
+      <c r="G130" t="s">
+        <v>23</v>
+      </c>
+      <c r="H130">
+        <v>37</v>
+      </c>
+      <c r="I130" t="b">
+        <v>0</v>
+      </c>
+      <c r="J130" t="s">
+        <v>123</v>
+      </c>
+      <c r="K130">
+        <v>1</v>
+      </c>
+      <c r="L130" t="s">
+        <v>24</v>
+      </c>
+      <c r="M130" t="s">
+        <v>24</v>
+      </c>
+      <c r="N130" t="s">
+        <v>24</v>
+      </c>
+      <c r="O130">
+        <v>116.84</v>
+      </c>
+      <c r="P130" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>24</v>
+      </c>
+      <c r="R130" t="s">
+        <v>24</v>
+      </c>
+      <c r="S130">
+        <v>116.84</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131" t="s">
+        <v>304</v>
+      </c>
+      <c r="C131" t="s">
+        <v>307</v>
+      </c>
+      <c r="E131" t="s">
+        <v>308</v>
+      </c>
+      <c r="F131" t="s">
+        <v>62</v>
+      </c>
+      <c r="G131" t="s">
+        <v>23</v>
+      </c>
+      <c r="H131">
+        <v>10</v>
+      </c>
+      <c r="I131" t="b">
+        <v>0</v>
+      </c>
+      <c r="J131" t="s">
+        <v>123</v>
+      </c>
+      <c r="K131">
+        <v>1</v>
+      </c>
+      <c r="L131" t="s">
+        <v>24</v>
+      </c>
+      <c r="M131" t="s">
+        <v>24</v>
+      </c>
+      <c r="N131" t="s">
+        <v>24</v>
+      </c>
+      <c r="O131">
+        <v>115.74</v>
+      </c>
+      <c r="P131" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>24</v>
+      </c>
+      <c r="R131" t="s">
+        <v>24</v>
+      </c>
+      <c r="S131">
+        <v>115.74</v>
+      </c>
+    </row>
+    <row r="132" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A132">
+        <v>131</v>
+      </c>
+      <c r="B132" t="s">
+        <v>115</v>
+      </c>
+      <c r="C132" t="s">
+        <v>309</v>
+      </c>
+      <c r="D132">
+        <v>417</v>
+      </c>
+      <c r="E132" t="s">
+        <v>65</v>
+      </c>
+      <c r="F132" t="s">
+        <v>39</v>
+      </c>
+      <c r="G132" t="s">
+        <v>23</v>
+      </c>
+      <c r="H132">
+        <v>22</v>
+      </c>
+      <c r="I132" t="b">
+        <v>0</v>
+      </c>
+      <c r="J132" t="s">
+        <v>123</v>
+      </c>
+      <c r="K132">
+        <v>1</v>
+      </c>
+      <c r="L132" t="s">
+        <v>24</v>
+      </c>
+      <c r="M132" t="s">
+        <v>24</v>
+      </c>
+      <c r="N132" t="s">
+        <v>24</v>
+      </c>
+      <c r="O132">
+        <v>115.56</v>
+      </c>
+      <c r="P132" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>24</v>
+      </c>
+      <c r="R132" t="s">
+        <v>24</v>
+      </c>
+      <c r="S132">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="133" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A133">
+        <v>132</v>
+      </c>
+      <c r="B133" t="s">
+        <v>63</v>
+      </c>
+      <c r="C133" t="s">
+        <v>77</v>
+      </c>
+      <c r="E133" t="s">
+        <v>32</v>
+      </c>
+      <c r="F133" t="s">
+        <v>22</v>
+      </c>
+      <c r="G133" t="s">
+        <v>23</v>
+      </c>
+      <c r="H133">
+        <v>38</v>
+      </c>
+      <c r="I133" t="b">
+        <v>0</v>
+      </c>
+      <c r="J133" t="s">
+        <v>123</v>
+      </c>
+      <c r="K133">
+        <v>1</v>
+      </c>
+      <c r="L133" t="s">
+        <v>24</v>
+      </c>
+      <c r="M133" t="s">
+        <v>24</v>
+      </c>
+      <c r="N133" t="s">
+        <v>24</v>
+      </c>
+      <c r="O133">
+        <v>114.53</v>
+      </c>
+      <c r="P133" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>24</v>
+      </c>
+      <c r="R133" t="s">
+        <v>24</v>
+      </c>
+      <c r="S133">
+        <v>114.53</v>
+      </c>
+    </row>
+    <row r="134" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A134">
+        <v>133</v>
+      </c>
+      <c r="B134" t="s">
+        <v>310</v>
+      </c>
+      <c r="C134" t="s">
+        <v>311</v>
+      </c>
+      <c r="E134" t="s">
+        <v>312</v>
+      </c>
+      <c r="F134" t="s">
+        <v>22</v>
+      </c>
+      <c r="G134" t="s">
+        <v>23</v>
+      </c>
+      <c r="H134">
+        <v>39</v>
+      </c>
+      <c r="I134" t="b">
+        <v>0</v>
+      </c>
+      <c r="J134" t="s">
+        <v>123</v>
+      </c>
+      <c r="K134">
+        <v>1</v>
+      </c>
+      <c r="L134" t="s">
+        <v>24</v>
+      </c>
+      <c r="M134" t="s">
+        <v>24</v>
+      </c>
+      <c r="N134" t="s">
+        <v>24</v>
+      </c>
+      <c r="O134" t="s">
+        <v>24</v>
+      </c>
+      <c r="P134" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>24</v>
+      </c>
+      <c r="R134">
+        <v>114.45</v>
+      </c>
+      <c r="S134">
+        <v>114.45</v>
+      </c>
+    </row>
+    <row r="135" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A135">
+        <v>134</v>
+      </c>
+      <c r="B135" t="s">
+        <v>313</v>
+      </c>
+      <c r="C135" t="s">
+        <v>314</v>
+      </c>
+      <c r="D135">
+        <v>657</v>
+      </c>
+      <c r="E135" t="s">
+        <v>24</v>
+      </c>
+      <c r="F135" t="s">
+        <v>22</v>
+      </c>
+      <c r="G135" t="s">
+        <v>23</v>
+      </c>
+      <c r="H135">
+        <v>40</v>
+      </c>
+      <c r="I135" t="b">
+        <v>0</v>
+      </c>
+      <c r="J135" t="s">
+        <v>127</v>
+      </c>
+      <c r="K135">
+        <v>1</v>
+      </c>
+      <c r="L135" t="s">
+        <v>24</v>
+      </c>
+      <c r="M135" t="s">
+        <v>24</v>
+      </c>
+      <c r="N135" t="s">
+        <v>24</v>
+      </c>
+      <c r="O135">
+        <v>113.93</v>
+      </c>
+      <c r="P135" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>24</v>
+      </c>
+      <c r="R135" t="s">
+        <v>24</v>
+      </c>
+      <c r="S135">
+        <v>113.93</v>
+      </c>
+    </row>
+    <row r="136" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A136">
+        <v>135</v>
+      </c>
+      <c r="B136" t="s">
+        <v>315</v>
+      </c>
+      <c r="C136" t="s">
+        <v>263</v>
+      </c>
+      <c r="E136" t="s">
+        <v>24</v>
+      </c>
+      <c r="F136" t="s">
+        <v>22</v>
+      </c>
+      <c r="G136" t="s">
+        <v>23</v>
+      </c>
+      <c r="H136">
+        <v>41</v>
+      </c>
+      <c r="I136" t="b">
+        <v>0</v>
+      </c>
+      <c r="J136" t="s">
+        <v>123</v>
+      </c>
+      <c r="K136">
+        <v>1</v>
+      </c>
+      <c r="L136" t="s">
+        <v>24</v>
+      </c>
+      <c r="M136" t="s">
+        <v>24</v>
+      </c>
+      <c r="N136" t="s">
+        <v>24</v>
+      </c>
+      <c r="O136">
+        <v>113.64</v>
+      </c>
+      <c r="P136" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>24</v>
+      </c>
+      <c r="R136" t="s">
+        <v>24</v>
+      </c>
+      <c r="S136">
+        <v>113.64</v>
+      </c>
+    </row>
+    <row r="137" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A137">
+        <v>136</v>
+      </c>
+      <c r="B137" t="s">
+        <v>90</v>
+      </c>
+      <c r="C137" t="s">
+        <v>316</v>
+      </c>
+      <c r="E137" t="s">
+        <v>24</v>
+      </c>
+      <c r="F137" t="s">
+        <v>33</v>
+      </c>
+      <c r="G137" t="s">
+        <v>23</v>
+      </c>
+      <c r="H137">
+        <v>27</v>
+      </c>
+      <c r="I137" t="b">
+        <v>0</v>
+      </c>
+      <c r="J137" t="s">
+        <v>123</v>
+      </c>
+      <c r="K137">
+        <v>1</v>
+      </c>
+      <c r="L137" t="s">
+        <v>24</v>
+      </c>
+      <c r="M137" t="s">
+        <v>24</v>
+      </c>
+      <c r="N137" t="s">
+        <v>24</v>
+      </c>
+      <c r="O137" t="s">
+        <v>24</v>
+      </c>
+      <c r="P137" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>24</v>
+      </c>
+      <c r="R137">
+        <v>113.55</v>
+      </c>
+      <c r="S137">
+        <v>113.55</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A138">
+        <v>137</v>
+      </c>
+      <c r="B138" t="s">
+        <v>317</v>
+      </c>
+      <c r="C138" t="s">
+        <v>318</v>
+      </c>
+      <c r="D138">
+        <v>2343</v>
+      </c>
+      <c r="E138" t="s">
+        <v>32</v>
+      </c>
+      <c r="F138" t="s">
+        <v>22</v>
+      </c>
+      <c r="G138" t="s">
+        <v>23</v>
+      </c>
+      <c r="H138">
+        <v>42</v>
+      </c>
+      <c r="I138" t="b">
+        <v>0</v>
+      </c>
+      <c r="J138" t="s">
+        <v>123</v>
+      </c>
+      <c r="K138">
+        <v>1</v>
+      </c>
+      <c r="L138">
+        <v>113.13</v>
+      </c>
+      <c r="M138" t="s">
+        <v>24</v>
+      </c>
+      <c r="N138" t="s">
+        <v>24</v>
+      </c>
+      <c r="O138" t="s">
+        <v>24</v>
+      </c>
+      <c r="P138" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>24</v>
+      </c>
+      <c r="R138" t="s">
+        <v>24</v>
+      </c>
+      <c r="S138">
+        <v>113.13</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A139">
+        <v>138</v>
+      </c>
+      <c r="B139" t="s">
+        <v>285</v>
+      </c>
+      <c r="C139" t="s">
+        <v>319</v>
+      </c>
+      <c r="E139" t="s">
+        <v>27</v>
+      </c>
+      <c r="F139" t="s">
+        <v>22</v>
+      </c>
+      <c r="G139" t="s">
+        <v>23</v>
+      </c>
+      <c r="H139">
+        <v>43</v>
+      </c>
+      <c r="I139" t="b">
+        <v>0</v>
+      </c>
+      <c r="J139" t="s">
+        <v>123</v>
+      </c>
+      <c r="K139">
+        <v>1</v>
+      </c>
+      <c r="L139" t="s">
+        <v>24</v>
+      </c>
+      <c r="M139" t="s">
+        <v>24</v>
+      </c>
+      <c r="N139" t="s">
+        <v>24</v>
+      </c>
+      <c r="O139" t="s">
+        <v>24</v>
+      </c>
+      <c r="P139" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q139">
+        <v>113.13</v>
+      </c>
+      <c r="R139" t="s">
+        <v>24</v>
+      </c>
+      <c r="S139">
+        <v>113.13</v>
+      </c>
+    </row>
+    <row r="140" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A140">
+        <v>139</v>
+      </c>
+      <c r="B140" t="s">
+        <v>284</v>
+      </c>
+      <c r="C140" t="s">
+        <v>320</v>
+      </c>
+      <c r="E140" t="s">
+        <v>239</v>
+      </c>
+      <c r="F140" t="s">
+        <v>22</v>
+      </c>
+      <c r="G140" t="s">
+        <v>23</v>
+      </c>
+      <c r="H140">
+        <v>44</v>
+      </c>
+      <c r="I140" t="b">
+        <v>0</v>
+      </c>
+      <c r="J140" t="s">
+        <v>123</v>
+      </c>
+      <c r="K140">
+        <v>1</v>
+      </c>
+      <c r="L140" t="s">
+        <v>24</v>
+      </c>
+      <c r="M140" t="s">
+        <v>24</v>
+      </c>
+      <c r="N140" t="s">
+        <v>24</v>
+      </c>
+      <c r="O140" t="s">
+        <v>24</v>
+      </c>
+      <c r="P140" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q140">
+        <v>112.96</v>
+      </c>
+      <c r="R140" t="s">
+        <v>24</v>
+      </c>
+      <c r="S140">
+        <v>112.96</v>
+      </c>
+    </row>
+    <row r="141" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A141">
+        <v>140</v>
+      </c>
+      <c r="B141" t="s">
+        <v>139</v>
+      </c>
+      <c r="C141" t="s">
+        <v>321</v>
+      </c>
+      <c r="D141">
+        <v>136</v>
+      </c>
+      <c r="E141" t="s">
+        <v>27</v>
+      </c>
+      <c r="F141" t="s">
+        <v>22</v>
+      </c>
+      <c r="G141" t="s">
+        <v>23</v>
+      </c>
+      <c r="H141">
+        <v>45</v>
+      </c>
+      <c r="I141" t="b">
+        <v>0</v>
+      </c>
+      <c r="J141" t="s">
+        <v>127</v>
+      </c>
+      <c r="K141">
+        <v>1</v>
+      </c>
+      <c r="L141">
+        <v>112.69</v>
+      </c>
+      <c r="M141" t="s">
+        <v>24</v>
+      </c>
+      <c r="N141" t="s">
+        <v>24</v>
+      </c>
+      <c r="O141" t="s">
+        <v>24</v>
+      </c>
+      <c r="P141" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>24</v>
+      </c>
+      <c r="R141" t="s">
+        <v>24</v>
+      </c>
+      <c r="S141">
+        <v>112.69</v>
+      </c>
+    </row>
+    <row r="142" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A142">
+        <v>141</v>
+      </c>
+      <c r="B142" t="s">
+        <v>322</v>
+      </c>
+      <c r="C142" t="s">
+        <v>323</v>
+      </c>
+      <c r="D142">
+        <v>2474</v>
+      </c>
+      <c r="E142" t="s">
+        <v>59</v>
+      </c>
+      <c r="F142" t="s">
+        <v>22</v>
+      </c>
+      <c r="G142" t="s">
+        <v>23</v>
+      </c>
+      <c r="H142">
+        <v>46</v>
+      </c>
+      <c r="I142" t="b">
+        <v>0</v>
+      </c>
+      <c r="J142" t="s">
+        <v>123</v>
+      </c>
+      <c r="K142">
+        <v>1</v>
+      </c>
+      <c r="L142" t="s">
+        <v>24</v>
+      </c>
+      <c r="M142" t="s">
+        <v>24</v>
+      </c>
+      <c r="N142" t="s">
+        <v>24</v>
+      </c>
+      <c r="O142" t="s">
+        <v>24</v>
+      </c>
+      <c r="P142" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q142">
+        <v>112.45</v>
+      </c>
+      <c r="R142" t="s">
+        <v>24</v>
+      </c>
+      <c r="S142">
+        <v>112.45</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A143">
+        <v>142</v>
+      </c>
+      <c r="B143" t="s">
+        <v>304</v>
+      </c>
+      <c r="C143" t="s">
+        <v>324</v>
+      </c>
+      <c r="E143" t="s">
+        <v>325</v>
+      </c>
+      <c r="F143" t="s">
+        <v>33</v>
+      </c>
+      <c r="G143" t="s">
+        <v>23</v>
+      </c>
+      <c r="H143">
+        <v>28</v>
+      </c>
+      <c r="I143" t="b">
+        <v>0</v>
+      </c>
+      <c r="J143" t="s">
+        <v>123</v>
+      </c>
+      <c r="K143">
+        <v>1</v>
+      </c>
+      <c r="L143">
+        <v>112.37</v>
+      </c>
+      <c r="M143" t="s">
+        <v>24</v>
+      </c>
+      <c r="N143" t="s">
+        <v>24</v>
+      </c>
+      <c r="O143" t="s">
+        <v>24</v>
+      </c>
+      <c r="P143" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>24</v>
+      </c>
+      <c r="R143" t="s">
+        <v>24</v>
+      </c>
+      <c r="S143">
+        <v>112.37</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A144">
+        <v>143</v>
+      </c>
+      <c r="B144" t="s">
+        <v>326</v>
+      </c>
+      <c r="C144" t="s">
+        <v>206</v>
+      </c>
+      <c r="E144" t="s">
+        <v>126</v>
+      </c>
+      <c r="F144" t="s">
+        <v>22</v>
+      </c>
+      <c r="G144" t="s">
+        <v>53</v>
+      </c>
+      <c r="H144">
+        <v>13</v>
+      </c>
+      <c r="I144" t="b">
+        <v>0</v>
+      </c>
+      <c r="J144" t="s">
+        <v>123</v>
+      </c>
+      <c r="K144">
+        <v>1</v>
+      </c>
+      <c r="L144" t="s">
+        <v>24</v>
+      </c>
+      <c r="M144" t="s">
+        <v>24</v>
+      </c>
+      <c r="N144" t="s">
+        <v>24</v>
+      </c>
+      <c r="O144" t="s">
+        <v>24</v>
+      </c>
+      <c r="P144">
+        <v>112.22</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>24</v>
+      </c>
+      <c r="R144" t="s">
+        <v>24</v>
+      </c>
+      <c r="S144">
+        <v>112.22</v>
+      </c>
+    </row>
+    <row r="145" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A145">
+        <v>144</v>
+      </c>
+      <c r="B145" t="s">
+        <v>327</v>
+      </c>
+      <c r="C145" t="s">
+        <v>206</v>
+      </c>
+      <c r="E145" t="s">
+        <v>35</v>
+      </c>
+      <c r="F145" t="s">
+        <v>33</v>
+      </c>
+      <c r="G145" t="s">
+        <v>23</v>
+      </c>
+      <c r="H145">
+        <v>29</v>
+      </c>
+      <c r="I145" t="b">
+        <v>0</v>
+      </c>
+      <c r="J145" t="s">
+        <v>123</v>
+      </c>
+      <c r="K145">
+        <v>1</v>
+      </c>
+      <c r="L145" t="s">
+        <v>24</v>
+      </c>
+      <c r="M145" t="s">
+        <v>24</v>
+      </c>
+      <c r="N145" t="s">
+        <v>24</v>
+      </c>
+      <c r="O145" t="s">
+        <v>24</v>
+      </c>
+      <c r="P145" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q145" t="s">
+        <v>24</v>
+      </c>
+      <c r="R145">
+        <v>111.74</v>
+      </c>
+      <c r="S145">
+        <v>111.74</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A146">
+        <v>145</v>
+      </c>
+      <c r="B146" t="s">
+        <v>328</v>
+      </c>
+      <c r="C146" t="s">
+        <v>263</v>
+      </c>
+      <c r="D146">
+        <v>442</v>
+      </c>
+      <c r="E146" t="s">
+        <v>329</v>
+      </c>
+      <c r="F146" t="s">
+        <v>122</v>
+      </c>
+      <c r="G146" t="s">
+        <v>23</v>
+      </c>
+      <c r="H146">
+        <v>5</v>
+      </c>
+      <c r="I146" t="b">
+        <v>0</v>
+      </c>
+      <c r="J146" t="s">
+        <v>127</v>
+      </c>
+      <c r="K146">
+        <v>1</v>
+      </c>
+      <c r="L146" t="s">
+        <v>24</v>
+      </c>
+      <c r="M146" t="s">
+        <v>24</v>
+      </c>
+      <c r="N146" t="s">
+        <v>24</v>
+      </c>
+      <c r="O146">
+        <v>111.04</v>
+      </c>
+      <c r="P146" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>24</v>
+      </c>
+      <c r="R146" t="s">
+        <v>24</v>
+      </c>
+      <c r="S146">
+        <v>111.04</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A147">
+        <v>146</v>
+      </c>
+      <c r="B147" t="s">
+        <v>330</v>
+      </c>
+      <c r="C147" t="s">
+        <v>331</v>
+      </c>
+      <c r="E147" t="s">
+        <v>332</v>
+      </c>
+      <c r="F147" t="s">
+        <v>62</v>
+      </c>
+      <c r="G147" t="s">
+        <v>23</v>
+      </c>
+      <c r="H147">
+        <v>11</v>
+      </c>
+      <c r="I147" t="b">
+        <v>0</v>
+      </c>
+      <c r="J147" t="s">
+        <v>123</v>
+      </c>
+      <c r="K147">
+        <v>1</v>
+      </c>
+      <c r="L147" t="s">
+        <v>24</v>
+      </c>
+      <c r="M147" t="s">
+        <v>24</v>
+      </c>
+      <c r="N147" t="s">
+        <v>24</v>
+      </c>
+      <c r="O147">
+        <v>110.76</v>
+      </c>
+      <c r="P147" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q147" t="s">
+        <v>24</v>
+      </c>
+      <c r="R147" t="s">
+        <v>24</v>
+      </c>
+      <c r="S147">
+        <v>110.76</v>
+      </c>
+    </row>
+    <row r="148" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A148">
+        <v>147</v>
+      </c>
+      <c r="B148" t="s">
+        <v>333</v>
+      </c>
+      <c r="C148" t="s">
+        <v>334</v>
+      </c>
+      <c r="E148" t="s">
+        <v>335</v>
+      </c>
+      <c r="F148" t="s">
+        <v>22</v>
+      </c>
+      <c r="G148" t="s">
+        <v>53</v>
+      </c>
+      <c r="H148">
+        <v>14</v>
+      </c>
+      <c r="I148" t="b">
+        <v>0</v>
+      </c>
+      <c r="J148" t="s">
+        <v>123</v>
+      </c>
+      <c r="K148">
+        <v>1</v>
+      </c>
+      <c r="L148" t="s">
+        <v>24</v>
+      </c>
+      <c r="M148" t="s">
+        <v>24</v>
+      </c>
+      <c r="N148" t="s">
+        <v>24</v>
+      </c>
+      <c r="O148" t="s">
+        <v>24</v>
+      </c>
+      <c r="P148">
+        <v>110.75</v>
+      </c>
+      <c r="Q148" t="s">
+        <v>24</v>
+      </c>
+      <c r="R148" t="s">
+        <v>24</v>
+      </c>
+      <c r="S148">
+        <v>110.75</v>
+      </c>
+    </row>
+    <row r="149" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A149">
+        <v>148</v>
+      </c>
+      <c r="B149" t="s">
+        <v>54</v>
+      </c>
+      <c r="C149" t="s">
+        <v>336</v>
+      </c>
+      <c r="D149">
+        <v>964</v>
+      </c>
+      <c r="E149" t="s">
+        <v>109</v>
+      </c>
+      <c r="F149" t="s">
+        <v>39</v>
+      </c>
+      <c r="G149" t="s">
+        <v>23</v>
+      </c>
+      <c r="H149">
+        <v>23</v>
+      </c>
+      <c r="I149" t="b">
+        <v>0</v>
+      </c>
+      <c r="J149" t="s">
+        <v>127</v>
+      </c>
+      <c r="K149">
+        <v>1</v>
+      </c>
+      <c r="L149">
+        <v>110.49</v>
+      </c>
+      <c r="M149" t="s">
+        <v>24</v>
+      </c>
+      <c r="N149" t="s">
+        <v>24</v>
+      </c>
+      <c r="O149" t="s">
+        <v>24</v>
+      </c>
+      <c r="P149" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q149" t="s">
+        <v>24</v>
+      </c>
+      <c r="R149" t="s">
+        <v>24</v>
+      </c>
+      <c r="S149">
+        <v>110.49</v>
+      </c>
+    </row>
+    <row r="150" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A150">
+        <v>149</v>
+      </c>
+      <c r="B150" t="s">
+        <v>119</v>
+      </c>
+      <c r="C150" t="s">
+        <v>337</v>
+      </c>
+      <c r="E150" t="s">
+        <v>24</v>
+      </c>
+      <c r="F150" t="s">
+        <v>22</v>
+      </c>
+      <c r="G150" t="s">
+        <v>23</v>
+      </c>
+      <c r="H150">
+        <v>47</v>
+      </c>
+      <c r="I150" t="b">
+        <v>0</v>
+      </c>
+      <c r="J150" t="s">
+        <v>123</v>
+      </c>
+      <c r="K150">
+        <v>1</v>
+      </c>
+      <c r="L150" t="s">
+        <v>24</v>
+      </c>
+      <c r="M150" t="s">
+        <v>24</v>
+      </c>
+      <c r="N150" t="s">
+        <v>24</v>
+      </c>
+      <c r="O150">
+        <v>109.53</v>
+      </c>
+      <c r="P150" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q150" t="s">
+        <v>24</v>
+      </c>
+      <c r="R150" t="s">
+        <v>24</v>
+      </c>
+      <c r="S150">
+        <v>109.53</v>
+      </c>
+    </row>
+    <row r="151" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A151">
+        <v>150</v>
+      </c>
+      <c r="B151" t="s">
+        <v>205</v>
+      </c>
+      <c r="C151" t="s">
+        <v>338</v>
+      </c>
+      <c r="D151">
+        <v>2320</v>
+      </c>
+      <c r="E151" t="s">
+        <v>27</v>
+      </c>
+      <c r="F151" t="s">
+        <v>22</v>
+      </c>
+      <c r="G151" t="s">
+        <v>23</v>
+      </c>
+      <c r="H151">
+        <v>48</v>
+      </c>
+      <c r="I151" t="b">
+        <v>0</v>
+      </c>
+      <c r="J151" t="s">
+        <v>123</v>
+      </c>
+      <c r="K151">
+        <v>1</v>
+      </c>
+      <c r="L151" t="s">
+        <v>24</v>
+      </c>
+      <c r="M151" t="s">
+        <v>24</v>
+      </c>
+      <c r="N151" t="s">
+        <v>24</v>
+      </c>
+      <c r="O151" t="s">
+        <v>24</v>
+      </c>
+      <c r="P151" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q151" t="s">
+        <v>24</v>
+      </c>
+      <c r="R151">
+        <v>109.28</v>
+      </c>
+      <c r="S151">
+        <v>109.28</v>
+      </c>
+    </row>
+    <row r="152" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A152">
+        <v>151</v>
+      </c>
+      <c r="B152" t="s">
+        <v>49</v>
+      </c>
+      <c r="C152" t="s">
+        <v>339</v>
+      </c>
+      <c r="E152" t="s">
+        <v>288</v>
+      </c>
+      <c r="F152" t="s">
+        <v>22</v>
+      </c>
+      <c r="G152" t="s">
+        <v>23</v>
+      </c>
+      <c r="H152">
+        <v>49</v>
+      </c>
+      <c r="I152" t="b">
+        <v>0</v>
+      </c>
+      <c r="J152" t="s">
+        <v>123</v>
+      </c>
+      <c r="K152">
+        <v>1</v>
+      </c>
+      <c r="L152" t="s">
+        <v>24</v>
+      </c>
+      <c r="M152" t="s">
+        <v>24</v>
+      </c>
+      <c r="N152" t="s">
+        <v>24</v>
+      </c>
+      <c r="O152">
+        <v>109.06</v>
+      </c>
+      <c r="P152" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>24</v>
+      </c>
+      <c r="R152" t="s">
+        <v>24</v>
+      </c>
+      <c r="S152">
+        <v>109.06</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A153">
+        <v>152</v>
+      </c>
+      <c r="B153" t="s">
+        <v>149</v>
+      </c>
+      <c r="C153" t="s">
+        <v>340</v>
+      </c>
+      <c r="E153" t="s">
+        <v>341</v>
+      </c>
+      <c r="F153" t="s">
+        <v>22</v>
+      </c>
+      <c r="G153" t="s">
+        <v>23</v>
+      </c>
+      <c r="H153">
+        <v>50</v>
+      </c>
+      <c r="I153" t="b">
+        <v>0</v>
+      </c>
+      <c r="J153" t="s">
+        <v>123</v>
+      </c>
+      <c r="K153">
+        <v>1</v>
+      </c>
+      <c r="L153" t="s">
+        <v>24</v>
+      </c>
+      <c r="M153" t="s">
+        <v>24</v>
+      </c>
+      <c r="N153" t="s">
+        <v>24</v>
+      </c>
+      <c r="O153">
+        <v>107.84</v>
+      </c>
+      <c r="P153" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>24</v>
+      </c>
+      <c r="R153" t="s">
+        <v>24</v>
+      </c>
+      <c r="S153">
+        <v>107.84</v>
+      </c>
+    </row>
+    <row r="154" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A154">
+        <v>153</v>
+      </c>
+      <c r="B154" t="s">
+        <v>342</v>
+      </c>
+      <c r="C154" t="s">
+        <v>343</v>
+      </c>
+      <c r="E154" t="s">
+        <v>288</v>
+      </c>
+      <c r="F154" t="s">
+        <v>39</v>
+      </c>
+      <c r="G154" t="s">
+        <v>23</v>
+      </c>
+      <c r="H154">
+        <v>24</v>
+      </c>
+      <c r="I154" t="b">
+        <v>0</v>
+      </c>
+      <c r="J154" t="s">
+        <v>123</v>
+      </c>
+      <c r="K154">
+        <v>1</v>
+      </c>
+      <c r="L154" t="s">
+        <v>24</v>
+      </c>
+      <c r="M154" t="s">
+        <v>24</v>
+      </c>
+      <c r="N154" t="s">
+        <v>24</v>
+      </c>
+      <c r="O154">
+        <v>107.49</v>
+      </c>
+      <c r="P154" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>24</v>
+      </c>
+      <c r="R154" t="s">
+        <v>24</v>
+      </c>
+      <c r="S154">
+        <v>107.49</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A155">
+        <v>154</v>
+      </c>
+      <c r="B155" t="s">
+        <v>344</v>
+      </c>
+      <c r="C155" t="s">
+        <v>345</v>
+      </c>
+      <c r="D155">
+        <v>2483</v>
+      </c>
+      <c r="E155" t="s">
+        <v>346</v>
+      </c>
+      <c r="F155" t="s">
+        <v>22</v>
+      </c>
+      <c r="G155" t="s">
+        <v>53</v>
+      </c>
+      <c r="H155">
+        <v>15</v>
+      </c>
+      <c r="I155" t="b">
+        <v>0</v>
+      </c>
+      <c r="J155" t="s">
+        <v>123</v>
+      </c>
+      <c r="K155">
+        <v>1</v>
+      </c>
+      <c r="L155" t="s">
+        <v>24</v>
+      </c>
+      <c r="M155" t="s">
+        <v>24</v>
+      </c>
+      <c r="N155" t="s">
+        <v>24</v>
+      </c>
+      <c r="O155">
+        <v>107.42</v>
+      </c>
+      <c r="P155" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>24</v>
+      </c>
+      <c r="R155" t="s">
+        <v>24</v>
+      </c>
+      <c r="S155">
+        <v>107.42</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A156">
+        <v>155</v>
+      </c>
+      <c r="B156" t="s">
+        <v>347</v>
+      </c>
+      <c r="C156" t="s">
+        <v>348</v>
+      </c>
+      <c r="E156" t="s">
+        <v>24</v>
+      </c>
+      <c r="F156" t="s">
+        <v>22</v>
+      </c>
+      <c r="G156" t="s">
+        <v>23</v>
+      </c>
+      <c r="H156">
+        <v>51</v>
+      </c>
+      <c r="I156" t="b">
+        <v>0</v>
+      </c>
+      <c r="J156" t="s">
+        <v>123</v>
+      </c>
+      <c r="K156">
+        <v>1</v>
+      </c>
+      <c r="L156" t="s">
+        <v>24</v>
+      </c>
+      <c r="M156" t="s">
+        <v>24</v>
+      </c>
+      <c r="N156" t="s">
+        <v>24</v>
+      </c>
+      <c r="O156">
+        <v>107.34</v>
+      </c>
+      <c r="P156" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>24</v>
+      </c>
+      <c r="R156" t="s">
+        <v>24</v>
+      </c>
+      <c r="S156">
+        <v>107.34</v>
+      </c>
+    </row>
+    <row r="157" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A157">
+        <v>156</v>
+      </c>
+      <c r="B157" t="s">
+        <v>349</v>
+      </c>
+      <c r="C157" t="s">
+        <v>336</v>
+      </c>
+      <c r="E157" t="s">
+        <v>229</v>
+      </c>
+      <c r="F157" t="s">
+        <v>33</v>
+      </c>
+      <c r="G157" t="s">
+        <v>53</v>
+      </c>
+      <c r="H157">
+        <v>5</v>
+      </c>
+      <c r="I157" t="b">
+        <v>0</v>
+      </c>
+      <c r="J157" t="s">
+        <v>123</v>
+      </c>
+      <c r="K157">
+        <v>1</v>
+      </c>
+      <c r="L157" t="s">
+        <v>24</v>
+      </c>
+      <c r="M157" t="s">
+        <v>24</v>
+      </c>
+      <c r="N157" t="s">
+        <v>24</v>
+      </c>
+      <c r="O157">
+        <v>106.82</v>
+      </c>
+      <c r="P157" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>24</v>
+      </c>
+      <c r="R157" t="s">
+        <v>24</v>
+      </c>
+      <c r="S157">
+        <v>106.82</v>
+      </c>
+    </row>
+    <row r="158" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A158">
+        <v>157</v>
+      </c>
+      <c r="B158" t="s">
+        <v>350</v>
+      </c>
+      <c r="C158" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" t="s">
+        <v>352</v>
+      </c>
+      <c r="F158" t="s">
+        <v>22</v>
+      </c>
+      <c r="G158" t="s">
+        <v>53</v>
+      </c>
+      <c r="H158">
+        <v>16</v>
+      </c>
+      <c r="I158" t="b">
+        <v>0</v>
+      </c>
+      <c r="J158" t="s">
+        <v>123</v>
+      </c>
+      <c r="K158">
+        <v>1</v>
+      </c>
+      <c r="L158" t="s">
+        <v>24</v>
+      </c>
+      <c r="M158" t="s">
+        <v>24</v>
+      </c>
+      <c r="N158" t="s">
+        <v>24</v>
+      </c>
+      <c r="O158">
+        <v>106.78</v>
+      </c>
+      <c r="P158" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>24</v>
+      </c>
+      <c r="R158" t="s">
+        <v>24</v>
+      </c>
+      <c r="S158">
+        <v>106.78</v>
+      </c>
+    </row>
+    <row r="159" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A159">
+        <v>158</v>
+      </c>
+      <c r="B159" t="s">
+        <v>49</v>
+      </c>
+      <c r="C159" t="s">
+        <v>305</v>
+      </c>
+      <c r="E159" t="s">
+        <v>325</v>
+      </c>
+      <c r="F159" t="s">
+        <v>39</v>
+      </c>
+      <c r="G159" t="s">
+        <v>23</v>
+      </c>
+      <c r="H159">
+        <v>25</v>
+      </c>
+      <c r="I159" t="b">
+        <v>0</v>
+      </c>
+      <c r="J159" t="s">
+        <v>123</v>
+      </c>
+      <c r="K159">
+        <v>1</v>
+      </c>
+      <c r="L159" t="s">
+        <v>24</v>
+      </c>
+      <c r="M159" t="s">
+        <v>24</v>
+      </c>
+      <c r="N159" t="s">
+        <v>24</v>
+      </c>
+      <c r="O159" t="s">
+        <v>24</v>
+      </c>
+      <c r="P159" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q159" t="s">
+        <v>24</v>
+      </c>
+      <c r="R159">
+        <v>106.53</v>
+      </c>
+      <c r="S159">
+        <v>106.53</v>
+      </c>
+    </row>
+    <row r="160" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A160">
+        <v>159</v>
+      </c>
+      <c r="B160" t="s">
+        <v>353</v>
+      </c>
+      <c r="C160" t="s">
+        <v>354</v>
+      </c>
+      <c r="E160" t="s">
+        <v>27</v>
+      </c>
+      <c r="F160" t="s">
+        <v>33</v>
+      </c>
+      <c r="G160" t="s">
+        <v>53</v>
+      </c>
+      <c r="H160">
+        <v>6</v>
+      </c>
+      <c r="I160" t="b">
+        <v>0</v>
+      </c>
+      <c r="J160" t="s">
+        <v>123</v>
+      </c>
+      <c r="K160">
+        <v>1</v>
+      </c>
+      <c r="L160" t="s">
+        <v>24</v>
+      </c>
+      <c r="M160" t="s">
+        <v>24</v>
+      </c>
+      <c r="N160" t="s">
+        <v>24</v>
+      </c>
+      <c r="O160" t="s">
+        <v>24</v>
+      </c>
+      <c r="P160" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q160" t="s">
+        <v>24</v>
+      </c>
+      <c r="R160">
+        <v>106.16</v>
+      </c>
+      <c r="S160">
+        <v>106.16</v>
+      </c>
+    </row>
+    <row r="161" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A161">
+        <v>160</v>
+      </c>
+      <c r="B161" t="s">
+        <v>355</v>
+      </c>
+      <c r="C161" t="s">
+        <v>356</v>
+      </c>
+      <c r="D161">
+        <v>1082</v>
+      </c>
+      <c r="E161" t="s">
+        <v>32</v>
+      </c>
+      <c r="F161" t="s">
+        <v>22</v>
+      </c>
+      <c r="G161" t="s">
+        <v>23</v>
+      </c>
+      <c r="H161">
+        <v>52</v>
+      </c>
+      <c r="I161" t="b">
+        <v>0</v>
+      </c>
+      <c r="J161" t="s">
+        <v>123</v>
+      </c>
+      <c r="K161">
+        <v>1</v>
+      </c>
+      <c r="L161" t="s">
+        <v>24</v>
+      </c>
+      <c r="M161" t="s">
+        <v>24</v>
+      </c>
+      <c r="N161" t="s">
+        <v>24</v>
+      </c>
+      <c r="O161" t="s">
+        <v>24</v>
+      </c>
+      <c r="P161" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q161" t="s">
+        <v>24</v>
+      </c>
+      <c r="R161">
+        <v>106.08</v>
+      </c>
+      <c r="S161">
+        <v>106.08</v>
+      </c>
+    </row>
+    <row r="162" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A162">
+        <v>161</v>
+      </c>
+      <c r="B162" t="s">
+        <v>357</v>
+      </c>
+      <c r="C162" t="s">
+        <v>206</v>
+      </c>
+      <c r="D162">
+        <v>144</v>
+      </c>
+      <c r="E162" t="s">
+        <v>104</v>
+      </c>
+      <c r="F162" t="s">
+        <v>39</v>
+      </c>
+      <c r="G162" t="s">
+        <v>23</v>
+      </c>
+      <c r="H162">
+        <v>26</v>
+      </c>
+      <c r="I162" t="b">
+        <v>0</v>
+      </c>
+      <c r="J162" t="s">
+        <v>127</v>
+      </c>
+      <c r="K162">
+        <v>1</v>
+      </c>
+      <c r="L162">
+        <v>105.2</v>
+      </c>
+      <c r="M162" t="s">
+        <v>24</v>
+      </c>
+      <c r="N162" t="s">
+        <v>24</v>
+      </c>
+      <c r="O162" t="s">
+        <v>24</v>
+      </c>
+      <c r="P162" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>24</v>
+      </c>
+      <c r="R162" t="s">
+        <v>24</v>
+      </c>
+      <c r="S162">
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="163" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A163">
+        <v>162</v>
+      </c>
+      <c r="B163" t="s">
+        <v>107</v>
+      </c>
+      <c r="C163" t="s">
+        <v>251</v>
+      </c>
+      <c r="E163" t="s">
+        <v>56</v>
+      </c>
+      <c r="F163" t="s">
+        <v>39</v>
+      </c>
+      <c r="G163" t="s">
+        <v>23</v>
+      </c>
+      <c r="H163">
+        <v>27</v>
+      </c>
+      <c r="I163" t="b">
+        <v>0</v>
+      </c>
+      <c r="J163" t="s">
+        <v>123</v>
+      </c>
+      <c r="K163">
+        <v>1</v>
+      </c>
+      <c r="L163" t="s">
+        <v>24</v>
+      </c>
+      <c r="M163">
+        <v>104.81</v>
+      </c>
+      <c r="N163" t="s">
+        <v>24</v>
+      </c>
+      <c r="O163" t="s">
+        <v>24</v>
+      </c>
+      <c r="P163" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q163" t="s">
+        <v>24</v>
+      </c>
+      <c r="R163" t="s">
+        <v>24</v>
+      </c>
+      <c r="S163">
+        <v>104.81</v>
+      </c>
+    </row>
+    <row r="164" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A164">
+        <v>163</v>
+      </c>
+      <c r="B164" t="s">
+        <v>119</v>
+      </c>
+      <c r="C164" t="s">
+        <v>221</v>
+      </c>
+      <c r="E164" t="s">
+        <v>358</v>
+      </c>
+      <c r="F164" t="s">
+        <v>22</v>
+      </c>
+      <c r="G164" t="s">
+        <v>23</v>
+      </c>
+      <c r="H164">
+        <v>53</v>
+      </c>
+      <c r="I164" t="b">
+        <v>0</v>
+      </c>
+      <c r="J164" t="s">
+        <v>123</v>
+      </c>
+      <c r="K164">
+        <v>1</v>
+      </c>
+      <c r="L164" t="s">
+        <v>24</v>
+      </c>
+      <c r="M164" t="s">
+        <v>24</v>
+      </c>
+      <c r="N164" t="s">
+        <v>24</v>
+      </c>
+      <c r="O164">
+        <v>104.77</v>
+      </c>
+      <c r="P164" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q164" t="s">
+        <v>24</v>
+      </c>
+      <c r="R164" t="s">
+        <v>24</v>
+      </c>
+      <c r="S164">
+        <v>104.77</v>
+      </c>
+    </row>
+    <row r="165" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A165">
+        <v>164</v>
+      </c>
+      <c r="B165" t="s">
+        <v>359</v>
+      </c>
+      <c r="C165" t="s">
+        <v>360</v>
+      </c>
+      <c r="E165" t="s">
+        <v>361</v>
+      </c>
+      <c r="F165" t="s">
+        <v>39</v>
+      </c>
+      <c r="G165" t="s">
+        <v>23</v>
+      </c>
+      <c r="H165">
+        <v>28</v>
+      </c>
+      <c r="I165" t="b">
+        <v>0</v>
+      </c>
+      <c r="J165" t="s">
+        <v>123</v>
+      </c>
+      <c r="K165">
+        <v>1</v>
+      </c>
+      <c r="L165">
+        <v>104.27</v>
+      </c>
+      <c r="M165" t="s">
+        <v>24</v>
+      </c>
+      <c r="N165" t="s">
+        <v>24</v>
+      </c>
+      <c r="O165" t="s">
+        <v>24</v>
+      </c>
+      <c r="P165" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q165" t="s">
+        <v>24</v>
+      </c>
+      <c r="R165" t="s">
+        <v>24</v>
+      </c>
+      <c r="S165">
+        <v>104.27</v>
+      </c>
+    </row>
+    <row r="166" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A166">
+        <v>165</v>
+      </c>
+      <c r="B166" t="s">
+        <v>362</v>
+      </c>
+      <c r="C166" t="s">
+        <v>238</v>
+      </c>
+      <c r="E166" t="s">
+        <v>363</v>
+      </c>
+      <c r="F166" t="s">
+        <v>22</v>
+      </c>
+      <c r="G166" t="s">
+        <v>53</v>
+      </c>
+      <c r="H166">
+        <v>17</v>
+      </c>
+      <c r="I166" t="b">
+        <v>0</v>
+      </c>
+      <c r="J166" t="s">
+        <v>123</v>
+      </c>
+      <c r="K166">
+        <v>1</v>
+      </c>
+      <c r="L166" t="s">
+        <v>24</v>
+      </c>
+      <c r="M166" t="s">
+        <v>24</v>
+      </c>
+      <c r="N166" t="s">
+        <v>24</v>
+      </c>
+      <c r="O166" t="s">
+        <v>24</v>
+      </c>
+      <c r="P166" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q166">
+        <v>104.11</v>
+      </c>
+      <c r="R166" t="s">
+        <v>24</v>
+      </c>
+      <c r="S166">
+        <v>104.11</v>
+      </c>
+    </row>
+    <row r="167" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A167">
+        <v>166</v>
+      </c>
+      <c r="B167" t="s">
+        <v>364</v>
+      </c>
+      <c r="C167" t="s">
+        <v>365</v>
+      </c>
+      <c r="E167" t="s">
+        <v>24</v>
+      </c>
+      <c r="F167" t="s">
+        <v>33</v>
+      </c>
+      <c r="G167" t="s">
+        <v>23</v>
+      </c>
+      <c r="H167">
+        <v>30</v>
+      </c>
+      <c r="I167" t="b">
+        <v>0</v>
+      </c>
+      <c r="J167" t="s">
+        <v>123</v>
+      </c>
+      <c r="K167">
+        <v>1</v>
+      </c>
+      <c r="L167" t="s">
+        <v>24</v>
+      </c>
+      <c r="M167" t="s">
+        <v>24</v>
+      </c>
+      <c r="N167" t="s">
+        <v>24</v>
+      </c>
+      <c r="O167">
+        <v>103.99</v>
+      </c>
+      <c r="P167" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q167" t="s">
+        <v>24</v>
+      </c>
+      <c r="R167" t="s">
+        <v>24</v>
+      </c>
+      <c r="S167">
+        <v>103.99</v>
+      </c>
+    </row>
+    <row r="168" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A168">
+        <v>167</v>
+      </c>
+      <c r="B168" t="s">
+        <v>366</v>
+      </c>
+      <c r="C168" t="s">
+        <v>131</v>
+      </c>
+      <c r="E168" t="s">
+        <v>367</v>
+      </c>
+      <c r="F168" t="s">
+        <v>33</v>
+      </c>
+      <c r="G168" t="s">
+        <v>23</v>
+      </c>
+      <c r="H168">
+        <v>31</v>
+      </c>
+      <c r="I168" t="b">
+        <v>0</v>
+      </c>
+      <c r="J168" t="s">
+        <v>123</v>
+      </c>
+      <c r="K168">
+        <v>1</v>
+      </c>
+      <c r="L168">
+        <v>103.99</v>
+      </c>
+      <c r="M168" t="s">
+        <v>24</v>
+      </c>
+      <c r="N168" t="s">
+        <v>24</v>
+      </c>
+      <c r="O168" t="s">
+        <v>24</v>
+      </c>
+      <c r="P168" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q168" t="s">
+        <v>24</v>
+      </c>
+      <c r="R168" t="s">
+        <v>24</v>
+      </c>
+      <c r="S168">
+        <v>103.99</v>
+      </c>
+    </row>
+    <row r="169" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A169">
+        <v>168</v>
+      </c>
+      <c r="B169" t="s">
+        <v>368</v>
+      </c>
+      <c r="C169" t="s">
+        <v>369</v>
+      </c>
+      <c r="E169" t="s">
+        <v>370</v>
+      </c>
+      <c r="F169" t="s">
+        <v>62</v>
+      </c>
+      <c r="G169" t="s">
+        <v>53</v>
+      </c>
+      <c r="H169">
+        <v>6</v>
+      </c>
+      <c r="I169" t="b">
+        <v>0</v>
+      </c>
+      <c r="J169" t="s">
+        <v>123</v>
+      </c>
+      <c r="K169">
+        <v>1</v>
+      </c>
+      <c r="L169" t="s">
+        <v>24</v>
+      </c>
+      <c r="M169" t="s">
+        <v>24</v>
+      </c>
+      <c r="N169" t="s">
+        <v>24</v>
+      </c>
+      <c r="O169" t="s">
+        <v>24</v>
+      </c>
+      <c r="P169">
+        <v>103.84</v>
+      </c>
+      <c r="Q169" t="s">
+        <v>24</v>
+      </c>
+      <c r="R169" t="s">
+        <v>24</v>
+      </c>
+      <c r="S169">
+        <v>103.84</v>
+      </c>
+    </row>
+    <row r="170" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A170">
+        <v>169</v>
+      </c>
+      <c r="B170" t="s">
+        <v>371</v>
+      </c>
+      <c r="C170" t="s">
+        <v>372</v>
+      </c>
+      <c r="D170">
+        <v>1893</v>
+      </c>
+      <c r="E170" t="s">
+        <v>56</v>
+      </c>
+      <c r="F170" t="s">
+        <v>62</v>
+      </c>
+      <c r="G170" t="s">
+        <v>23</v>
+      </c>
+      <c r="H170">
+        <v>12</v>
+      </c>
+      <c r="I170" t="b">
+        <v>0</v>
+      </c>
+      <c r="J170" t="s">
+        <v>127</v>
+      </c>
+      <c r="K170">
+        <v>1</v>
+      </c>
+      <c r="L170" t="s">
+        <v>24</v>
+      </c>
+      <c r="M170" t="s">
+        <v>24</v>
+      </c>
+      <c r="N170" t="s">
+        <v>24</v>
+      </c>
+      <c r="O170">
+        <v>103.47</v>
+      </c>
+      <c r="P170" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>24</v>
+      </c>
+      <c r="R170" t="s">
+        <v>24</v>
+      </c>
+      <c r="S170">
+        <v>103.47</v>
+      </c>
+    </row>
+    <row r="171" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A171">
+        <v>170</v>
+      </c>
+      <c r="B171" t="s">
+        <v>128</v>
+      </c>
+      <c r="C171" t="s">
+        <v>373</v>
+      </c>
+      <c r="E171" t="s">
+        <v>126</v>
+      </c>
+      <c r="F171" t="s">
+        <v>22</v>
+      </c>
+      <c r="G171" t="s">
+        <v>23</v>
+      </c>
+      <c r="H171">
+        <v>54</v>
+      </c>
+      <c r="I171" t="b">
+        <v>0</v>
+      </c>
+      <c r="J171" t="s">
+        <v>123</v>
+      </c>
+      <c r="K171">
+        <v>1</v>
+      </c>
+      <c r="L171" t="s">
+        <v>24</v>
+      </c>
+      <c r="M171" t="s">
+        <v>24</v>
+      </c>
+      <c r="N171" t="s">
+        <v>24</v>
+      </c>
+      <c r="O171" t="s">
+        <v>24</v>
+      </c>
+      <c r="P171">
+        <v>103.32</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>24</v>
+      </c>
+      <c r="R171" t="s">
+        <v>24</v>
+      </c>
+      <c r="S171">
+        <v>103.32</v>
+      </c>
+    </row>
+    <row r="172" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A172">
+        <v>171</v>
+      </c>
+      <c r="B172" t="s">
+        <v>63</v>
+      </c>
+      <c r="C172" t="s">
+        <v>374</v>
+      </c>
+      <c r="E172" t="s">
+        <v>56</v>
+      </c>
+      <c r="F172" t="s">
+        <v>39</v>
+      </c>
+      <c r="G172" t="s">
+        <v>23</v>
+      </c>
+      <c r="H172">
+        <v>29</v>
+      </c>
+      <c r="I172" t="b">
+        <v>0</v>
+      </c>
+      <c r="J172" t="s">
+        <v>123</v>
+      </c>
+      <c r="K172">
+        <v>1</v>
+      </c>
+      <c r="L172" t="s">
+        <v>24</v>
+      </c>
+      <c r="M172" t="s">
+        <v>24</v>
+      </c>
+      <c r="N172" t="s">
+        <v>24</v>
+      </c>
+      <c r="O172">
+        <v>103.01</v>
+      </c>
+      <c r="P172" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q172" t="s">
+        <v>24</v>
+      </c>
+      <c r="R172" t="s">
+        <v>24</v>
+      </c>
+      <c r="S172">
+        <v>103.01</v>
+      </c>
+    </row>
+    <row r="173" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A173">
+        <v>172</v>
+      </c>
+      <c r="B173" t="s">
+        <v>375</v>
+      </c>
+      <c r="C173" t="s">
+        <v>376</v>
+      </c>
+      <c r="E173" t="s">
+        <v>24</v>
+      </c>
+      <c r="F173" t="s">
+        <v>22</v>
+      </c>
+      <c r="G173" t="s">
+        <v>23</v>
+      </c>
+      <c r="H173">
+        <v>55</v>
+      </c>
+      <c r="I173" t="b">
+        <v>0</v>
+      </c>
+      <c r="J173" t="s">
+        <v>123</v>
+      </c>
+      <c r="K173">
+        <v>1</v>
+      </c>
+      <c r="L173" t="s">
+        <v>24</v>
+      </c>
+      <c r="M173" t="s">
+        <v>24</v>
+      </c>
+      <c r="N173" t="s">
+        <v>24</v>
+      </c>
+      <c r="O173">
+        <v>102.6</v>
+      </c>
+      <c r="P173" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q173" t="s">
+        <v>24</v>
+      </c>
+      <c r="R173" t="s">
+        <v>24</v>
+      </c>
+      <c r="S173">
+        <v>102.6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A174">
+        <v>173</v>
+      </c>
+      <c r="B174" t="s">
+        <v>377</v>
+      </c>
+      <c r="C174" t="s">
+        <v>83</v>
+      </c>
+      <c r="E174" t="s">
+        <v>378</v>
+      </c>
+      <c r="F174" t="s">
+        <v>39</v>
+      </c>
+      <c r="G174" t="s">
+        <v>53</v>
+      </c>
+      <c r="H174">
+        <v>7</v>
+      </c>
+      <c r="I174" t="b">
+        <v>0</v>
+      </c>
+      <c r="J174" t="s">
+        <v>123</v>
+      </c>
+      <c r="K174">
+        <v>1</v>
+      </c>
+      <c r="L174" t="s">
+        <v>24</v>
+      </c>
+      <c r="M174" t="s">
+        <v>24</v>
+      </c>
+      <c r="N174" t="s">
+        <v>24</v>
+      </c>
+      <c r="O174">
+        <v>102.53</v>
+      </c>
+      <c r="P174" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q174" t="s">
+        <v>24</v>
+      </c>
+      <c r="R174" t="s">
+        <v>24</v>
+      </c>
+      <c r="S174">
+        <v>102.53</v>
+      </c>
+    </row>
+    <row r="175" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A175">
+        <v>174</v>
+      </c>
+      <c r="B175" t="s">
+        <v>225</v>
+      </c>
+      <c r="C175" t="s">
+        <v>379</v>
+      </c>
+      <c r="E175" t="s">
+        <v>56</v>
+      </c>
+      <c r="F175" t="s">
+        <v>62</v>
+      </c>
+      <c r="G175" t="s">
+        <v>23</v>
+      </c>
+      <c r="H175">
+        <v>13</v>
+      </c>
+      <c r="I175" t="b">
+        <v>0</v>
+      </c>
+      <c r="J175" t="s">
+        <v>123</v>
+      </c>
+      <c r="K175">
+        <v>1</v>
+      </c>
+      <c r="L175" t="s">
+        <v>24</v>
+      </c>
+      <c r="M175">
+        <v>101.63</v>
+      </c>
+      <c r="N175" t="s">
+        <v>24</v>
+      </c>
+      <c r="O175" t="s">
+        <v>24</v>
+      </c>
+      <c r="P175" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q175" t="s">
+        <v>24</v>
+      </c>
+      <c r="R175" t="s">
+        <v>24</v>
+      </c>
+      <c r="S175">
+        <v>101.63</v>
+      </c>
+    </row>
+    <row r="176" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A176">
+        <v>175</v>
+      </c>
+      <c r="B176" t="s">
+        <v>380</v>
+      </c>
+      <c r="C176" t="s">
+        <v>263</v>
+      </c>
+      <c r="D176">
+        <v>1759</v>
+      </c>
+      <c r="E176" t="s">
+        <v>104</v>
+      </c>
+      <c r="F176" t="s">
+        <v>33</v>
+      </c>
+      <c r="G176" t="s">
+        <v>23</v>
+      </c>
+      <c r="H176">
+        <v>32</v>
+      </c>
+      <c r="I176" t="b">
+        <v>0</v>
+      </c>
+      <c r="J176" t="s">
+        <v>127</v>
+      </c>
+      <c r="K176">
+        <v>1</v>
+      </c>
+      <c r="L176" t="s">
+        <v>24</v>
+      </c>
+      <c r="M176" t="s">
+        <v>24</v>
+      </c>
+      <c r="N176">
+        <v>101.1</v>
+      </c>
+      <c r="O176" t="s">
+        <v>24</v>
+      </c>
+      <c r="P176" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q176" t="s">
+        <v>24</v>
+      </c>
+      <c r="R176" t="s">
+        <v>24</v>
+      </c>
+      <c r="S176">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A177">
+        <v>176</v>
+      </c>
+      <c r="B177" t="s">
+        <v>60</v>
+      </c>
+      <c r="C177" t="s">
+        <v>381</v>
+      </c>
+      <c r="D177">
+        <v>166</v>
+      </c>
+      <c r="E177" t="s">
+        <v>186</v>
+      </c>
+      <c r="F177" t="s">
+        <v>62</v>
+      </c>
+      <c r="G177" t="s">
+        <v>23</v>
+      </c>
+      <c r="H177">
+        <v>14</v>
+      </c>
+      <c r="I177" t="b">
+        <v>0</v>
+      </c>
+      <c r="J177" t="s">
+        <v>127</v>
+      </c>
+      <c r="K177">
+        <v>1</v>
+      </c>
+      <c r="L177" t="s">
+        <v>24</v>
+      </c>
+      <c r="M177" t="s">
+        <v>24</v>
+      </c>
+      <c r="N177" t="s">
+        <v>24</v>
+      </c>
+      <c r="O177">
+        <v>100.88</v>
+      </c>
+      <c r="P177" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q177" t="s">
+        <v>24</v>
+      </c>
+      <c r="R177" t="s">
+        <v>24</v>
+      </c>
+      <c r="S177">
+        <v>100.88</v>
+      </c>
+    </row>
+    <row r="178" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A178">
+        <v>177</v>
+      </c>
+      <c r="B178" t="s">
+        <v>382</v>
+      </c>
+      <c r="C178" t="s">
+        <v>383</v>
+      </c>
+      <c r="E178" t="s">
+        <v>24</v>
+      </c>
+      <c r="F178" t="s">
+        <v>22</v>
+      </c>
+      <c r="G178" t="s">
+        <v>23</v>
+      </c>
+      <c r="H178">
+        <v>56</v>
+      </c>
+      <c r="I178" t="b">
+        <v>0</v>
+      </c>
+      <c r="J178" t="s">
+        <v>123</v>
+      </c>
+      <c r="K178">
+        <v>1</v>
+      </c>
+      <c r="L178" t="s">
+        <v>24</v>
+      </c>
+      <c r="M178">
+        <v>100.75</v>
+      </c>
+      <c r="N178" t="s">
+        <v>24</v>
+      </c>
+      <c r="O178" t="s">
+        <v>24</v>
+      </c>
+      <c r="P178" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q178" t="s">
+        <v>24</v>
+      </c>
+      <c r="R178" t="s">
+        <v>24</v>
+      </c>
+      <c r="S178">
+        <v>100.75</v>
+      </c>
+    </row>
+    <row r="179" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A179">
+        <v>178</v>
+      </c>
+      <c r="B179" t="s">
+        <v>49</v>
+      </c>
+      <c r="C179" t="s">
+        <v>384</v>
+      </c>
+      <c r="E179" t="s">
+        <v>385</v>
+      </c>
+      <c r="F179" t="s">
+        <v>22</v>
+      </c>
+      <c r="G179" t="s">
+        <v>23</v>
+      </c>
+      <c r="H179">
+        <v>57</v>
+      </c>
+      <c r="I179" t="b">
+        <v>0</v>
+      </c>
+      <c r="J179" t="s">
+        <v>123</v>
+      </c>
+      <c r="K179">
+        <v>1</v>
+      </c>
+      <c r="L179" t="s">
+        <v>24</v>
+      </c>
+      <c r="M179" t="s">
+        <v>24</v>
+      </c>
+      <c r="N179" t="s">
+        <v>24</v>
+      </c>
+      <c r="O179">
+        <v>100.61</v>
+      </c>
+      <c r="P179" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q179" t="s">
+        <v>24</v>
+      </c>
+      <c r="R179" t="s">
+        <v>24</v>
+      </c>
+      <c r="S179">
+        <v>100.61</v>
+      </c>
+    </row>
+    <row r="180" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A180">
+        <v>179</v>
+      </c>
+      <c r="B180" t="s">
+        <v>168</v>
+      </c>
+      <c r="C180" t="s">
+        <v>386</v>
+      </c>
+      <c r="E180" t="s">
+        <v>24</v>
+      </c>
+      <c r="F180" t="s">
+        <v>22</v>
+      </c>
+      <c r="G180" t="s">
+        <v>23</v>
+      </c>
+      <c r="H180">
+        <v>58</v>
+      </c>
+      <c r="I180" t="b">
+        <v>0</v>
+      </c>
+      <c r="J180" t="s">
+        <v>123</v>
+      </c>
+      <c r="K180">
+        <v>1</v>
+      </c>
+      <c r="L180" t="s">
+        <v>24</v>
+      </c>
+      <c r="M180">
+        <v>100.55</v>
+      </c>
+      <c r="N180" t="s">
+        <v>24</v>
+      </c>
+      <c r="O180" t="s">
+        <v>24</v>
+      </c>
+      <c r="P180" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>24</v>
+      </c>
+      <c r="R180" t="s">
+        <v>24</v>
+      </c>
+      <c r="S180">
+        <v>100.55</v>
+      </c>
+    </row>
+    <row r="181" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A181">
+        <v>180</v>
+      </c>
+      <c r="B181" t="s">
+        <v>387</v>
+      </c>
+      <c r="C181" t="s">
+        <v>343</v>
+      </c>
+      <c r="E181" t="s">
+        <v>288</v>
+      </c>
+      <c r="F181" t="s">
+        <v>122</v>
+      </c>
+      <c r="G181" t="s">
+        <v>23</v>
+      </c>
+      <c r="H181">
+        <v>6</v>
+      </c>
+      <c r="I181" t="b">
+        <v>0</v>
+      </c>
+      <c r="J181" t="s">
+        <v>123</v>
+      </c>
+      <c r="K181">
+        <v>1</v>
+      </c>
+      <c r="L181" t="s">
+        <v>24</v>
+      </c>
+      <c r="M181" t="s">
+        <v>24</v>
+      </c>
+      <c r="N181" t="s">
+        <v>24</v>
+      </c>
+      <c r="O181">
+        <v>100.08</v>
+      </c>
+      <c r="P181" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q181" t="s">
+        <v>24</v>
+      </c>
+      <c r="R181" t="s">
+        <v>24</v>
+      </c>
+      <c r="S181">
+        <v>100.08</v>
+      </c>
+    </row>
+    <row r="182" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A182">
+        <v>181</v>
+      </c>
+      <c r="B182" t="s">
+        <v>388</v>
+      </c>
+      <c r="C182" t="s">
+        <v>389</v>
+      </c>
+      <c r="D182">
+        <v>2108</v>
+      </c>
+      <c r="E182" t="s">
+        <v>24</v>
+      </c>
+      <c r="F182" t="s">
+        <v>22</v>
+      </c>
+      <c r="G182" t="s">
+        <v>23</v>
+      </c>
+      <c r="H182">
+        <v>59</v>
+      </c>
+      <c r="I182" t="b">
+        <v>0</v>
+      </c>
+      <c r="J182" t="s">
+        <v>123</v>
+      </c>
+      <c r="K182">
+        <v>1</v>
+      </c>
+      <c r="L182" t="s">
+        <v>24</v>
+      </c>
+      <c r="M182" t="s">
+        <v>24</v>
+      </c>
+      <c r="N182">
+        <v>99.58</v>
+      </c>
+      <c r="O182" t="s">
+        <v>24</v>
+      </c>
+      <c r="P182" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q182" t="s">
+        <v>24</v>
+      </c>
+      <c r="R182" t="s">
+        <v>24</v>
+      </c>
+      <c r="S182">
+        <v>99.58</v>
+      </c>
+    </row>
+    <row r="183" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A183">
+        <v>182</v>
+      </c>
+      <c r="B183" t="s">
+        <v>390</v>
+      </c>
+      <c r="C183" t="s">
+        <v>391</v>
+      </c>
+      <c r="E183" t="s">
+        <v>288</v>
+      </c>
+      <c r="F183" t="s">
+        <v>39</v>
+      </c>
+      <c r="G183" t="s">
+        <v>53</v>
+      </c>
+      <c r="H183">
+        <v>8</v>
+      </c>
+      <c r="I183" t="b">
+        <v>0</v>
+      </c>
+      <c r="J183" t="s">
+        <v>123</v>
+      </c>
+      <c r="K183">
+        <v>1</v>
+      </c>
+      <c r="L183" t="s">
+        <v>24</v>
+      </c>
+      <c r="M183" t="s">
+        <v>24</v>
+      </c>
+      <c r="N183" t="s">
+        <v>24</v>
+      </c>
+      <c r="O183">
+        <v>98.95</v>
+      </c>
+      <c r="P183" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>24</v>
+      </c>
+      <c r="R183" t="s">
+        <v>24</v>
+      </c>
+      <c r="S183">
+        <v>98.95</v>
+      </c>
+    </row>
+    <row r="184" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A184">
+        <v>183</v>
+      </c>
+      <c r="B184" t="s">
+        <v>19</v>
+      </c>
+      <c r="C184" t="s">
+        <v>392</v>
+      </c>
+      <c r="E184" t="s">
+        <v>24</v>
+      </c>
+      <c r="F184" t="s">
+        <v>22</v>
+      </c>
+      <c r="G184" t="s">
+        <v>23</v>
+      </c>
+      <c r="H184">
+        <v>60</v>
+      </c>
+      <c r="I184" t="b">
+        <v>0</v>
+      </c>
+      <c r="J184" t="s">
+        <v>123</v>
+      </c>
+      <c r="K184">
+        <v>1</v>
+      </c>
+      <c r="L184" t="s">
+        <v>24</v>
+      </c>
+      <c r="M184" t="s">
+        <v>24</v>
+      </c>
+      <c r="N184" t="s">
+        <v>24</v>
+      </c>
+      <c r="O184" t="s">
+        <v>24</v>
+      </c>
+      <c r="P184" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q184" t="s">
+        <v>24</v>
+      </c>
+      <c r="R184">
+        <v>98.83</v>
+      </c>
+      <c r="S184">
+        <v>98.83</v>
+      </c>
+    </row>
+    <row r="185" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A185">
+        <v>184</v>
+      </c>
+      <c r="B185" t="s">
+        <v>285</v>
+      </c>
+      <c r="C185" t="s">
+        <v>393</v>
+      </c>
+      <c r="E185" t="s">
+        <v>35</v>
+      </c>
+      <c r="F185" t="s">
+        <v>62</v>
+      </c>
+      <c r="G185" t="s">
+        <v>23</v>
+      </c>
+      <c r="H185">
+        <v>15</v>
+      </c>
+      <c r="I185" t="b">
+        <v>0</v>
+      </c>
+      <c r="J185" t="s">
+        <v>123</v>
+      </c>
+      <c r="K185">
+        <v>1</v>
+      </c>
+      <c r="L185">
+        <v>98.74</v>
+      </c>
+      <c r="M185" t="s">
+        <v>24</v>
+      </c>
+      <c r="N185" t="s">
+        <v>24</v>
+      </c>
+      <c r="O185" t="s">
+        <v>24</v>
+      </c>
+      <c r="P185" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q185" t="s">
+        <v>24</v>
+      </c>
+      <c r="R185" t="s">
+        <v>24</v>
+      </c>
+      <c r="S185">
+        <v>98.74</v>
+      </c>
+    </row>
+    <row r="186" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A186">
+        <v>185</v>
+      </c>
+      <c r="B186" t="s">
+        <v>144</v>
+      </c>
+      <c r="C186" t="s">
+        <v>394</v>
+      </c>
+      <c r="D186">
+        <v>907</v>
+      </c>
+      <c r="E186" t="s">
+        <v>361</v>
+      </c>
+      <c r="F186" t="s">
+        <v>39</v>
+      </c>
+      <c r="G186" t="s">
+        <v>23</v>
+      </c>
+      <c r="H186">
+        <v>30</v>
+      </c>
+      <c r="I186" t="b">
+        <v>0</v>
+      </c>
+      <c r="J186" t="s">
+        <v>127</v>
+      </c>
+      <c r="K186">
+        <v>1</v>
+      </c>
+      <c r="L186" t="s">
+        <v>24</v>
+      </c>
+      <c r="M186">
+        <v>98.52</v>
+      </c>
+      <c r="N186" t="s">
+        <v>24</v>
+      </c>
+      <c r="O186" t="s">
+        <v>24</v>
+      </c>
+      <c r="P186" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q186" t="s">
+        <v>24</v>
+      </c>
+      <c r="R186" t="s">
+        <v>24</v>
+      </c>
+      <c r="S186">
+        <v>98.52</v>
+      </c>
+    </row>
+    <row r="187" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A187">
+        <v>186</v>
+      </c>
+      <c r="B187" t="s">
+        <v>29</v>
+      </c>
+      <c r="C187" t="s">
+        <v>395</v>
+      </c>
+      <c r="E187" t="s">
+        <v>396</v>
+      </c>
+      <c r="F187" t="s">
+        <v>39</v>
+      </c>
+      <c r="G187" t="s">
+        <v>23</v>
+      </c>
+      <c r="H187">
+        <v>31</v>
+      </c>
+      <c r="I187" t="b">
+        <v>0</v>
+      </c>
+      <c r="J187" t="s">
+        <v>123</v>
+      </c>
+      <c r="K187">
+        <v>1</v>
+      </c>
+      <c r="L187" t="s">
+        <v>24</v>
+      </c>
+      <c r="M187" t="s">
+        <v>24</v>
+      </c>
+      <c r="N187" t="s">
+        <v>24</v>
+      </c>
+      <c r="O187">
+        <v>98.48</v>
+      </c>
+      <c r="P187" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>24</v>
+      </c>
+      <c r="R187" t="s">
+        <v>24</v>
+      </c>
+      <c r="S187">
+        <v>98.48</v>
+      </c>
+    </row>
+    <row r="188" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A188">
+        <v>187</v>
+      </c>
+      <c r="B188" t="s">
+        <v>304</v>
+      </c>
+      <c r="C188" t="s">
+        <v>397</v>
+      </c>
+      <c r="E188" t="s">
+        <v>325</v>
+      </c>
+      <c r="F188" t="s">
+        <v>33</v>
+      </c>
+      <c r="G188" t="s">
+        <v>23</v>
+      </c>
+      <c r="H188">
+        <v>33</v>
+      </c>
+      <c r="I188" t="b">
+        <v>0</v>
+      </c>
+      <c r="J188" t="s">
+        <v>123</v>
+      </c>
+      <c r="K188">
+        <v>1</v>
+      </c>
+      <c r="L188" t="s">
+        <v>24</v>
+      </c>
+      <c r="M188" t="s">
+        <v>24</v>
+      </c>
+      <c r="N188" t="s">
+        <v>24</v>
+      </c>
+      <c r="O188" t="s">
+        <v>24</v>
+      </c>
+      <c r="P188" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>24</v>
+      </c>
+      <c r="R188">
+        <v>98.14</v>
+      </c>
+      <c r="S188">
+        <v>98.14</v>
+      </c>
+    </row>
+    <row r="189" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A189">
+        <v>188</v>
+      </c>
+      <c r="B189" t="s">
+        <v>398</v>
+      </c>
+      <c r="C189" t="s">
+        <v>399</v>
+      </c>
+      <c r="E189" t="s">
+        <v>109</v>
+      </c>
+      <c r="F189" t="s">
+        <v>22</v>
+      </c>
+      <c r="G189" t="s">
+        <v>23</v>
+      </c>
+      <c r="H189">
+        <v>61</v>
+      </c>
+      <c r="I189" t="b">
+        <v>0</v>
+      </c>
+      <c r="J189" t="s">
+        <v>123</v>
+      </c>
+      <c r="K189">
+        <v>1</v>
+      </c>
+      <c r="L189">
+        <v>98.04</v>
+      </c>
+      <c r="M189" t="s">
+        <v>24</v>
+      </c>
+      <c r="N189" t="s">
+        <v>24</v>
+      </c>
+      <c r="O189" t="s">
+        <v>24</v>
+      </c>
+      <c r="P189" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q189" t="s">
+        <v>24</v>
+      </c>
+      <c r="R189" t="s">
+        <v>24</v>
+      </c>
+      <c r="S189">
+        <v>98.04</v>
+      </c>
+    </row>
+    <row r="190" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A190">
+        <v>189</v>
+      </c>
+      <c r="B190" t="s">
+        <v>400</v>
+      </c>
+      <c r="C190" t="s">
+        <v>401</v>
+      </c>
+      <c r="E190" t="s">
+        <v>402</v>
+      </c>
+      <c r="F190" t="s">
+        <v>62</v>
+      </c>
+      <c r="G190" t="s">
+        <v>23</v>
+      </c>
+      <c r="H190">
+        <v>16</v>
+      </c>
+      <c r="I190" t="b">
+        <v>0</v>
+      </c>
+      <c r="J190" t="s">
+        <v>123</v>
+      </c>
+      <c r="K190">
+        <v>1</v>
+      </c>
+      <c r="L190">
+        <v>96.28</v>
+      </c>
+      <c r="M190" t="s">
+        <v>24</v>
+      </c>
+      <c r="N190" t="s">
+        <v>24</v>
+      </c>
+      <c r="O190" t="s">
+        <v>24</v>
+      </c>
+      <c r="P190" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q190" t="s">
+        <v>24</v>
+      </c>
+      <c r="R190" t="s">
+        <v>24</v>
+      </c>
+      <c r="S190">
+        <v>96.28</v>
+      </c>
+    </row>
+    <row r="191" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A191">
+        <v>190</v>
+      </c>
+      <c r="B191" t="s">
+        <v>403</v>
+      </c>
+      <c r="C191" t="s">
+        <v>404</v>
+      </c>
+      <c r="E191" t="s">
+        <v>24</v>
+      </c>
+      <c r="F191" t="s">
+        <v>33</v>
+      </c>
+      <c r="G191" t="s">
+        <v>53</v>
+      </c>
+      <c r="H191">
+        <v>7</v>
+      </c>
+      <c r="I191" t="b">
+        <v>0</v>
+      </c>
+      <c r="J191" t="s">
+        <v>123</v>
+      </c>
+      <c r="K191">
+        <v>1</v>
+      </c>
+      <c r="L191" t="s">
+        <v>24</v>
+      </c>
+      <c r="M191" t="s">
+        <v>24</v>
+      </c>
+      <c r="N191">
+        <v>96.24</v>
+      </c>
+      <c r="O191" t="s">
+        <v>24</v>
+      </c>
+      <c r="P191" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q191" t="s">
+        <v>24</v>
+      </c>
+      <c r="R191" t="s">
+        <v>24</v>
+      </c>
+      <c r="S191">
+        <v>96.24</v>
+      </c>
+    </row>
+    <row r="192" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A192">
+        <v>191</v>
+      </c>
+      <c r="B192" t="s">
+        <v>405</v>
+      </c>
+      <c r="C192" t="s">
+        <v>406</v>
+      </c>
+      <c r="E192" t="s">
+        <v>239</v>
+      </c>
+      <c r="F192" t="s">
+        <v>39</v>
+      </c>
+      <c r="G192" t="s">
+        <v>23</v>
+      </c>
+      <c r="H192">
+        <v>32</v>
+      </c>
+      <c r="I192" t="b">
+        <v>0</v>
+      </c>
+      <c r="J192" t="s">
+        <v>123</v>
+      </c>
+      <c r="K192">
+        <v>1</v>
+      </c>
+      <c r="L192" t="s">
+        <v>24</v>
+      </c>
+      <c r="M192" t="s">
+        <v>24</v>
+      </c>
+      <c r="N192" t="s">
+        <v>24</v>
+      </c>
+      <c r="O192" t="s">
+        <v>24</v>
+      </c>
+      <c r="P192" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q192">
+        <v>96.11</v>
+      </c>
+      <c r="R192" t="s">
+        <v>24</v>
+      </c>
+      <c r="S192">
+        <v>96.11</v>
+      </c>
+    </row>
+    <row r="193" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A193">
+        <v>192</v>
+      </c>
+      <c r="B193" t="s">
+        <v>407</v>
+      </c>
+      <c r="C193" t="s">
+        <v>408</v>
+      </c>
+      <c r="E193" t="s">
+        <v>24</v>
+      </c>
+      <c r="F193" t="s">
+        <v>22</v>
+      </c>
+      <c r="G193" t="s">
+        <v>53</v>
+      </c>
+      <c r="H193">
+        <v>18</v>
+      </c>
+      <c r="I193" t="b">
+        <v>0</v>
+      </c>
+      <c r="J193" t="s">
+        <v>123</v>
+      </c>
+      <c r="K193">
+        <v>1</v>
+      </c>
+      <c r="L193" t="s">
+        <v>24</v>
+      </c>
+      <c r="M193" t="s">
+        <v>24</v>
+      </c>
+      <c r="N193" t="s">
+        <v>24</v>
+      </c>
+      <c r="O193">
+        <v>95.86</v>
+      </c>
+      <c r="P193" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q193" t="s">
+        <v>24</v>
+      </c>
+      <c r="R193" t="s">
+        <v>24</v>
+      </c>
+      <c r="S193">
+        <v>95.86</v>
+      </c>
+    </row>
+    <row r="194" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A194">
+        <v>193</v>
+      </c>
+      <c r="B194" t="s">
+        <v>409</v>
+      </c>
+      <c r="C194" t="s">
+        <v>410</v>
+      </c>
+      <c r="E194" t="s">
+        <v>411</v>
+      </c>
+      <c r="F194" t="s">
+        <v>39</v>
+      </c>
+      <c r="G194" t="s">
+        <v>23</v>
+      </c>
+      <c r="H194">
+        <v>33</v>
+      </c>
+      <c r="I194" t="b">
+        <v>0</v>
+      </c>
+      <c r="J194" t="s">
+        <v>123</v>
+      </c>
+      <c r="K194">
+        <v>1</v>
+      </c>
+      <c r="L194">
+        <v>95.58</v>
+      </c>
+      <c r="M194" t="s">
+        <v>24</v>
+      </c>
+      <c r="N194" t="s">
+        <v>24</v>
+      </c>
+      <c r="O194" t="s">
+        <v>24</v>
+      </c>
+      <c r="P194" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>24</v>
+      </c>
+      <c r="R194" t="s">
+        <v>24</v>
+      </c>
+      <c r="S194">
+        <v>95.58</v>
+      </c>
+    </row>
+    <row r="195" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A195">
+        <v>194</v>
+      </c>
+      <c r="B195" t="s">
+        <v>187</v>
+      </c>
+      <c r="C195" t="s">
+        <v>412</v>
+      </c>
+      <c r="D195">
+        <v>1796</v>
+      </c>
+      <c r="E195" t="s">
+        <v>24</v>
+      </c>
+      <c r="F195" t="s">
+        <v>33</v>
+      </c>
+      <c r="G195" t="s">
+        <v>23</v>
+      </c>
+      <c r="H195">
+        <v>34</v>
+      </c>
+      <c r="I195" t="b">
+        <v>0</v>
+      </c>
+      <c r="J195" t="s">
+        <v>127</v>
+      </c>
+      <c r="K195">
+        <v>1</v>
+      </c>
+      <c r="L195" t="s">
+        <v>24</v>
+      </c>
+      <c r="M195" t="s">
+        <v>24</v>
+      </c>
+      <c r="N195" t="s">
+        <v>24</v>
+      </c>
+      <c r="O195" t="s">
+        <v>24</v>
+      </c>
+      <c r="P195" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q195" t="s">
+        <v>24</v>
+      </c>
+      <c r="R195">
+        <v>95.57</v>
+      </c>
+      <c r="S195">
+        <v>95.57</v>
+      </c>
+    </row>
+    <row r="196" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A196">
+        <v>195</v>
+      </c>
+      <c r="B196" t="s">
+        <v>60</v>
+      </c>
+      <c r="C196" t="s">
+        <v>413</v>
+      </c>
+      <c r="E196" t="s">
+        <v>186</v>
+      </c>
+      <c r="F196" t="s">
+        <v>22</v>
+      </c>
+      <c r="G196" t="s">
+        <v>23</v>
+      </c>
+      <c r="H196">
+        <v>62</v>
+      </c>
+      <c r="I196" t="b">
+        <v>0</v>
+      </c>
+      <c r="J196" t="s">
+        <v>123</v>
+      </c>
+      <c r="K196">
+        <v>1</v>
+      </c>
+      <c r="L196">
+        <v>95.35</v>
+      </c>
+      <c r="M196" t="s">
+        <v>24</v>
+      </c>
+      <c r="N196" t="s">
+        <v>24</v>
+      </c>
+      <c r="O196" t="s">
+        <v>24</v>
+      </c>
+      <c r="P196" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>24</v>
+      </c>
+      <c r="R196" t="s">
+        <v>24</v>
+      </c>
+      <c r="S196">
+        <v>95.35</v>
+      </c>
+    </row>
+    <row r="197" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A197">
+        <v>196</v>
+      </c>
+      <c r="B197" t="s">
+        <v>414</v>
+      </c>
+      <c r="C197" t="s">
+        <v>415</v>
+      </c>
+      <c r="D197">
+        <v>1834</v>
+      </c>
+      <c r="E197" t="s">
+        <v>416</v>
+      </c>
+      <c r="F197" t="s">
+        <v>22</v>
+      </c>
+      <c r="G197" t="s">
+        <v>23</v>
+      </c>
+      <c r="H197">
+        <v>63</v>
+      </c>
+      <c r="I197" t="b">
+        <v>0</v>
+      </c>
+      <c r="J197" t="s">
+        <v>127</v>
+      </c>
+      <c r="K197">
+        <v>1</v>
+      </c>
+      <c r="L197" t="s">
+        <v>24</v>
+      </c>
+      <c r="M197" t="s">
+        <v>24</v>
+      </c>
+      <c r="N197">
+        <v>95.32</v>
+      </c>
+      <c r="O197" t="s">
+        <v>24</v>
+      </c>
+      <c r="P197" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>24</v>
+      </c>
+      <c r="R197" t="s">
+        <v>24</v>
+      </c>
+      <c r="S197">
+        <v>95.32</v>
+      </c>
+    </row>
+    <row r="198" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A198">
+        <v>197</v>
+      </c>
+      <c r="B198" t="s">
+        <v>417</v>
+      </c>
+      <c r="C198" t="s">
+        <v>263</v>
+      </c>
+      <c r="E198" t="s">
+        <v>24</v>
+      </c>
+      <c r="F198" t="s">
+        <v>22</v>
+      </c>
+      <c r="G198" t="s">
+        <v>53</v>
+      </c>
+      <c r="H198">
+        <v>19</v>
+      </c>
+      <c r="I198" t="b">
+        <v>0</v>
+      </c>
+      <c r="J198" t="s">
+        <v>123</v>
+      </c>
+      <c r="K198">
+        <v>1</v>
+      </c>
+      <c r="L198" t="s">
+        <v>24</v>
+      </c>
+      <c r="M198" t="s">
+        <v>24</v>
+      </c>
+      <c r="N198" t="s">
+        <v>24</v>
+      </c>
+      <c r="O198">
+        <v>95.32</v>
+      </c>
+      <c r="P198" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q198" t="s">
+        <v>24</v>
+      </c>
+      <c r="R198" t="s">
+        <v>24</v>
+      </c>
+      <c r="S198">
+        <v>95.32</v>
+      </c>
+    </row>
+    <row r="199" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A199">
+        <v>198</v>
+      </c>
+      <c r="B199" t="s">
+        <v>60</v>
+      </c>
+      <c r="C199" t="s">
+        <v>418</v>
+      </c>
+      <c r="D199">
+        <v>557</v>
+      </c>
+      <c r="E199" t="s">
+        <v>27</v>
+      </c>
+      <c r="F199" t="s">
+        <v>62</v>
+      </c>
+      <c r="G199" t="s">
+        <v>23</v>
+      </c>
+      <c r="H199">
+        <v>17</v>
+      </c>
+      <c r="I199" t="b">
+        <v>0</v>
+      </c>
+      <c r="J199" t="s">
+        <v>127</v>
+      </c>
+      <c r="K199">
+        <v>1</v>
+      </c>
+      <c r="L199" t="s">
+        <v>24</v>
+      </c>
+      <c r="M199" t="s">
+        <v>24</v>
+      </c>
+      <c r="N199" t="s">
+        <v>24</v>
+      </c>
+      <c r="O199" t="s">
+        <v>24</v>
+      </c>
+      <c r="P199" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>24</v>
+      </c>
+      <c r="R199">
+        <v>95.28</v>
+      </c>
+      <c r="S199">
+        <v>95.28</v>
+      </c>
+    </row>
+    <row r="200" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A200">
+        <v>199</v>
+      </c>
+      <c r="B200" t="s">
+        <v>419</v>
+      </c>
+      <c r="C200" t="s">
+        <v>26</v>
+      </c>
+      <c r="D200">
+        <v>259</v>
+      </c>
+      <c r="E200" t="s">
+        <v>420</v>
+      </c>
+      <c r="F200" t="s">
+        <v>22</v>
+      </c>
+      <c r="G200" t="s">
+        <v>53</v>
+      </c>
+      <c r="H200">
+        <v>20</v>
+      </c>
+      <c r="I200" t="b">
+        <v>0</v>
+      </c>
+      <c r="J200" t="s">
+        <v>127</v>
+      </c>
+      <c r="K200">
+        <v>1</v>
+      </c>
+      <c r="L200">
+        <v>95.07</v>
+      </c>
+      <c r="M200" t="s">
+        <v>24</v>
+      </c>
+      <c r="N200" t="s">
+        <v>24</v>
+      </c>
+      <c r="O200" t="s">
+        <v>24</v>
+      </c>
+      <c r="P200" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>24</v>
+      </c>
+      <c r="R200" t="s">
+        <v>24</v>
+      </c>
+      <c r="S200">
+        <v>95.07</v>
+      </c>
+    </row>
+    <row r="201" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A201">
+        <v>200</v>
+      </c>
+      <c r="B201" t="s">
+        <v>421</v>
+      </c>
+      <c r="C201" t="s">
+        <v>422</v>
+      </c>
+      <c r="E201" t="s">
+        <v>126</v>
+      </c>
+      <c r="F201" t="s">
+        <v>22</v>
+      </c>
+      <c r="G201" t="s">
+        <v>53</v>
+      </c>
+      <c r="H201">
+        <v>21</v>
+      </c>
+      <c r="I201" t="b">
+        <v>0</v>
+      </c>
+      <c r="J201" t="s">
+        <v>123</v>
+      </c>
+      <c r="K201">
+        <v>1</v>
+      </c>
+      <c r="L201" t="s">
+        <v>24</v>
+      </c>
+      <c r="M201" t="s">
+        <v>24</v>
+      </c>
+      <c r="N201" t="s">
+        <v>24</v>
+      </c>
+      <c r="O201" t="s">
+        <v>24</v>
+      </c>
+      <c r="P201" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q201">
+        <v>95.07</v>
+      </c>
+      <c r="R201" t="s">
+        <v>24</v>
+      </c>
+      <c r="S201">
+        <v>95.07</v>
+      </c>
+    </row>
+    <row r="202" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A202">
+        <v>201</v>
+      </c>
+      <c r="B202" t="s">
+        <v>423</v>
+      </c>
+      <c r="C202" t="s">
+        <v>424</v>
+      </c>
+      <c r="D202">
+        <v>391</v>
+      </c>
+      <c r="E202" t="s">
+        <v>425</v>
+      </c>
+      <c r="F202" t="s">
+        <v>62</v>
+      </c>
+      <c r="G202" t="s">
+        <v>23</v>
+      </c>
+      <c r="H202">
+        <v>18</v>
+      </c>
+      <c r="I202" t="b">
+        <v>0</v>
+      </c>
+      <c r="J202" t="s">
+        <v>127</v>
+      </c>
+      <c r="K202">
+        <v>1</v>
+      </c>
+      <c r="L202">
+        <v>94.93</v>
+      </c>
+      <c r="M202" t="s">
+        <v>24</v>
+      </c>
+      <c r="N202" t="s">
+        <v>24</v>
+      </c>
+      <c r="O202" t="s">
+        <v>24</v>
+      </c>
+      <c r="P202" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q202" t="s">
+        <v>24</v>
+      </c>
+      <c r="R202" t="s">
+        <v>24</v>
+      </c>
+      <c r="S202">
+        <v>94.93</v>
+      </c>
+    </row>
+    <row r="203" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A203">
+        <v>202</v>
+      </c>
+      <c r="B203" t="s">
+        <v>119</v>
+      </c>
+      <c r="C203" t="s">
+        <v>426</v>
+      </c>
+      <c r="D203">
+        <v>300</v>
+      </c>
+      <c r="E203" t="s">
+        <v>24</v>
+      </c>
+      <c r="F203" t="s">
+        <v>33</v>
+      </c>
+      <c r="G203" t="s">
+        <v>23</v>
+      </c>
+      <c r="H203">
+        <v>35</v>
+      </c>
+      <c r="I203" t="b">
+        <v>0</v>
+      </c>
+      <c r="J203" t="s">
+        <v>127</v>
+      </c>
+      <c r="K203">
+        <v>1</v>
+      </c>
+      <c r="L203" t="s">
+        <v>24</v>
+      </c>
+      <c r="M203" t="s">
+        <v>24</v>
+      </c>
+      <c r="N203">
+        <v>94.77</v>
+      </c>
+      <c r="O203" t="s">
+        <v>24</v>
+      </c>
+      <c r="P203" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q203" t="s">
+        <v>24</v>
+      </c>
+      <c r="R203" t="s">
+        <v>24</v>
+      </c>
+      <c r="S203">
+        <v>94.77</v>
+      </c>
+    </row>
+    <row r="204" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A204">
+        <v>203</v>
+      </c>
+      <c r="B204" t="s">
+        <v>371</v>
+      </c>
+      <c r="C204" t="s">
+        <v>427</v>
+      </c>
+      <c r="D204">
+        <v>705</v>
+      </c>
+      <c r="E204" t="s">
+        <v>32</v>
+      </c>
+      <c r="F204" t="s">
+        <v>84</v>
+      </c>
+      <c r="G204" t="s">
+        <v>23</v>
+      </c>
+      <c r="H204">
+        <v>3</v>
+      </c>
+      <c r="I204" t="b">
+        <v>0</v>
+      </c>
+      <c r="J204" t="s">
+        <v>127</v>
+      </c>
+      <c r="K204">
+        <v>1</v>
+      </c>
+      <c r="L204" t="s">
+        <v>24</v>
+      </c>
+      <c r="M204" t="s">
+        <v>24</v>
+      </c>
+      <c r="N204" t="s">
+        <v>24</v>
+      </c>
+      <c r="O204" t="s">
+        <v>24</v>
+      </c>
+      <c r="P204" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q204">
+        <v>94.53</v>
+      </c>
+      <c r="R204" t="s">
+        <v>24</v>
+      </c>
+      <c r="S204">
+        <v>94.53</v>
+      </c>
+    </row>
+    <row r="205" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A205">
+        <v>204</v>
+      </c>
+      <c r="B205" t="s">
+        <v>178</v>
+      </c>
+      <c r="C205" t="s">
+        <v>428</v>
+      </c>
+      <c r="D205">
+        <v>39</v>
+      </c>
+      <c r="E205" t="s">
+        <v>429</v>
+      </c>
+      <c r="F205" t="s">
+        <v>39</v>
+      </c>
+      <c r="G205" t="s">
+        <v>23</v>
+      </c>
+      <c r="H205">
+        <v>34</v>
+      </c>
+      <c r="I205" t="b">
+        <v>0</v>
+      </c>
+      <c r="J205" t="s">
+        <v>127</v>
+      </c>
+      <c r="K205">
+        <v>1</v>
+      </c>
+      <c r="L205" t="s">
+        <v>24</v>
+      </c>
+      <c r="M205" t="s">
+        <v>24</v>
+      </c>
+      <c r="N205" t="s">
+        <v>24</v>
+      </c>
+      <c r="O205" t="s">
+        <v>24</v>
+      </c>
+      <c r="P205" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q205" t="s">
+        <v>24</v>
+      </c>
+      <c r="R205">
+        <v>94.11</v>
+      </c>
+      <c r="S205">
+        <v>94.11</v>
+      </c>
+    </row>
+    <row r="206" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A206">
+        <v>205</v>
+      </c>
+      <c r="B206" t="s">
+        <v>368</v>
+      </c>
+      <c r="C206" t="s">
+        <v>430</v>
+      </c>
+      <c r="D206">
+        <v>485</v>
+      </c>
+      <c r="E206" t="s">
+        <v>104</v>
+      </c>
+      <c r="F206" t="s">
+        <v>62</v>
+      </c>
+      <c r="G206" t="s">
+        <v>53</v>
+      </c>
+      <c r="H206">
+        <v>7</v>
+      </c>
+      <c r="I206" t="b">
+        <v>0</v>
+      </c>
+      <c r="J206" t="s">
+        <v>127</v>
+      </c>
+      <c r="K206">
+        <v>1</v>
+      </c>
+      <c r="L206" t="s">
+        <v>24</v>
+      </c>
+      <c r="M206" t="s">
+        <v>24</v>
+      </c>
+      <c r="N206" t="s">
+        <v>24</v>
+      </c>
+      <c r="O206">
+        <v>94.06</v>
+      </c>
+      <c r="P206" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q206" t="s">
+        <v>24</v>
+      </c>
+      <c r="R206" t="s">
+        <v>24</v>
+      </c>
+      <c r="S206">
+        <v>94.06</v>
+      </c>
+    </row>
+    <row r="207" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A207">
+        <v>206</v>
+      </c>
+      <c r="B207" t="s">
+        <v>431</v>
+      </c>
+      <c r="C207" t="s">
+        <v>432</v>
+      </c>
+      <c r="E207" t="s">
+        <v>65</v>
+      </c>
+      <c r="F207" t="s">
+        <v>33</v>
+      </c>
+      <c r="G207" t="s">
+        <v>53</v>
+      </c>
+      <c r="H207">
+        <v>8</v>
+      </c>
+      <c r="I207" t="b">
+        <v>0</v>
+      </c>
+      <c r="J207" t="s">
+        <v>123</v>
+      </c>
+      <c r="K207">
+        <v>1</v>
+      </c>
+      <c r="L207" t="s">
+        <v>24</v>
+      </c>
+      <c r="M207">
+        <v>94.05</v>
+      </c>
+      <c r="N207" t="s">
+        <v>24</v>
+      </c>
+      <c r="O207" t="s">
+        <v>24</v>
+      </c>
+      <c r="P207" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q207" t="s">
+        <v>24</v>
+      </c>
+      <c r="R207" t="s">
+        <v>24</v>
+      </c>
+      <c r="S207">
+        <v>94.05</v>
+      </c>
+    </row>
+    <row r="208" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A208">
+        <v>207</v>
+      </c>
+      <c r="B208" t="s">
+        <v>433</v>
+      </c>
+      <c r="C208" t="s">
+        <v>434</v>
+      </c>
+      <c r="E208" t="s">
+        <v>435</v>
+      </c>
+      <c r="F208" t="s">
+        <v>62</v>
+      </c>
+      <c r="G208" t="s">
+        <v>53</v>
+      </c>
+      <c r="H208">
+        <v>8</v>
+      </c>
+      <c r="I208" t="b">
+        <v>0</v>
+      </c>
+      <c r="J208" t="s">
+        <v>123</v>
+      </c>
+      <c r="K208">
+        <v>1</v>
+      </c>
+      <c r="L208" t="s">
+        <v>24</v>
+      </c>
+      <c r="M208" t="s">
+        <v>24</v>
+      </c>
+      <c r="N208" t="s">
+        <v>24</v>
+      </c>
+      <c r="O208" t="s">
+        <v>24</v>
+      </c>
+      <c r="P208">
+        <v>93.9</v>
+      </c>
+      <c r="Q208" t="s">
+        <v>24</v>
+      </c>
+      <c r="R208" t="s">
+        <v>24</v>
+      </c>
+      <c r="S208">
+        <v>93.9</v>
+      </c>
+    </row>
+    <row r="209" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A209">
+        <v>208</v>
+      </c>
+      <c r="B209" t="s">
+        <v>436</v>
+      </c>
+      <c r="C209" t="s">
+        <v>437</v>
+      </c>
+      <c r="E209" t="s">
+        <v>24</v>
+      </c>
+      <c r="F209" t="s">
+        <v>22</v>
+      </c>
+      <c r="G209" t="s">
+        <v>53</v>
+      </c>
+      <c r="H209">
+        <v>22</v>
+      </c>
+      <c r="I209" t="b">
+        <v>0</v>
+      </c>
+      <c r="J209" t="s">
+        <v>123</v>
+      </c>
+      <c r="K209">
+        <v>1</v>
+      </c>
+      <c r="L209" t="s">
+        <v>24</v>
+      </c>
+      <c r="M209" t="s">
+        <v>24</v>
+      </c>
+      <c r="N209" t="s">
+        <v>24</v>
+      </c>
+      <c r="O209" t="s">
+        <v>24</v>
+      </c>
+      <c r="P209" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q209" t="s">
+        <v>24</v>
+      </c>
+      <c r="R209">
+        <v>93.83</v>
+      </c>
+      <c r="S209">
+        <v>93.83</v>
+      </c>
+    </row>
+    <row r="210" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A210">
+        <v>209</v>
+      </c>
+      <c r="B210" t="s">
+        <v>438</v>
+      </c>
+      <c r="C210" t="s">
+        <v>263</v>
+      </c>
+      <c r="D210">
+        <v>1227</v>
+      </c>
+      <c r="E210" t="s">
+        <v>56</v>
+      </c>
+      <c r="F210" t="s">
+        <v>39</v>
+      </c>
+      <c r="G210" t="s">
+        <v>23</v>
+      </c>
+      <c r="H210">
+        <v>35</v>
+      </c>
+      <c r="I210" t="b">
+        <v>0</v>
+      </c>
+      <c r="J210" t="s">
+        <v>127</v>
+      </c>
+      <c r="K210">
+        <v>1</v>
+      </c>
+      <c r="L210" t="s">
+        <v>24</v>
+      </c>
+      <c r="M210" t="s">
+        <v>24</v>
+      </c>
+      <c r="N210" t="s">
+        <v>24</v>
+      </c>
+      <c r="O210" t="s">
+        <v>24</v>
+      </c>
+      <c r="P210" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q210" t="s">
+        <v>24</v>
+      </c>
+      <c r="R210">
+        <v>93.49</v>
+      </c>
+      <c r="S210">
+        <v>93.49</v>
+      </c>
+    </row>
+    <row r="211" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A211">
+        <v>210</v>
+      </c>
+      <c r="B211" t="s">
+        <v>241</v>
+      </c>
+      <c r="C211" t="s">
+        <v>439</v>
+      </c>
+      <c r="E211" t="s">
+        <v>47</v>
+      </c>
+      <c r="F211" t="s">
+        <v>39</v>
+      </c>
+      <c r="G211" t="s">
+        <v>23</v>
+      </c>
+      <c r="H211">
+        <v>36</v>
+      </c>
+      <c r="I211" t="b">
+        <v>0</v>
+      </c>
+      <c r="J211" t="s">
+        <v>123</v>
+      </c>
+      <c r="K211">
+        <v>1</v>
+      </c>
+      <c r="L211" t="s">
+        <v>24</v>
+      </c>
+      <c r="M211" t="s">
+        <v>24</v>
+      </c>
+      <c r="N211" t="s">
+        <v>24</v>
+      </c>
+      <c r="O211">
+        <v>93.29</v>
+      </c>
+      <c r="P211" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>24</v>
+      </c>
+      <c r="R211" t="s">
+        <v>24</v>
+      </c>
+      <c r="S211">
+        <v>93.29</v>
+      </c>
+    </row>
+    <row r="212" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A212">
+        <v>211</v>
+      </c>
+      <c r="B212" t="s">
+        <v>119</v>
+      </c>
+      <c r="C212" t="s">
+        <v>60</v>
+      </c>
+      <c r="E212" t="s">
+        <v>429</v>
+      </c>
+      <c r="F212" t="s">
+        <v>22</v>
+      </c>
+      <c r="G212" t="s">
+        <v>23</v>
+      </c>
+      <c r="H212">
+        <v>64</v>
+      </c>
+      <c r="I212" t="b">
+        <v>0</v>
+      </c>
+      <c r="J212" t="s">
+        <v>123</v>
+      </c>
+      <c r="K212">
+        <v>1</v>
+      </c>
+      <c r="L212" t="s">
+        <v>24</v>
+      </c>
+      <c r="M212" t="s">
+        <v>24</v>
+      </c>
+      <c r="N212" t="s">
+        <v>24</v>
+      </c>
+      <c r="O212" t="s">
+        <v>24</v>
+      </c>
+      <c r="P212" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q212" t="s">
+        <v>24</v>
+      </c>
+      <c r="R212">
+        <v>91.94</v>
+      </c>
+      <c r="S212">
+        <v>91.94</v>
+      </c>
+    </row>
+    <row r="213" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A213">
+        <v>212</v>
+      </c>
+      <c r="B213" t="s">
+        <v>57</v>
+      </c>
+      <c r="C213" t="s">
+        <v>221</v>
+      </c>
+      <c r="E213" t="s">
+        <v>440</v>
+      </c>
+      <c r="F213" t="s">
+        <v>84</v>
+      </c>
+      <c r="G213" t="s">
+        <v>23</v>
+      </c>
+      <c r="H213">
+        <v>4</v>
+      </c>
+      <c r="I213" t="b">
+        <v>0</v>
+      </c>
+      <c r="J213" t="s">
+        <v>123</v>
+      </c>
+      <c r="K213">
+        <v>1</v>
+      </c>
+      <c r="L213" t="s">
+        <v>24</v>
+      </c>
+      <c r="M213" t="s">
+        <v>24</v>
+      </c>
+      <c r="N213" t="s">
+        <v>24</v>
+      </c>
+      <c r="O213">
+        <v>91.92</v>
+      </c>
+      <c r="P213" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>24</v>
+      </c>
+      <c r="R213" t="s">
+        <v>24</v>
+      </c>
+      <c r="S213">
+        <v>91.92</v>
+      </c>
+    </row>
+    <row r="214" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A214">
+        <v>213</v>
+      </c>
+      <c r="B214" t="s">
+        <v>441</v>
+      </c>
+      <c r="C214" t="s">
+        <v>442</v>
+      </c>
+      <c r="D214">
+        <v>718</v>
+      </c>
+      <c r="E214" t="s">
+        <v>32</v>
+      </c>
+      <c r="F214" t="s">
+        <v>62</v>
+      </c>
+      <c r="G214" t="s">
+        <v>23</v>
+      </c>
+      <c r="H214">
+        <v>19</v>
+      </c>
+      <c r="I214" t="b">
+        <v>0</v>
+      </c>
+      <c r="J214" t="s">
+        <v>123</v>
+      </c>
+      <c r="K214">
+        <v>1</v>
+      </c>
+      <c r="L214" t="s">
+        <v>24</v>
+      </c>
+      <c r="M214" t="s">
+        <v>24</v>
+      </c>
+      <c r="N214" t="s">
+        <v>24</v>
+      </c>
+      <c r="O214" t="s">
+        <v>24</v>
+      </c>
+      <c r="P214" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q214" t="s">
+        <v>24</v>
+      </c>
+      <c r="R214">
+        <v>91.69</v>
+      </c>
+      <c r="S214">
+        <v>91.69</v>
+      </c>
+    </row>
+    <row r="215" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A215">
+        <v>214</v>
+      </c>
+      <c r="B215" t="s">
+        <v>443</v>
+      </c>
+      <c r="C215" t="s">
+        <v>305</v>
+      </c>
+      <c r="E215" t="s">
+        <v>24</v>
+      </c>
+      <c r="F215" t="s">
+        <v>33</v>
+      </c>
+      <c r="G215" t="s">
+        <v>23</v>
+      </c>
+      <c r="H215">
+        <v>36</v>
+      </c>
+      <c r="I215" t="b">
+        <v>0</v>
+      </c>
+      <c r="J215" t="s">
+        <v>123</v>
+      </c>
+      <c r="K215">
+        <v>1</v>
+      </c>
+      <c r="L215" t="s">
+        <v>24</v>
+      </c>
+      <c r="M215" t="s">
+        <v>24</v>
+      </c>
+      <c r="N215" t="s">
+        <v>24</v>
+      </c>
+      <c r="O215" t="s">
+        <v>24</v>
+      </c>
+      <c r="P215" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q215">
+        <v>91.23</v>
+      </c>
+      <c r="R215" t="s">
+        <v>24</v>
+      </c>
+      <c r="S215">
+        <v>91.23</v>
+      </c>
+    </row>
+    <row r="216" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A216">
+        <v>215</v>
+      </c>
+      <c r="B216" t="s">
+        <v>144</v>
+      </c>
+      <c r="C216" t="s">
+        <v>444</v>
+      </c>
+      <c r="D216">
+        <v>59</v>
+      </c>
+      <c r="E216" t="s">
+        <v>445</v>
+      </c>
+      <c r="F216" t="s">
+        <v>33</v>
+      </c>
+      <c r="G216" t="s">
+        <v>23</v>
+      </c>
+      <c r="H216">
+        <v>37</v>
+      </c>
+      <c r="I216" t="b">
+        <v>0</v>
+      </c>
+      <c r="J216" t="s">
+        <v>127</v>
+      </c>
+      <c r="K216">
+        <v>1</v>
+      </c>
+      <c r="L216" t="s">
+        <v>24</v>
+      </c>
+      <c r="M216" t="s">
+        <v>24</v>
+      </c>
+      <c r="N216" t="s">
+        <v>24</v>
+      </c>
+      <c r="O216">
+        <v>91.23</v>
+      </c>
+      <c r="P216" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q216" t="s">
+        <v>24</v>
+      </c>
+      <c r="R216" t="s">
+        <v>24</v>
+      </c>
+      <c r="S216">
+        <v>91.23</v>
+      </c>
+    </row>
+    <row r="217" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A217">
+        <v>216</v>
+      </c>
+      <c r="B217" t="s">
+        <v>446</v>
+      </c>
+      <c r="C217" t="s">
+        <v>447</v>
+      </c>
+      <c r="E217" t="s">
+        <v>448</v>
+      </c>
+      <c r="F217" t="s">
+        <v>62</v>
+      </c>
+      <c r="G217" t="s">
+        <v>23</v>
+      </c>
+      <c r="H217">
+        <v>20</v>
+      </c>
+      <c r="I217" t="b">
+        <v>0</v>
+      </c>
+      <c r="J217" t="s">
+        <v>123</v>
+      </c>
+      <c r="K217">
+        <v>1</v>
+      </c>
+      <c r="L217">
+        <v>90.38</v>
+      </c>
+      <c r="M217" t="s">
+        <v>24</v>
+      </c>
+      <c r="N217" t="s">
+        <v>24</v>
+      </c>
+      <c r="O217" t="s">
+        <v>24</v>
+      </c>
+      <c r="P217" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>24</v>
+      </c>
+      <c r="R217" t="s">
+        <v>24</v>
+      </c>
+      <c r="S217">
+        <v>90.38</v>
+      </c>
+    </row>
+    <row r="218" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A218">
+        <v>217</v>
+      </c>
+      <c r="B218" t="s">
+        <v>449</v>
+      </c>
+      <c r="C218" t="s">
+        <v>450</v>
+      </c>
+      <c r="D218">
+        <v>289</v>
+      </c>
+      <c r="E218" t="s">
+        <v>27</v>
+      </c>
+      <c r="F218" t="s">
+        <v>33</v>
+      </c>
+      <c r="G218" t="s">
+        <v>23</v>
+      </c>
+      <c r="H218">
+        <v>38</v>
+      </c>
+      <c r="I218" t="b">
+        <v>0</v>
+      </c>
+      <c r="J218" t="s">
+        <v>127</v>
+      </c>
+      <c r="K218">
+        <v>1</v>
+      </c>
+      <c r="L218" t="s">
+        <v>24</v>
+      </c>
+      <c r="M218" t="s">
+        <v>24</v>
+      </c>
+      <c r="N218" t="s">
+        <v>24</v>
+      </c>
+      <c r="O218">
+        <v>90.29</v>
+      </c>
+      <c r="P218" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q218" t="s">
+        <v>24</v>
+      </c>
+      <c r="R218" t="s">
+        <v>24</v>
+      </c>
+      <c r="S218">
+        <v>90.29</v>
+      </c>
+    </row>
+    <row r="219" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A219">
+        <v>218</v>
+      </c>
+      <c r="B219" t="s">
+        <v>29</v>
+      </c>
+      <c r="C219" t="s">
+        <v>451</v>
+      </c>
+      <c r="E219" t="s">
+        <v>325</v>
+      </c>
+      <c r="F219" t="s">
+        <v>33</v>
+      </c>
+      <c r="G219" t="s">
+        <v>23</v>
+      </c>
+      <c r="H219">
+        <v>39</v>
+      </c>
+      <c r="I219" t="b">
+        <v>0</v>
+      </c>
+      <c r="J219" t="s">
+        <v>123</v>
+      </c>
+      <c r="K219">
+        <v>1</v>
+      </c>
+      <c r="L219" t="s">
+        <v>24</v>
+      </c>
+      <c r="M219" t="s">
+        <v>24</v>
+      </c>
+      <c r="N219" t="s">
+        <v>24</v>
+      </c>
+      <c r="O219" t="s">
+        <v>24</v>
+      </c>
+      <c r="P219" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q219" t="s">
+        <v>24</v>
+      </c>
+      <c r="R219">
+        <v>90.15</v>
+      </c>
+      <c r="S219">
+        <v>90.15</v>
+      </c>
+    </row>
+    <row r="220" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A220">
+        <v>219</v>
+      </c>
+      <c r="B220" t="s">
+        <v>452</v>
+      </c>
+      <c r="C220" t="s">
+        <v>41</v>
+      </c>
+      <c r="E220" t="s">
+        <v>170</v>
+      </c>
+      <c r="F220" t="s">
+        <v>62</v>
+      </c>
+      <c r="G220" t="s">
+        <v>53</v>
+      </c>
+      <c r="H220">
+        <v>9</v>
+      </c>
+      <c r="I220" t="b">
+        <v>0</v>
+      </c>
+      <c r="J220" t="s">
+        <v>123</v>
+      </c>
+      <c r="K220">
+        <v>1</v>
+      </c>
+      <c r="L220">
+        <v>89.99</v>
+      </c>
+      <c r="M220" t="s">
+        <v>24</v>
+      </c>
+      <c r="N220" t="s">
+        <v>24</v>
+      </c>
+      <c r="O220" t="s">
+        <v>24</v>
+      </c>
+      <c r="P220" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q220" t="s">
+        <v>24</v>
+      </c>
+      <c r="R220" t="s">
+        <v>24</v>
+      </c>
+      <c r="S220">
+        <v>89.99</v>
+      </c>
+    </row>
+    <row r="221" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A221">
+        <v>220</v>
+      </c>
+      <c r="B221" t="s">
+        <v>353</v>
+      </c>
+      <c r="C221" t="s">
+        <v>453</v>
+      </c>
+      <c r="D221">
+        <v>2476</v>
+      </c>
+      <c r="E221" t="s">
+        <v>24</v>
+      </c>
+      <c r="F221" t="s">
+        <v>33</v>
+      </c>
+      <c r="G221" t="s">
+        <v>53</v>
+      </c>
+      <c r="H221">
+        <v>9</v>
+      </c>
+      <c r="I221" t="b">
+        <v>0</v>
+      </c>
+      <c r="J221" t="s">
+        <v>127</v>
+      </c>
+      <c r="K221">
+        <v>1</v>
+      </c>
+      <c r="L221" t="s">
+        <v>24</v>
+      </c>
+      <c r="M221" t="s">
+        <v>24</v>
+      </c>
+      <c r="N221" t="s">
+        <v>24</v>
+      </c>
+      <c r="O221" t="s">
+        <v>24</v>
+      </c>
+      <c r="P221" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>24</v>
+      </c>
+      <c r="R221">
+        <v>89.91</v>
+      </c>
+      <c r="S221">
+        <v>89.91</v>
+      </c>
+    </row>
+    <row r="222" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A222">
+        <v>221</v>
+      </c>
+      <c r="B222" t="s">
+        <v>454</v>
+      </c>
+      <c r="C222" t="s">
+        <v>455</v>
+      </c>
+      <c r="E222" t="s">
+        <v>24</v>
+      </c>
+      <c r="F222" t="s">
+        <v>22</v>
+      </c>
+      <c r="G222" t="s">
+        <v>53</v>
+      </c>
+      <c r="H222">
+        <v>23</v>
+      </c>
+      <c r="I222" t="b">
+        <v>0</v>
+      </c>
+      <c r="J222" t="s">
+        <v>123</v>
+      </c>
+      <c r="K222">
+        <v>1</v>
+      </c>
+      <c r="L222" t="s">
+        <v>24</v>
+      </c>
+      <c r="M222" t="s">
+        <v>24</v>
+      </c>
+      <c r="N222" t="s">
+        <v>24</v>
+      </c>
+      <c r="O222" t="s">
+        <v>24</v>
+      </c>
+      <c r="P222" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q222" t="s">
+        <v>24</v>
+      </c>
+      <c r="R222">
+        <v>89.63</v>
+      </c>
+      <c r="S222">
+        <v>89.63</v>
+      </c>
+    </row>
+    <row r="223" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A223">
         <v>222</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B223" t="s">
+        <v>368</v>
+      </c>
+      <c r="C223" t="s">
+        <v>456</v>
+      </c>
+      <c r="D223">
+        <v>1653</v>
+      </c>
+      <c r="E223" t="s">
+        <v>457</v>
+      </c>
+      <c r="F223" t="s">
+        <v>39</v>
+      </c>
+      <c r="G223" t="s">
+        <v>53</v>
+      </c>
+      <c r="H223">
+        <v>9</v>
+      </c>
+      <c r="I223" t="b">
+        <v>0</v>
+      </c>
+      <c r="J223" t="s">
+        <v>123</v>
+      </c>
+      <c r="K223">
+        <v>1</v>
+      </c>
+      <c r="L223" t="s">
+        <v>24</v>
+      </c>
+      <c r="M223" t="s">
+        <v>24</v>
+      </c>
+      <c r="N223">
+        <v>89.56</v>
+      </c>
+      <c r="O223" t="s">
+        <v>24</v>
+      </c>
+      <c r="P223" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q223" t="s">
+        <v>24</v>
+      </c>
+      <c r="R223" t="s">
+        <v>24</v>
+      </c>
+      <c r="S223">
+        <v>89.56</v>
+      </c>
+    </row>
+    <row r="224" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A224">
+        <v>223</v>
+      </c>
+      <c r="B224" t="s">
+        <v>115</v>
+      </c>
+      <c r="C224" t="s">
+        <v>458</v>
+      </c>
+      <c r="E224" t="s">
+        <v>24</v>
+      </c>
+      <c r="F224" t="s">
+        <v>62</v>
+      </c>
+      <c r="G224" t="s">
+        <v>23</v>
+      </c>
+      <c r="H224">
+        <v>21</v>
+      </c>
+      <c r="I224" t="b">
+        <v>0</v>
+      </c>
+      <c r="J224" t="s">
+        <v>123</v>
+      </c>
+      <c r="K224">
+        <v>1</v>
+      </c>
+      <c r="L224">
+        <v>89.56</v>
+      </c>
+      <c r="M224" t="s">
+        <v>24</v>
+      </c>
+      <c r="N224" t="s">
+        <v>24</v>
+      </c>
+      <c r="O224" t="s">
+        <v>24</v>
+      </c>
+      <c r="P224" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q224" t="s">
+        <v>24</v>
+      </c>
+      <c r="R224" t="s">
+        <v>24</v>
+      </c>
+      <c r="S224">
+        <v>89.56</v>
+      </c>
+    </row>
+    <row r="225" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A225">
+        <v>224</v>
+      </c>
+      <c r="B225" t="s">
+        <v>241</v>
+      </c>
+      <c r="C225" t="s">
+        <v>206</v>
+      </c>
+      <c r="E225" t="s">
+        <v>236</v>
+      </c>
+      <c r="F225" t="s">
+        <v>33</v>
+      </c>
+      <c r="G225" t="s">
+        <v>23</v>
+      </c>
+      <c r="H225">
+        <v>40</v>
+      </c>
+      <c r="I225" t="b">
+        <v>0</v>
+      </c>
+      <c r="J225" t="s">
+        <v>123</v>
+      </c>
+      <c r="K225">
+        <v>1</v>
+      </c>
+      <c r="L225" t="s">
+        <v>24</v>
+      </c>
+      <c r="M225" t="s">
+        <v>24</v>
+      </c>
+      <c r="N225" t="s">
+        <v>24</v>
+      </c>
+      <c r="O225">
+        <v>88.9</v>
+      </c>
+      <c r="P225" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q225" t="s">
+        <v>24</v>
+      </c>
+      <c r="R225" t="s">
+        <v>24</v>
+      </c>
+      <c r="S225">
+        <v>88.9</v>
+      </c>
+    </row>
+    <row r="226" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A226">
+        <v>225</v>
+      </c>
+      <c r="B226" t="s">
+        <v>459</v>
+      </c>
+      <c r="C226" t="s">
+        <v>460</v>
+      </c>
+      <c r="E226" t="s">
+        <v>461</v>
+      </c>
+      <c r="F226" t="s">
+        <v>39</v>
+      </c>
+      <c r="G226" t="s">
+        <v>23</v>
+      </c>
+      <c r="H226">
+        <v>37</v>
+      </c>
+      <c r="I226" t="b">
+        <v>0</v>
+      </c>
+      <c r="J226" t="s">
+        <v>123</v>
+      </c>
+      <c r="K226">
+        <v>1</v>
+      </c>
+      <c r="L226" t="s">
+        <v>24</v>
+      </c>
+      <c r="M226" t="s">
+        <v>24</v>
+      </c>
+      <c r="N226" t="s">
+        <v>24</v>
+      </c>
+      <c r="O226">
+        <v>88.47</v>
+      </c>
+      <c r="P226" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q226" t="s">
+        <v>24</v>
+      </c>
+      <c r="R226" t="s">
+        <v>24</v>
+      </c>
+      <c r="S226">
+        <v>88.47</v>
+      </c>
+    </row>
+    <row r="227" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A227">
+        <v>226</v>
+      </c>
+      <c r="B227" t="s">
+        <v>135</v>
+      </c>
+      <c r="C227" t="s">
+        <v>462</v>
+      </c>
+      <c r="E227" t="s">
+        <v>463</v>
+      </c>
+      <c r="F227" t="s">
+        <v>22</v>
+      </c>
+      <c r="G227" t="s">
+        <v>53</v>
+      </c>
+      <c r="H227">
+        <v>24</v>
+      </c>
+      <c r="I227" t="b">
+        <v>0</v>
+      </c>
+      <c r="J227" t="s">
+        <v>123</v>
+      </c>
+      <c r="K227">
+        <v>1</v>
+      </c>
+      <c r="L227" t="s">
+        <v>24</v>
+      </c>
+      <c r="M227" t="s">
+        <v>24</v>
+      </c>
+      <c r="N227" t="s">
+        <v>24</v>
+      </c>
+      <c r="O227" t="s">
+        <v>24</v>
+      </c>
+      <c r="P227" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q227">
+        <v>88.41</v>
+      </c>
+      <c r="R227" t="s">
+        <v>24</v>
+      </c>
+      <c r="S227">
+        <v>88.41</v>
+      </c>
+    </row>
+    <row r="228" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A228">
+        <v>227</v>
+      </c>
+      <c r="B228" t="s">
+        <v>464</v>
+      </c>
+      <c r="C228" t="s">
+        <v>465</v>
+      </c>
+      <c r="D228">
+        <v>1476</v>
+      </c>
+      <c r="E228" t="s">
+        <v>132</v>
+      </c>
+      <c r="F228" t="s">
+        <v>39</v>
+      </c>
+      <c r="G228" t="s">
+        <v>53</v>
+      </c>
+      <c r="H228">
+        <v>10</v>
+      </c>
+      <c r="I228" t="b">
+        <v>0</v>
+      </c>
+      <c r="J228" t="s">
+        <v>127</v>
+      </c>
+      <c r="K228">
+        <v>1</v>
+      </c>
+      <c r="L228" t="s">
+        <v>24</v>
+      </c>
+      <c r="M228" t="s">
+        <v>24</v>
+      </c>
+      <c r="N228" t="s">
+        <v>24</v>
+      </c>
+      <c r="O228">
+        <v>88.19</v>
+      </c>
+      <c r="P228" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q228" t="s">
+        <v>24</v>
+      </c>
+      <c r="R228" t="s">
+        <v>24</v>
+      </c>
+      <c r="S228">
+        <v>88.19</v>
+      </c>
+    </row>
+    <row r="229" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A229">
+        <v>228</v>
+      </c>
+      <c r="B229" t="s">
+        <v>69</v>
+      </c>
+      <c r="C229" t="s">
+        <v>466</v>
+      </c>
+      <c r="D229">
+        <v>162</v>
+      </c>
+      <c r="E229" t="s">
+        <v>27</v>
+      </c>
+      <c r="F229" t="s">
+        <v>39</v>
+      </c>
+      <c r="G229" t="s">
+        <v>53</v>
+      </c>
+      <c r="H229">
+        <v>11</v>
+      </c>
+      <c r="I229" t="b">
+        <v>0</v>
+      </c>
+      <c r="J229" t="s">
+        <v>127</v>
+      </c>
+      <c r="K229">
+        <v>1</v>
+      </c>
+      <c r="L229">
+        <v>88.11</v>
+      </c>
+      <c r="M229" t="s">
+        <v>24</v>
+      </c>
+      <c r="N229" t="s">
+        <v>24</v>
+      </c>
+      <c r="O229" t="s">
+        <v>24</v>
+      </c>
+      <c r="P229" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q229" t="s">
+        <v>24</v>
+      </c>
+      <c r="R229" t="s">
+        <v>24</v>
+      </c>
+      <c r="S229">
+        <v>88.11</v>
+      </c>
+    </row>
+    <row r="230" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A230">
+        <v>229</v>
+      </c>
+      <c r="B230" t="s">
+        <v>178</v>
+      </c>
+      <c r="C230" t="s">
+        <v>467</v>
+      </c>
+      <c r="E230" t="s">
+        <v>435</v>
+      </c>
+      <c r="F230" t="s">
+        <v>39</v>
+      </c>
+      <c r="G230" t="s">
+        <v>23</v>
+      </c>
+      <c r="H230">
+        <v>38</v>
+      </c>
+      <c r="I230" t="b">
+        <v>0</v>
+      </c>
+      <c r="J230" t="s">
+        <v>123</v>
+      </c>
+      <c r="K230">
+        <v>1</v>
+      </c>
+      <c r="L230" t="s">
+        <v>24</v>
+      </c>
+      <c r="M230" t="s">
+        <v>24</v>
+      </c>
+      <c r="N230" t="s">
+        <v>24</v>
+      </c>
+      <c r="O230" t="s">
+        <v>24</v>
+      </c>
+      <c r="P230" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>24</v>
+      </c>
+      <c r="R230">
+        <v>87.9</v>
+      </c>
+      <c r="S230">
+        <v>87.9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A231">
+        <v>230</v>
+      </c>
+      <c r="B231" t="s">
+        <v>468</v>
+      </c>
+      <c r="C231" t="s">
+        <v>469</v>
+      </c>
+      <c r="E231" t="s">
+        <v>24</v>
+      </c>
+      <c r="F231" t="s">
+        <v>39</v>
+      </c>
+      <c r="G231" t="s">
+        <v>23</v>
+      </c>
+      <c r="H231">
+        <v>39</v>
+      </c>
+      <c r="I231" t="b">
+        <v>0</v>
+      </c>
+      <c r="J231" t="s">
+        <v>123</v>
+      </c>
+      <c r="K231">
+        <v>1</v>
+      </c>
+      <c r="L231" t="s">
+        <v>24</v>
+      </c>
+      <c r="M231">
+        <v>87.53</v>
+      </c>
+      <c r="N231" t="s">
+        <v>24</v>
+      </c>
+      <c r="O231" t="s">
+        <v>24</v>
+      </c>
+      <c r="P231" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>24</v>
+      </c>
+      <c r="R231" t="s">
+        <v>24</v>
+      </c>
+      <c r="S231">
+        <v>87.53</v>
+      </c>
+    </row>
+    <row r="232" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A232">
+        <v>231</v>
+      </c>
+      <c r="B232" t="s">
+        <v>115</v>
+      </c>
+      <c r="C232" t="s">
+        <v>106</v>
+      </c>
+      <c r="D232">
+        <v>1012</v>
+      </c>
+      <c r="E232" t="s">
+        <v>27</v>
+      </c>
+      <c r="F232" t="s">
+        <v>39</v>
+      </c>
+      <c r="G232" t="s">
+        <v>23</v>
+      </c>
+      <c r="H232">
+        <v>40</v>
+      </c>
+      <c r="I232" t="b">
+        <v>0</v>
+      </c>
+      <c r="J232" t="s">
+        <v>123</v>
+      </c>
+      <c r="K232">
+        <v>1</v>
+      </c>
+      <c r="L232" t="s">
+        <v>24</v>
+      </c>
+      <c r="M232" t="s">
+        <v>24</v>
+      </c>
+      <c r="N232" t="s">
+        <v>24</v>
+      </c>
+      <c r="O232" t="s">
+        <v>24</v>
+      </c>
+      <c r="P232" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q232">
+        <v>87.47</v>
+      </c>
+      <c r="R232" t="s">
+        <v>24</v>
+      </c>
+      <c r="S232">
+        <v>87.47</v>
+      </c>
+    </row>
+    <row r="233" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A233">
+        <v>232</v>
+      </c>
+      <c r="B233" t="s">
+        <v>470</v>
+      </c>
+      <c r="C233" t="s">
+        <v>471</v>
+      </c>
+      <c r="E233" t="s">
+        <v>258</v>
+      </c>
+      <c r="F233" t="s">
+        <v>39</v>
+      </c>
+      <c r="G233" t="s">
+        <v>53</v>
+      </c>
+      <c r="H233">
+        <v>12</v>
+      </c>
+      <c r="I233" t="b">
+        <v>0</v>
+      </c>
+      <c r="J233" t="s">
+        <v>123</v>
+      </c>
+      <c r="K233">
+        <v>1</v>
+      </c>
+      <c r="L233" t="s">
+        <v>24</v>
+      </c>
+      <c r="M233" t="s">
+        <v>24</v>
+      </c>
+      <c r="N233" t="s">
+        <v>24</v>
+      </c>
+      <c r="O233" t="s">
+        <v>24</v>
+      </c>
+      <c r="P233" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q233" t="s">
+        <v>24</v>
+      </c>
+      <c r="R233">
+        <v>86.78</v>
+      </c>
+      <c r="S233">
+        <v>86.78</v>
+      </c>
+    </row>
+    <row r="234" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A234">
+        <v>233</v>
+      </c>
+      <c r="B234" t="s">
+        <v>472</v>
+      </c>
+      <c r="C234" t="s">
+        <v>154</v>
+      </c>
+      <c r="E234" t="s">
+        <v>24</v>
+      </c>
+      <c r="F234" t="s">
+        <v>22</v>
+      </c>
+      <c r="G234" t="s">
+        <v>23</v>
+      </c>
+      <c r="H234">
+        <v>65</v>
+      </c>
+      <c r="I234" t="b">
+        <v>0</v>
+      </c>
+      <c r="J234" t="s">
+        <v>123</v>
+      </c>
+      <c r="K234">
+        <v>1</v>
+      </c>
+      <c r="L234" t="s">
+        <v>24</v>
+      </c>
+      <c r="M234" t="s">
+        <v>24</v>
+      </c>
+      <c r="N234">
+        <v>86.74</v>
+      </c>
+      <c r="O234" t="s">
+        <v>24</v>
+      </c>
+      <c r="P234" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q234" t="s">
+        <v>24</v>
+      </c>
+      <c r="R234" t="s">
+        <v>24</v>
+      </c>
+      <c r="S234">
+        <v>86.74</v>
+      </c>
+    </row>
+    <row r="235" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A235">
+        <v>234</v>
+      </c>
+      <c r="B235" t="s">
+        <v>222</v>
+      </c>
+      <c r="C235" t="s">
+        <v>473</v>
+      </c>
+      <c r="E235" t="s">
+        <v>325</v>
+      </c>
+      <c r="F235" t="s">
+        <v>62</v>
+      </c>
+      <c r="G235" t="s">
+        <v>53</v>
+      </c>
+      <c r="H235">
+        <v>10</v>
+      </c>
+      <c r="I235" t="b">
+        <v>0</v>
+      </c>
+      <c r="J235" t="s">
+        <v>123</v>
+      </c>
+      <c r="K235">
+        <v>1</v>
+      </c>
+      <c r="L235" t="s">
+        <v>24</v>
+      </c>
+      <c r="M235" t="s">
+        <v>24</v>
+      </c>
+      <c r="N235" t="s">
+        <v>24</v>
+      </c>
+      <c r="O235" t="s">
+        <v>24</v>
+      </c>
+      <c r="P235" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q235" t="s">
+        <v>24</v>
+      </c>
+      <c r="R235">
+        <v>86.63</v>
+      </c>
+      <c r="S235">
+        <v>86.63</v>
+      </c>
+    </row>
+    <row r="236" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A236">
         <v>235</v>
       </c>
-      <c r="C94" t="s">
+      <c r="B236" t="s">
+        <v>474</v>
+      </c>
+      <c r="C236" t="s">
+        <v>475</v>
+      </c>
+      <c r="E236" t="s">
+        <v>38</v>
+      </c>
+      <c r="F236" t="s">
+        <v>62</v>
+      </c>
+      <c r="G236" t="s">
+        <v>23</v>
+      </c>
+      <c r="H236">
+        <v>22</v>
+      </c>
+      <c r="I236" t="b">
+        <v>0</v>
+      </c>
+      <c r="J236" t="s">
+        <v>123</v>
+      </c>
+      <c r="K236">
+        <v>1</v>
+      </c>
+      <c r="L236" t="s">
+        <v>24</v>
+      </c>
+      <c r="M236" t="s">
+        <v>24</v>
+      </c>
+      <c r="N236" t="s">
+        <v>24</v>
+      </c>
+      <c r="O236" t="s">
+        <v>24</v>
+      </c>
+      <c r="P236" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q236">
+        <v>85.91</v>
+      </c>
+      <c r="R236" t="s">
+        <v>24</v>
+      </c>
+      <c r="S236">
+        <v>85.91</v>
+      </c>
+    </row>
+    <row r="237" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A237">
         <v>236</v>
       </c>
-      <c r="E94" t="s">
+      <c r="B237" t="s">
+        <v>69</v>
+      </c>
+      <c r="C237" t="s">
+        <v>476</v>
+      </c>
+      <c r="D237">
+        <v>19</v>
+      </c>
+      <c r="E237" t="s">
+        <v>477</v>
+      </c>
+      <c r="F237" t="s">
+        <v>39</v>
+      </c>
+      <c r="G237" t="s">
+        <v>53</v>
+      </c>
+      <c r="H237">
+        <v>13</v>
+      </c>
+      <c r="I237" t="b">
+        <v>0</v>
+      </c>
+      <c r="J237" t="s">
+        <v>127</v>
+      </c>
+      <c r="K237">
+        <v>1</v>
+      </c>
+      <c r="L237" t="s">
+        <v>24</v>
+      </c>
+      <c r="M237" t="s">
+        <v>24</v>
+      </c>
+      <c r="N237" t="s">
+        <v>24</v>
+      </c>
+      <c r="O237" t="s">
+        <v>24</v>
+      </c>
+      <c r="P237" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q237" t="s">
+        <v>24</v>
+      </c>
+      <c r="R237">
+        <v>85.79</v>
+      </c>
+      <c r="S237">
+        <v>85.79</v>
+      </c>
+    </row>
+    <row r="238" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A238">
         <v>237</v>
       </c>
-      <c r="F94" t="s">
-[...11 lines deleted...]
-      <c r="J94" t="s">
+      <c r="B238" t="s">
+        <v>423</v>
+      </c>
+      <c r="C238" t="s">
+        <v>478</v>
+      </c>
+      <c r="D238">
+        <v>193</v>
+      </c>
+      <c r="E238" t="s">
+        <v>429</v>
+      </c>
+      <c r="F238" t="s">
+        <v>39</v>
+      </c>
+      <c r="G238" t="s">
+        <v>23</v>
+      </c>
+      <c r="H238">
+        <v>41</v>
+      </c>
+      <c r="I238" t="b">
+        <v>0</v>
+      </c>
+      <c r="J238" t="s">
+        <v>127</v>
+      </c>
+      <c r="K238">
+        <v>1</v>
+      </c>
+      <c r="L238" t="s">
+        <v>24</v>
+      </c>
+      <c r="M238" t="s">
+        <v>24</v>
+      </c>
+      <c r="N238" t="s">
+        <v>24</v>
+      </c>
+      <c r="O238" t="s">
+        <v>24</v>
+      </c>
+      <c r="P238" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q238" t="s">
+        <v>24</v>
+      </c>
+      <c r="R238">
+        <v>85.52</v>
+      </c>
+      <c r="S238">
+        <v>85.52</v>
+      </c>
+    </row>
+    <row r="239" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A239">
+        <v>238</v>
+      </c>
+      <c r="B239" t="s">
+        <v>205</v>
+      </c>
+      <c r="C239" t="s">
+        <v>479</v>
+      </c>
+      <c r="E239" t="s">
+        <v>35</v>
+      </c>
+      <c r="F239" t="s">
+        <v>62</v>
+      </c>
+      <c r="G239" t="s">
+        <v>23</v>
+      </c>
+      <c r="H239">
+        <v>23</v>
+      </c>
+      <c r="I239" t="b">
+        <v>0</v>
+      </c>
+      <c r="J239" t="s">
+        <v>123</v>
+      </c>
+      <c r="K239">
+        <v>1</v>
+      </c>
+      <c r="L239">
+        <v>84.97</v>
+      </c>
+      <c r="M239" t="s">
+        <v>24</v>
+      </c>
+      <c r="N239" t="s">
+        <v>24</v>
+      </c>
+      <c r="O239" t="s">
+        <v>24</v>
+      </c>
+      <c r="P239" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q239" t="s">
+        <v>24</v>
+      </c>
+      <c r="R239" t="s">
+        <v>24</v>
+      </c>
+      <c r="S239">
+        <v>84.97</v>
+      </c>
+    </row>
+    <row r="240" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A240">
+        <v>239</v>
+      </c>
+      <c r="B240" t="s">
+        <v>480</v>
+      </c>
+      <c r="C240" t="s">
+        <v>481</v>
+      </c>
+      <c r="E240" t="s">
+        <v>170</v>
+      </c>
+      <c r="F240" t="s">
         <v>84</v>
       </c>
-      <c r="K94">
-[...23 lines deleted...]
-      <c r="S94">
+      <c r="G240" t="s">
+        <v>23</v>
+      </c>
+      <c r="H240">
+        <v>5</v>
+      </c>
+      <c r="I240" t="b">
+        <v>0</v>
+      </c>
+      <c r="J240" t="s">
+        <v>123</v>
+      </c>
+      <c r="K240">
+        <v>1</v>
+      </c>
+      <c r="L240" t="s">
+        <v>24</v>
+      </c>
+      <c r="M240">
+        <v>84.46</v>
+      </c>
+      <c r="N240" t="s">
+        <v>24</v>
+      </c>
+      <c r="O240" t="s">
+        <v>24</v>
+      </c>
+      <c r="P240" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q240" t="s">
+        <v>24</v>
+      </c>
+      <c r="R240" t="s">
+        <v>24</v>
+      </c>
+      <c r="S240">
+        <v>84.46</v>
+      </c>
+    </row>
+    <row r="241" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A241">
+        <v>240</v>
+      </c>
+      <c r="B241" t="s">
+        <v>482</v>
+      </c>
+      <c r="C241" t="s">
+        <v>483</v>
+      </c>
+      <c r="E241" t="s">
+        <v>141</v>
+      </c>
+      <c r="F241" t="s">
+        <v>22</v>
+      </c>
+      <c r="G241" t="s">
+        <v>53</v>
+      </c>
+      <c r="H241">
+        <v>25</v>
+      </c>
+      <c r="I241" t="b">
+        <v>0</v>
+      </c>
+      <c r="J241" t="s">
+        <v>123</v>
+      </c>
+      <c r="K241">
+        <v>1</v>
+      </c>
+      <c r="L241" t="s">
+        <v>24</v>
+      </c>
+      <c r="M241" t="s">
+        <v>24</v>
+      </c>
+      <c r="N241">
+        <v>83.93</v>
+      </c>
+      <c r="O241" t="s">
+        <v>24</v>
+      </c>
+      <c r="P241" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q241" t="s">
+        <v>24</v>
+      </c>
+      <c r="R241" t="s">
+        <v>24</v>
+      </c>
+      <c r="S241">
+        <v>83.93</v>
+      </c>
+    </row>
+    <row r="242" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A242">
+        <v>241</v>
+      </c>
+      <c r="B242" t="s">
+        <v>168</v>
+      </c>
+      <c r="C242" t="s">
+        <v>484</v>
+      </c>
+      <c r="D242">
+        <v>648</v>
+      </c>
+      <c r="E242" t="s">
+        <v>141</v>
+      </c>
+      <c r="F242" t="s">
+        <v>22</v>
+      </c>
+      <c r="G242" t="s">
+        <v>23</v>
+      </c>
+      <c r="H242">
+        <v>66</v>
+      </c>
+      <c r="I242" t="b">
+        <v>0</v>
+      </c>
+      <c r="J242" t="s">
+        <v>127</v>
+      </c>
+      <c r="K242">
+        <v>1</v>
+      </c>
+      <c r="L242" t="s">
+        <v>24</v>
+      </c>
+      <c r="M242" t="s">
+        <v>24</v>
+      </c>
+      <c r="N242">
+        <v>83.92</v>
+      </c>
+      <c r="O242" t="s">
+        <v>24</v>
+      </c>
+      <c r="P242" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q242" t="s">
+        <v>24</v>
+      </c>
+      <c r="R242" t="s">
+        <v>24</v>
+      </c>
+      <c r="S242">
+        <v>83.92</v>
+      </c>
+    </row>
+    <row r="243" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A243">
+        <v>242</v>
+      </c>
+      <c r="B243" t="s">
+        <v>205</v>
+      </c>
+      <c r="C243" t="s">
+        <v>485</v>
+      </c>
+      <c r="D243">
+        <v>581</v>
+      </c>
+      <c r="E243" t="s">
+        <v>24</v>
+      </c>
+      <c r="F243" t="s">
+        <v>33</v>
+      </c>
+      <c r="G243" t="s">
+        <v>23</v>
+      </c>
+      <c r="H243">
+        <v>41</v>
+      </c>
+      <c r="I243" t="b">
+        <v>0</v>
+      </c>
+      <c r="J243" t="s">
+        <v>127</v>
+      </c>
+      <c r="K243">
+        <v>1</v>
+      </c>
+      <c r="L243" t="s">
+        <v>24</v>
+      </c>
+      <c r="M243" t="s">
+        <v>24</v>
+      </c>
+      <c r="N243">
+        <v>83.54</v>
+      </c>
+      <c r="O243" t="s">
+        <v>24</v>
+      </c>
+      <c r="P243" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q243" t="s">
+        <v>24</v>
+      </c>
+      <c r="R243" t="s">
+        <v>24</v>
+      </c>
+      <c r="S243">
+        <v>83.54</v>
+      </c>
+    </row>
+    <row r="244" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A244">
+        <v>243</v>
+      </c>
+      <c r="B244" t="s">
+        <v>364</v>
+      </c>
+      <c r="C244" t="s">
+        <v>486</v>
+      </c>
+      <c r="E244" t="s">
+        <v>487</v>
+      </c>
+      <c r="F244" t="s">
+        <v>62</v>
+      </c>
+      <c r="G244" t="s">
+        <v>23</v>
+      </c>
+      <c r="H244">
+        <v>24</v>
+      </c>
+      <c r="I244" t="b">
+        <v>0</v>
+      </c>
+      <c r="J244" t="s">
+        <v>123</v>
+      </c>
+      <c r="K244">
+        <v>1</v>
+      </c>
+      <c r="L244" t="s">
+        <v>24</v>
+      </c>
+      <c r="M244" t="s">
+        <v>24</v>
+      </c>
+      <c r="N244" t="s">
+        <v>24</v>
+      </c>
+      <c r="O244">
+        <v>83.41</v>
+      </c>
+      <c r="P244" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q244" t="s">
+        <v>24</v>
+      </c>
+      <c r="R244" t="s">
+        <v>24</v>
+      </c>
+      <c r="S244">
+        <v>83.41</v>
+      </c>
+    </row>
+    <row r="245" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A245">
+        <v>244</v>
+      </c>
+      <c r="B245" t="s">
+        <v>488</v>
+      </c>
+      <c r="C245" t="s">
+        <v>489</v>
+      </c>
+      <c r="D245">
+        <v>1426</v>
+      </c>
+      <c r="E245" t="s">
+        <v>457</v>
+      </c>
+      <c r="F245" t="s">
+        <v>22</v>
+      </c>
+      <c r="G245" t="s">
+        <v>53</v>
+      </c>
+      <c r="H245">
+        <v>26</v>
+      </c>
+      <c r="I245" t="b">
+        <v>0</v>
+      </c>
+      <c r="J245" t="s">
+        <v>123</v>
+      </c>
+      <c r="K245">
+        <v>1</v>
+      </c>
+      <c r="L245" t="s">
+        <v>24</v>
+      </c>
+      <c r="M245" t="s">
+        <v>24</v>
+      </c>
+      <c r="N245" t="s">
+        <v>24</v>
+      </c>
+      <c r="O245" t="s">
+        <v>24</v>
+      </c>
+      <c r="P245" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q245">
+        <v>83.03</v>
+      </c>
+      <c r="R245" t="s">
+        <v>24</v>
+      </c>
+      <c r="S245">
+        <v>83.03</v>
+      </c>
+    </row>
+    <row r="246" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A246">
+        <v>245</v>
+      </c>
+      <c r="B246" t="s">
+        <v>113</v>
+      </c>
+      <c r="C246" t="s">
+        <v>490</v>
+      </c>
+      <c r="E246" t="s">
+        <v>65</v>
+      </c>
+      <c r="F246" t="s">
+        <v>62</v>
+      </c>
+      <c r="G246" t="s">
+        <v>23</v>
+      </c>
+      <c r="H246">
+        <v>25</v>
+      </c>
+      <c r="I246" t="b">
+        <v>0</v>
+      </c>
+      <c r="J246" t="s">
+        <v>123</v>
+      </c>
+      <c r="K246">
+        <v>1</v>
+      </c>
+      <c r="L246">
+        <v>82.36</v>
+      </c>
+      <c r="M246" t="s">
+        <v>24</v>
+      </c>
+      <c r="N246" t="s">
+        <v>24</v>
+      </c>
+      <c r="O246" t="s">
+        <v>24</v>
+      </c>
+      <c r="P246" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q246" t="s">
+        <v>24</v>
+      </c>
+      <c r="R246" t="s">
+        <v>24</v>
+      </c>
+      <c r="S246">
+        <v>82.36</v>
+      </c>
+    </row>
+    <row r="247" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A247">
+        <v>246</v>
+      </c>
+      <c r="B247" t="s">
+        <v>491</v>
+      </c>
+      <c r="C247" t="s">
+        <v>492</v>
+      </c>
+      <c r="D247">
+        <v>385</v>
+      </c>
+      <c r="E247" t="s">
+        <v>170</v>
+      </c>
+      <c r="F247" t="s">
+        <v>62</v>
+      </c>
+      <c r="G247" t="s">
+        <v>53</v>
+      </c>
+      <c r="H247">
+        <v>11</v>
+      </c>
+      <c r="I247" t="b">
+        <v>0</v>
+      </c>
+      <c r="J247" t="s">
+        <v>127</v>
+      </c>
+      <c r="K247">
+        <v>1</v>
+      </c>
+      <c r="L247">
+        <v>82</v>
+      </c>
+      <c r="M247" t="s">
+        <v>24</v>
+      </c>
+      <c r="N247" t="s">
+        <v>24</v>
+      </c>
+      <c r="O247" t="s">
+        <v>24</v>
+      </c>
+      <c r="P247" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q247" t="s">
+        <v>24</v>
+      </c>
+      <c r="R247" t="s">
+        <v>24</v>
+      </c>
+      <c r="S247">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="248" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A248">
+        <v>247</v>
+      </c>
+      <c r="B248" t="s">
+        <v>161</v>
+      </c>
+      <c r="C248" t="s">
+        <v>493</v>
+      </c>
+      <c r="E248" t="s">
+        <v>24</v>
+      </c>
+      <c r="F248" t="s">
+        <v>22</v>
+      </c>
+      <c r="G248" t="s">
+        <v>23</v>
+      </c>
+      <c r="H248">
+        <v>67</v>
+      </c>
+      <c r="I248" t="b">
+        <v>0</v>
+      </c>
+      <c r="J248" t="s">
+        <v>123</v>
+      </c>
+      <c r="K248">
+        <v>1</v>
+      </c>
+      <c r="L248" t="s">
+        <v>24</v>
+      </c>
+      <c r="M248" t="s">
+        <v>24</v>
+      </c>
+      <c r="N248" t="s">
+        <v>24</v>
+      </c>
+      <c r="O248">
+        <v>81.89</v>
+      </c>
+      <c r="P248" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q248" t="s">
+        <v>24</v>
+      </c>
+      <c r="R248" t="s">
+        <v>24</v>
+      </c>
+      <c r="S248">
+        <v>81.89</v>
+      </c>
+    </row>
+    <row r="249" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A249">
+        <v>248</v>
+      </c>
+      <c r="B249" t="s">
+        <v>97</v>
+      </c>
+      <c r="C249" t="s">
+        <v>206</v>
+      </c>
+      <c r="D249">
+        <v>208</v>
+      </c>
+      <c r="E249" t="s">
+        <v>24</v>
+      </c>
+      <c r="F249" t="s">
+        <v>22</v>
+      </c>
+      <c r="G249" t="s">
+        <v>23</v>
+      </c>
+      <c r="H249">
+        <v>68</v>
+      </c>
+      <c r="I249" t="b">
+        <v>0</v>
+      </c>
+      <c r="J249" t="s">
+        <v>127</v>
+      </c>
+      <c r="K249">
+        <v>1</v>
+      </c>
+      <c r="L249" t="s">
+        <v>24</v>
+      </c>
+      <c r="M249" t="s">
+        <v>24</v>
+      </c>
+      <c r="N249" t="s">
+        <v>24</v>
+      </c>
+      <c r="O249" t="s">
+        <v>24</v>
+      </c>
+      <c r="P249" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q249" t="s">
+        <v>24</v>
+      </c>
+      <c r="R249">
+        <v>81.45</v>
+      </c>
+      <c r="S249">
+        <v>81.45</v>
+      </c>
+    </row>
+    <row r="250" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A250">
+        <v>249</v>
+      </c>
+      <c r="B250" t="s">
+        <v>494</v>
+      </c>
+      <c r="C250" t="s">
+        <v>495</v>
+      </c>
+      <c r="D250">
+        <v>350</v>
+      </c>
+      <c r="E250" t="s">
+        <v>56</v>
+      </c>
+      <c r="F250" t="s">
+        <v>62</v>
+      </c>
+      <c r="G250" t="s">
+        <v>53</v>
+      </c>
+      <c r="H250">
+        <v>12</v>
+      </c>
+      <c r="I250" t="b">
+        <v>0</v>
+      </c>
+      <c r="J250" t="s">
+        <v>127</v>
+      </c>
+      <c r="K250">
+        <v>1</v>
+      </c>
+      <c r="L250" t="s">
+        <v>24</v>
+      </c>
+      <c r="M250">
+        <v>80.73</v>
+      </c>
+      <c r="N250" t="s">
+        <v>24</v>
+      </c>
+      <c r="O250" t="s">
+        <v>24</v>
+      </c>
+      <c r="P250" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q250" t="s">
+        <v>24</v>
+      </c>
+      <c r="R250" t="s">
+        <v>24</v>
+      </c>
+      <c r="S250">
+        <v>80.73</v>
+      </c>
+    </row>
+    <row r="251" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A251">
+        <v>250</v>
+      </c>
+      <c r="B251" t="s">
+        <v>496</v>
+      </c>
+      <c r="C251" t="s">
+        <v>497</v>
+      </c>
+      <c r="E251" t="s">
+        <v>24</v>
+      </c>
+      <c r="F251" t="s">
+        <v>22</v>
+      </c>
+      <c r="G251" t="s">
+        <v>53</v>
+      </c>
+      <c r="H251">
+        <v>27</v>
+      </c>
+      <c r="I251" t="b">
+        <v>0</v>
+      </c>
+      <c r="J251" t="s">
+        <v>123</v>
+      </c>
+      <c r="K251">
+        <v>1</v>
+      </c>
+      <c r="L251" t="s">
+        <v>24</v>
+      </c>
+      <c r="M251" t="s">
+        <v>24</v>
+      </c>
+      <c r="N251" t="s">
+        <v>24</v>
+      </c>
+      <c r="O251">
+        <v>80.47</v>
+      </c>
+      <c r="P251" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q251" t="s">
+        <v>24</v>
+      </c>
+      <c r="R251" t="s">
+        <v>24</v>
+      </c>
+      <c r="S251">
+        <v>80.47</v>
+      </c>
+    </row>
+    <row r="252" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A252">
+        <v>251</v>
+      </c>
+      <c r="B252" t="s">
+        <v>139</v>
+      </c>
+      <c r="C252" t="s">
+        <v>498</v>
+      </c>
+      <c r="E252" t="s">
+        <v>24</v>
+      </c>
+      <c r="F252" t="s">
+        <v>22</v>
+      </c>
+      <c r="G252" t="s">
+        <v>23</v>
+      </c>
+      <c r="H252">
+        <v>69</v>
+      </c>
+      <c r="I252" t="b">
+        <v>0</v>
+      </c>
+      <c r="J252" t="s">
+        <v>123</v>
+      </c>
+      <c r="K252">
+        <v>1</v>
+      </c>
+      <c r="L252" t="s">
+        <v>24</v>
+      </c>
+      <c r="M252" t="s">
+        <v>24</v>
+      </c>
+      <c r="N252" t="s">
+        <v>24</v>
+      </c>
+      <c r="O252">
+        <v>79.29</v>
+      </c>
+      <c r="P252" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q252" t="s">
+        <v>24</v>
+      </c>
+      <c r="R252" t="s">
+        <v>24</v>
+      </c>
+      <c r="S252">
+        <v>79.29</v>
+      </c>
+    </row>
+    <row r="253" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A253">
+        <v>252</v>
+      </c>
+      <c r="B253" t="s">
+        <v>499</v>
+      </c>
+      <c r="C253" t="s">
+        <v>92</v>
+      </c>
+      <c r="D253">
+        <v>1662</v>
+      </c>
+      <c r="E253" t="s">
+        <v>186</v>
+      </c>
+      <c r="F253" t="s">
+        <v>39</v>
+      </c>
+      <c r="G253" t="s">
+        <v>53</v>
+      </c>
+      <c r="H253">
+        <v>14</v>
+      </c>
+      <c r="I253" t="b">
+        <v>0</v>
+      </c>
+      <c r="J253" t="s">
+        <v>127</v>
+      </c>
+      <c r="K253">
+        <v>1</v>
+      </c>
+      <c r="L253">
+        <v>79.27</v>
+      </c>
+      <c r="M253" t="s">
+        <v>24</v>
+      </c>
+      <c r="N253" t="s">
+        <v>24</v>
+      </c>
+      <c r="O253" t="s">
+        <v>24</v>
+      </c>
+      <c r="P253" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q253" t="s">
+        <v>24</v>
+      </c>
+      <c r="R253" t="s">
+        <v>24</v>
+      </c>
+      <c r="S253">
+        <v>79.27</v>
+      </c>
+    </row>
+    <row r="254" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A254">
+        <v>253</v>
+      </c>
+      <c r="B254" t="s">
+        <v>500</v>
+      </c>
+      <c r="C254" t="s">
+        <v>501</v>
+      </c>
+      <c r="E254" t="s">
+        <v>385</v>
+      </c>
+      <c r="F254" t="s">
+        <v>62</v>
+      </c>
+      <c r="G254" t="s">
+        <v>23</v>
+      </c>
+      <c r="H254">
+        <v>26</v>
+      </c>
+      <c r="I254" t="b">
+        <v>0</v>
+      </c>
+      <c r="J254" t="s">
+        <v>123</v>
+      </c>
+      <c r="K254">
+        <v>1</v>
+      </c>
+      <c r="L254" t="s">
+        <v>24</v>
+      </c>
+      <c r="M254" t="s">
+        <v>24</v>
+      </c>
+      <c r="N254" t="s">
+        <v>24</v>
+      </c>
+      <c r="O254">
+        <v>79.06</v>
+      </c>
+      <c r="P254" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q254" t="s">
+        <v>24</v>
+      </c>
+      <c r="R254" t="s">
+        <v>24</v>
+      </c>
+      <c r="S254">
+        <v>79.06</v>
+      </c>
+    </row>
+    <row r="255" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A255">
+        <v>254</v>
+      </c>
+      <c r="B255" t="s">
+        <v>502</v>
+      </c>
+      <c r="C255" t="s">
+        <v>270</v>
+      </c>
+      <c r="E255" t="s">
+        <v>271</v>
+      </c>
+      <c r="F255" t="s">
+        <v>22</v>
+      </c>
+      <c r="G255" t="s">
+        <v>53</v>
+      </c>
+      <c r="H255">
+        <v>28</v>
+      </c>
+      <c r="I255" t="b">
+        <v>0</v>
+      </c>
+      <c r="J255" t="s">
+        <v>123</v>
+      </c>
+      <c r="K255">
+        <v>1</v>
+      </c>
+      <c r="L255" t="s">
+        <v>24</v>
+      </c>
+      <c r="M255" t="s">
+        <v>24</v>
+      </c>
+      <c r="N255" t="s">
+        <v>24</v>
+      </c>
+      <c r="O255" t="s">
+        <v>24</v>
+      </c>
+      <c r="P255" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q255">
+        <v>78.19</v>
+      </c>
+      <c r="R255" t="s">
+        <v>24</v>
+      </c>
+      <c r="S255">
+        <v>78.19</v>
+      </c>
+    </row>
+    <row r="256" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A256">
+        <v>255</v>
+      </c>
+      <c r="B256" t="s">
+        <v>503</v>
+      </c>
+      <c r="C256" t="s">
+        <v>504</v>
+      </c>
+      <c r="E256" t="s">
+        <v>385</v>
+      </c>
+      <c r="F256" t="s">
+        <v>62</v>
+      </c>
+      <c r="G256" t="s">
+        <v>23</v>
+      </c>
+      <c r="H256">
+        <v>27</v>
+      </c>
+      <c r="I256" t="b">
+        <v>0</v>
+      </c>
+      <c r="J256" t="s">
+        <v>123</v>
+      </c>
+      <c r="K256">
+        <v>1</v>
+      </c>
+      <c r="L256" t="s">
+        <v>24</v>
+      </c>
+      <c r="M256" t="s">
+        <v>24</v>
+      </c>
+      <c r="N256" t="s">
+        <v>24</v>
+      </c>
+      <c r="O256">
+        <v>78.09</v>
+      </c>
+      <c r="P256" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q256" t="s">
+        <v>24</v>
+      </c>
+      <c r="R256" t="s">
+        <v>24</v>
+      </c>
+      <c r="S256">
+        <v>78.09</v>
+      </c>
+    </row>
+    <row r="257" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A257">
+        <v>256</v>
+      </c>
+      <c r="B257" t="s">
+        <v>205</v>
+      </c>
+      <c r="C257" t="s">
+        <v>505</v>
+      </c>
+      <c r="E257" t="s">
+        <v>24</v>
+      </c>
+      <c r="F257" t="s">
+        <v>33</v>
+      </c>
+      <c r="G257" t="s">
+        <v>23</v>
+      </c>
+      <c r="H257">
+        <v>42</v>
+      </c>
+      <c r="I257" t="b">
+        <v>0</v>
+      </c>
+      <c r="J257" t="s">
+        <v>123</v>
+      </c>
+      <c r="K257">
+        <v>1</v>
+      </c>
+      <c r="L257" t="s">
+        <v>24</v>
+      </c>
+      <c r="M257" t="s">
+        <v>24</v>
+      </c>
+      <c r="N257" t="s">
+        <v>24</v>
+      </c>
+      <c r="O257">
+        <v>77.34</v>
+      </c>
+      <c r="P257" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q257" t="s">
+        <v>24</v>
+      </c>
+      <c r="R257" t="s">
+        <v>24</v>
+      </c>
+      <c r="S257">
+        <v>77.34</v>
+      </c>
+    </row>
+    <row r="258" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A258">
+        <v>257</v>
+      </c>
+      <c r="B258" t="s">
+        <v>506</v>
+      </c>
+      <c r="C258" t="s">
+        <v>507</v>
+      </c>
+      <c r="D258">
+        <v>2644</v>
+      </c>
+      <c r="E258" t="s">
+        <v>24</v>
+      </c>
+      <c r="F258" t="s">
+        <v>22</v>
+      </c>
+      <c r="G258" t="s">
+        <v>53</v>
+      </c>
+      <c r="H258">
+        <v>29</v>
+      </c>
+      <c r="I258" t="b">
+        <v>0</v>
+      </c>
+      <c r="J258" t="s">
+        <v>127</v>
+      </c>
+      <c r="K258">
+        <v>1</v>
+      </c>
+      <c r="L258" t="s">
+        <v>24</v>
+      </c>
+      <c r="M258" t="s">
+        <v>24</v>
+      </c>
+      <c r="N258" t="s">
+        <v>24</v>
+      </c>
+      <c r="O258">
+        <v>77.21</v>
+      </c>
+      <c r="P258" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q258" t="s">
+        <v>24</v>
+      </c>
+      <c r="R258" t="s">
+        <v>24</v>
+      </c>
+      <c r="S258">
+        <v>77.21</v>
+      </c>
+    </row>
+    <row r="259" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A259">
+        <v>258</v>
+      </c>
+      <c r="B259" t="s">
+        <v>508</v>
+      </c>
+      <c r="C259" t="s">
+        <v>509</v>
+      </c>
+      <c r="E259" t="s">
+        <v>24</v>
+      </c>
+      <c r="F259" t="s">
+        <v>22</v>
+      </c>
+      <c r="G259" t="s">
+        <v>53</v>
+      </c>
+      <c r="H259">
+        <v>30</v>
+      </c>
+      <c r="I259" t="b">
+        <v>0</v>
+      </c>
+      <c r="J259" t="s">
+        <v>123</v>
+      </c>
+      <c r="K259">
+        <v>1</v>
+      </c>
+      <c r="L259" t="s">
+        <v>24</v>
+      </c>
+      <c r="M259" t="s">
+        <v>24</v>
+      </c>
+      <c r="N259">
+        <v>76.47</v>
+      </c>
+      <c r="O259" t="s">
+        <v>24</v>
+      </c>
+      <c r="P259" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q259" t="s">
+        <v>24</v>
+      </c>
+      <c r="R259" t="s">
+        <v>24</v>
+      </c>
+      <c r="S259">
+        <v>76.47</v>
+      </c>
+    </row>
+    <row r="260" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A260">
+        <v>259</v>
+      </c>
+      <c r="B260" t="s">
+        <v>510</v>
+      </c>
+      <c r="C260" t="s">
+        <v>238</v>
+      </c>
+      <c r="E260" t="s">
+        <v>511</v>
+      </c>
+      <c r="F260" t="s">
+        <v>39</v>
+      </c>
+      <c r="G260" t="s">
+        <v>53</v>
+      </c>
+      <c r="H260">
+        <v>15</v>
+      </c>
+      <c r="I260" t="b">
+        <v>0</v>
+      </c>
+      <c r="J260" t="s">
+        <v>123</v>
+      </c>
+      <c r="K260">
+        <v>1</v>
+      </c>
+      <c r="L260" t="s">
+        <v>24</v>
+      </c>
+      <c r="M260" t="s">
+        <v>24</v>
+      </c>
+      <c r="N260" t="s">
+        <v>24</v>
+      </c>
+      <c r="O260" t="s">
+        <v>24</v>
+      </c>
+      <c r="P260">
+        <v>76.25</v>
+      </c>
+      <c r="Q260" t="s">
+        <v>24</v>
+      </c>
+      <c r="R260" t="s">
+        <v>24</v>
+      </c>
+      <c r="S260">
+        <v>76.25</v>
+      </c>
+    </row>
+    <row r="261" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A261">
+        <v>260</v>
+      </c>
+      <c r="B261" t="s">
+        <v>225</v>
+      </c>
+      <c r="C261" t="s">
+        <v>512</v>
+      </c>
+      <c r="D261">
+        <v>84</v>
+      </c>
+      <c r="E261" t="s">
+        <v>325</v>
+      </c>
+      <c r="F261" t="s">
+        <v>22</v>
+      </c>
+      <c r="G261" t="s">
+        <v>23</v>
+      </c>
+      <c r="H261">
+        <v>70</v>
+      </c>
+      <c r="I261" t="b">
+        <v>0</v>
+      </c>
+      <c r="J261" t="s">
+        <v>127</v>
+      </c>
+      <c r="K261">
+        <v>1</v>
+      </c>
+      <c r="L261" t="s">
+        <v>24</v>
+      </c>
+      <c r="M261" t="s">
+        <v>24</v>
+      </c>
+      <c r="N261" t="s">
+        <v>24</v>
+      </c>
+      <c r="O261">
+        <v>73.73</v>
+      </c>
+      <c r="P261" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q261" t="s">
+        <v>24</v>
+      </c>
+      <c r="R261" t="s">
+        <v>24</v>
+      </c>
+      <c r="S261">
+        <v>73.73</v>
+      </c>
+    </row>
+    <row r="262" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A262">
+        <v>261</v>
+      </c>
+      <c r="B262" t="s">
+        <v>513</v>
+      </c>
+      <c r="C262" t="s">
+        <v>514</v>
+      </c>
+      <c r="E262" t="s">
+        <v>65</v>
+      </c>
+      <c r="F262" t="s">
+        <v>84</v>
+      </c>
+      <c r="G262" t="s">
+        <v>53</v>
+      </c>
+      <c r="H262">
+        <v>1</v>
+      </c>
+      <c r="I262" t="b">
+        <v>0</v>
+      </c>
+      <c r="J262" t="s">
+        <v>123</v>
+      </c>
+      <c r="K262">
+        <v>1</v>
+      </c>
+      <c r="L262">
+        <v>70.14</v>
+      </c>
+      <c r="M262" t="s">
+        <v>24</v>
+      </c>
+      <c r="N262" t="s">
+        <v>24</v>
+      </c>
+      <c r="O262" t="s">
+        <v>24</v>
+      </c>
+      <c r="P262" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q262" t="s">
+        <v>24</v>
+      </c>
+      <c r="R262" t="s">
+        <v>24</v>
+      </c>
+      <c r="S262">
+        <v>70.14</v>
+      </c>
+    </row>
+    <row r="263" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A263">
+        <v>262</v>
+      </c>
+      <c r="B263" t="s">
+        <v>115</v>
+      </c>
+      <c r="C263" t="s">
+        <v>515</v>
+      </c>
+      <c r="E263" t="s">
+        <v>24</v>
+      </c>
+      <c r="F263" t="s">
+        <v>39</v>
+      </c>
+      <c r="G263" t="s">
+        <v>23</v>
+      </c>
+      <c r="H263">
+        <v>42</v>
+      </c>
+      <c r="I263" t="b">
+        <v>0</v>
+      </c>
+      <c r="J263" t="s">
+        <v>123</v>
+      </c>
+      <c r="K263">
+        <v>1</v>
+      </c>
+      <c r="L263" t="s">
+        <v>24</v>
+      </c>
+      <c r="M263" t="s">
+        <v>24</v>
+      </c>
+      <c r="N263" t="s">
+        <v>24</v>
+      </c>
+      <c r="O263" t="s">
+        <v>24</v>
+      </c>
+      <c r="P263" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q263">
+        <v>69.31</v>
+      </c>
+      <c r="R263" t="s">
+        <v>24</v>
+      </c>
+      <c r="S263">
+        <v>69.31</v>
+      </c>
+    </row>
+    <row r="264" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A264">
+        <v>263</v>
+      </c>
+      <c r="B264" t="s">
+        <v>516</v>
+      </c>
+      <c r="C264" t="s">
+        <v>489</v>
+      </c>
+      <c r="E264" t="s">
+        <v>24</v>
+      </c>
+      <c r="F264" t="s">
+        <v>22</v>
+      </c>
+      <c r="G264" t="s">
+        <v>23</v>
+      </c>
+      <c r="H264">
+        <v>71</v>
+      </c>
+      <c r="I264" t="b">
+        <v>0</v>
+      </c>
+      <c r="J264" t="s">
+        <v>123</v>
+      </c>
+      <c r="K264">
+        <v>1</v>
+      </c>
+      <c r="L264" t="s">
+        <v>24</v>
+      </c>
+      <c r="M264" t="s">
+        <v>24</v>
+      </c>
+      <c r="N264" t="s">
+        <v>24</v>
+      </c>
+      <c r="O264" t="s">
+        <v>24</v>
+      </c>
+      <c r="P264">
+        <v>69.26</v>
+      </c>
+      <c r="Q264" t="s">
+        <v>24</v>
+      </c>
+      <c r="R264" t="s">
+        <v>24</v>
+      </c>
+      <c r="S264">
+        <v>69.26</v>
+      </c>
+    </row>
+    <row r="265" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A265">
+        <v>264</v>
+      </c>
+      <c r="B265" t="s">
+        <v>421</v>
+      </c>
+      <c r="C265" t="s">
+        <v>392</v>
+      </c>
+      <c r="E265" t="s">
+        <v>288</v>
+      </c>
+      <c r="F265" t="s">
+        <v>62</v>
+      </c>
+      <c r="G265" t="s">
+        <v>53</v>
+      </c>
+      <c r="H265">
+        <v>13</v>
+      </c>
+      <c r="I265" t="b">
+        <v>0</v>
+      </c>
+      <c r="J265" t="s">
+        <v>123</v>
+      </c>
+      <c r="K265">
+        <v>1</v>
+      </c>
+      <c r="L265" t="s">
+        <v>24</v>
+      </c>
+      <c r="M265" t="s">
+        <v>24</v>
+      </c>
+      <c r="N265" t="s">
+        <v>24</v>
+      </c>
+      <c r="O265">
+        <v>68.72</v>
+      </c>
+      <c r="P265" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q265" t="s">
+        <v>24</v>
+      </c>
+      <c r="R265" t="s">
+        <v>24</v>
+      </c>
+      <c r="S265">
+        <v>68.72</v>
+      </c>
+    </row>
+    <row r="266" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A266">
+        <v>265</v>
+      </c>
+      <c r="B266" t="s">
+        <v>517</v>
+      </c>
+      <c r="C266" t="s">
+        <v>518</v>
+      </c>
+      <c r="D266">
+        <v>479</v>
+      </c>
+      <c r="E266" t="s">
+        <v>32</v>
+      </c>
+      <c r="F266" t="s">
+        <v>39</v>
+      </c>
+      <c r="G266" t="s">
+        <v>53</v>
+      </c>
+      <c r="H266">
+        <v>16</v>
+      </c>
+      <c r="I266" t="b">
+        <v>0</v>
+      </c>
+      <c r="J266" t="s">
+        <v>127</v>
+      </c>
+      <c r="K266">
+        <v>1</v>
+      </c>
+      <c r="L266" t="s">
+        <v>24</v>
+      </c>
+      <c r="M266" t="s">
+        <v>24</v>
+      </c>
+      <c r="N266" t="s">
+        <v>24</v>
+      </c>
+      <c r="O266" t="s">
+        <v>24</v>
+      </c>
+      <c r="P266" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q266" t="s">
+        <v>24</v>
+      </c>
+      <c r="R266">
+        <v>66.08</v>
+      </c>
+      <c r="S266">
+        <v>66.08</v>
+      </c>
+    </row>
+    <row r="267" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A267">
+        <v>266</v>
+      </c>
+      <c r="B267" t="s">
+        <v>519</v>
+      </c>
+      <c r="C267" t="s">
+        <v>520</v>
+      </c>
+      <c r="D267">
+        <v>147</v>
+      </c>
+      <c r="E267" t="s">
+        <v>170</v>
+      </c>
+      <c r="F267" t="s">
+        <v>84</v>
+      </c>
+      <c r="G267" t="s">
+        <v>53</v>
+      </c>
+      <c r="H267">
+        <v>2</v>
+      </c>
+      <c r="I267" t="b">
+        <v>0</v>
+      </c>
+      <c r="J267" t="s">
+        <v>127</v>
+      </c>
+      <c r="K267">
+        <v>1</v>
+      </c>
+      <c r="L267" t="s">
+        <v>24</v>
+      </c>
+      <c r="M267" t="s">
+        <v>24</v>
+      </c>
+      <c r="N267" t="s">
+        <v>24</v>
+      </c>
+      <c r="O267" t="s">
+        <v>24</v>
+      </c>
+      <c r="P267">
+        <v>63.55</v>
+      </c>
+      <c r="Q267" t="s">
+        <v>24</v>
+      </c>
+      <c r="R267" t="s">
+        <v>24</v>
+      </c>
+      <c r="S267">
+        <v>63.55</v>
+      </c>
+    </row>
+    <row r="268" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A268">
+        <v>267</v>
+      </c>
+      <c r="B268" t="s">
+        <v>521</v>
+      </c>
+      <c r="C268" t="s">
+        <v>522</v>
+      </c>
+      <c r="E268" t="s">
+        <v>511</v>
+      </c>
+      <c r="F268" t="s">
+        <v>84</v>
+      </c>
+      <c r="G268" t="s">
+        <v>23</v>
+      </c>
+      <c r="H268">
+        <v>6</v>
+      </c>
+      <c r="I268" t="b">
+        <v>0</v>
+      </c>
+      <c r="J268" t="s">
+        <v>123</v>
+      </c>
+      <c r="K268">
+        <v>1</v>
+      </c>
+      <c r="L268" t="s">
+        <v>24</v>
+      </c>
+      <c r="M268" t="s">
+        <v>24</v>
+      </c>
+      <c r="N268" t="s">
+        <v>24</v>
+      </c>
+      <c r="O268" t="s">
+        <v>24</v>
+      </c>
+      <c r="P268" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q268">
+        <v>62.35</v>
+      </c>
+      <c r="R268" t="s">
+        <v>24</v>
+      </c>
+      <c r="S268">
+        <v>62.35</v>
+      </c>
+    </row>
+    <row r="269" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A269">
+        <v>268</v>
+      </c>
+      <c r="B269" t="s">
+        <v>523</v>
+      </c>
+      <c r="C269" t="s">
+        <v>524</v>
+      </c>
+      <c r="E269" t="s">
+        <v>170</v>
+      </c>
+      <c r="F269" t="s">
+        <v>62</v>
+      </c>
+      <c r="G269" t="s">
+        <v>53</v>
+      </c>
+      <c r="H269">
+        <v>14</v>
+      </c>
+      <c r="I269" t="b">
+        <v>0</v>
+      </c>
+      <c r="J269" t="s">
+        <v>123</v>
+      </c>
+      <c r="K269">
+        <v>1</v>
+      </c>
+      <c r="L269">
+        <v>60.63</v>
+      </c>
+      <c r="M269" t="s">
+        <v>24</v>
+      </c>
+      <c r="N269" t="s">
+        <v>24</v>
+      </c>
+      <c r="O269" t="s">
+        <v>24</v>
+      </c>
+      <c r="P269" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q269" t="s">
+        <v>24</v>
+      </c>
+      <c r="R269" t="s">
+        <v>24</v>
+      </c>
+      <c r="S269">
+        <v>60.63</v>
+      </c>
+    </row>
+    <row r="270" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A270">
+        <v>269</v>
+      </c>
+      <c r="B270" t="s">
+        <v>508</v>
+      </c>
+      <c r="C270" t="s">
+        <v>525</v>
+      </c>
+      <c r="E270" t="s">
+        <v>24</v>
+      </c>
+      <c r="F270" t="s">
+        <v>22</v>
+      </c>
+      <c r="G270" t="s">
+        <v>53</v>
+      </c>
+      <c r="H270">
+        <v>31</v>
+      </c>
+      <c r="I270" t="b">
+        <v>0</v>
+      </c>
+      <c r="J270" t="s">
+        <v>123</v>
+      </c>
+      <c r="K270">
+        <v>1</v>
+      </c>
+      <c r="L270" t="s">
+        <v>24</v>
+      </c>
+      <c r="M270" t="s">
+        <v>24</v>
+      </c>
+      <c r="N270" t="s">
+        <v>24</v>
+      </c>
+      <c r="O270">
+        <v>55.68</v>
+      </c>
+      <c r="P270" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q270" t="s">
+        <v>24</v>
+      </c>
+      <c r="R270" t="s">
+        <v>24</v>
+      </c>
+      <c r="S270">
+        <v>55.68</v>
+      </c>
+    </row>
+    <row r="271" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A271">
+        <v>270</v>
+      </c>
+      <c r="B271" t="s">
+        <v>107</v>
+      </c>
+      <c r="C271" t="s">
+        <v>526</v>
+      </c>
+      <c r="E271" t="s">
+        <v>65</v>
+      </c>
+      <c r="F271" t="s">
+        <v>39</v>
+      </c>
+      <c r="G271" t="s">
+        <v>23</v>
+      </c>
+      <c r="H271">
+        <v>43</v>
+      </c>
+      <c r="I271" t="b">
+        <v>0</v>
+      </c>
+      <c r="J271" t="s">
+        <v>123</v>
+      </c>
+      <c r="K271">
+        <v>1</v>
+      </c>
+      <c r="L271" t="s">
+        <v>24</v>
+      </c>
+      <c r="M271" t="s">
+        <v>24</v>
+      </c>
+      <c r="N271" t="s">
+        <v>24</v>
+      </c>
+      <c r="O271">
+        <v>0</v>
+      </c>
+      <c r="P271" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q271" t="s">
+        <v>24</v>
+      </c>
+      <c r="R271" t="s">
+        <v>24</v>
+      </c>
+      <c r="S271">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A272">
+        <v>271</v>
+      </c>
+      <c r="B272" t="s">
+        <v>49</v>
+      </c>
+      <c r="C272" t="s">
+        <v>527</v>
+      </c>
+      <c r="E272" t="s">
+        <v>528</v>
+      </c>
+      <c r="F272" t="s">
+        <v>22</v>
+      </c>
+      <c r="G272" t="s">
+        <v>23</v>
+      </c>
+      <c r="H272">
+        <v>72</v>
+      </c>
+      <c r="I272" t="b">
+        <v>0</v>
+      </c>
+      <c r="J272" t="s">
+        <v>123</v>
+      </c>
+      <c r="K272">
+        <v>1</v>
+      </c>
+      <c r="L272" t="s">
+        <v>24</v>
+      </c>
+      <c r="M272" t="s">
+        <v>24</v>
+      </c>
+      <c r="N272">
+        <v>0</v>
+      </c>
+      <c r="O272" t="s">
+        <v>24</v>
+      </c>
+      <c r="P272" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q272" t="s">
+        <v>24</v>
+      </c>
+      <c r="R272" t="s">
+        <v>24</v>
+      </c>
+      <c r="S272">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A273">
+        <v>272</v>
+      </c>
+      <c r="B273" t="s">
+        <v>76</v>
+      </c>
+      <c r="C273" t="s">
+        <v>529</v>
+      </c>
+      <c r="E273" t="s">
+        <v>109</v>
+      </c>
+      <c r="F273" t="s">
+        <v>39</v>
+      </c>
+      <c r="G273" t="s">
+        <v>23</v>
+      </c>
+      <c r="H273">
+        <v>44</v>
+      </c>
+      <c r="I273" t="b">
+        <v>0</v>
+      </c>
+      <c r="J273" t="s">
+        <v>123</v>
+      </c>
+      <c r="K273">
+        <v>1</v>
+      </c>
+      <c r="L273" t="s">
+        <v>24</v>
+      </c>
+      <c r="M273" t="s">
+        <v>24</v>
+      </c>
+      <c r="N273">
+        <v>0</v>
+      </c>
+      <c r="O273" t="s">
+        <v>24</v>
+      </c>
+      <c r="P273" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q273" t="s">
+        <v>24</v>
+      </c>
+      <c r="R273" t="s">
+        <v>24</v>
+      </c>
+      <c r="S273">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A274">
+        <v>273</v>
+      </c>
+      <c r="B274" t="s">
+        <v>69</v>
+      </c>
+      <c r="C274" t="s">
+        <v>530</v>
+      </c>
+      <c r="E274" t="s">
+        <v>531</v>
+      </c>
+      <c r="F274" t="s">
+        <v>39</v>
+      </c>
+      <c r="G274" t="s">
+        <v>53</v>
+      </c>
+      <c r="H274">
+        <v>17</v>
+      </c>
+      <c r="I274" t="b">
+        <v>0</v>
+      </c>
+      <c r="J274" t="s">
+        <v>123</v>
+      </c>
+      <c r="K274">
+        <v>1</v>
+      </c>
+      <c r="L274" t="s">
+        <v>24</v>
+      </c>
+      <c r="M274" t="s">
+        <v>24</v>
+      </c>
+      <c r="N274" t="s">
+        <v>24</v>
+      </c>
+      <c r="O274">
+        <v>0</v>
+      </c>
+      <c r="P274" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q274" t="s">
+        <v>24</v>
+      </c>
+      <c r="R274" t="s">
+        <v>24</v>
+      </c>
+      <c r="S274">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A275">
+        <v>274</v>
+      </c>
+      <c r="B275" t="s">
+        <v>532</v>
+      </c>
+      <c r="C275" t="s">
+        <v>533</v>
+      </c>
+      <c r="D275">
+        <v>67</v>
+      </c>
+      <c r="E275" t="s">
+        <v>534</v>
+      </c>
+      <c r="F275" t="s">
+        <v>114</v>
+      </c>
+      <c r="G275" t="s">
+        <v>23</v>
+      </c>
+      <c r="H275">
+        <v>2</v>
+      </c>
+      <c r="I275" t="b">
+        <v>0</v>
+      </c>
+      <c r="J275" t="s">
+        <v>127</v>
+      </c>
+      <c r="K275">
+        <v>1</v>
+      </c>
+      <c r="L275" t="s">
+        <v>24</v>
+      </c>
+      <c r="M275" t="s">
+        <v>24</v>
+      </c>
+      <c r="N275">
+        <v>0</v>
+      </c>
+      <c r="O275" t="s">
+        <v>24</v>
+      </c>
+      <c r="P275" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q275" t="s">
+        <v>24</v>
+      </c>
+      <c r="R275" t="s">
+        <v>24</v>
+      </c>
+      <c r="S275">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A276">
+        <v>275</v>
+      </c>
+      <c r="B276" t="s">
+        <v>233</v>
+      </c>
+      <c r="C276" t="s">
+        <v>535</v>
+      </c>
+      <c r="E276" t="s">
+        <v>536</v>
+      </c>
+      <c r="F276" t="s">
+        <v>39</v>
+      </c>
+      <c r="G276" t="s">
+        <v>23</v>
+      </c>
+      <c r="H276">
+        <v>45</v>
+      </c>
+      <c r="I276" t="b">
+        <v>0</v>
+      </c>
+      <c r="J276" t="s">
+        <v>123</v>
+      </c>
+      <c r="K276">
+        <v>1</v>
+      </c>
+      <c r="L276" t="s">
+        <v>24</v>
+      </c>
+      <c r="M276" t="s">
+        <v>24</v>
+      </c>
+      <c r="N276">
+        <v>0</v>
+      </c>
+      <c r="O276" t="s">
+        <v>24</v>
+      </c>
+      <c r="P276" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q276" t="s">
+        <v>24</v>
+      </c>
+      <c r="R276" t="s">
+        <v>24</v>
+      </c>
+      <c r="S276">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>