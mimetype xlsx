--- v5 (2026-10-17)
+++ v6 (2026-11-06)
@@ -8,116 +8,119 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3132" uniqueCount="537">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3133" uniqueCount="532">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
+    <t>Class Position</t>
+  </si>
+  <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Coppett Hill Race</t>
   </si>
   <si>
     <t>Cwmdu</t>
   </si>
   <si>
     <t xml:space="preserve">Brecon Beacons : Bannau Brycheiniog </t>
   </si>
   <si>
     <t>Pen y Fan</t>
   </si>
   <si>
     <t>Y Domen Fawr</t>
   </si>
   <si>
-    <t xml:space="preserve">Fan Fawr </t>
+    <t>Fan Fawr</t>
   </si>
   <si>
     <t>Cat's Back / Ras Crib y Garth</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Rhys</t>
   </si>
   <si>
     <t>GOODRICK</t>
   </si>
   <si>
-    <t>Vegan Runners</t>
+    <t>Vegan Runners UK</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Wyndham</t>
   </si>
   <si>
     <t>Turner</t>
   </si>
   <si>
     <t>Mynydd Du</t>
   </si>
   <si>
     <t>Tony</t>
   </si>
   <si>
     <t>James</t>
   </si>
@@ -307,51 +310,51 @@
   <si>
     <t>Hepton</t>
   </si>
   <si>
     <t>Dean</t>
   </si>
   <si>
     <t>Perry</t>
   </si>
   <si>
     <t>Brycheiniog</t>
   </si>
   <si>
     <t>Nikki</t>
   </si>
   <si>
     <t>Childs</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
     <t>Cook</t>
   </si>
   <si>
-    <t>Aberdare Valley</t>
+    <t>Aberdare Valley AAC</t>
   </si>
   <si>
     <t>Cherry</t>
   </si>
   <si>
     <t>Fowler</t>
   </si>
   <si>
     <t>Ellie</t>
   </si>
   <si>
     <t>Salisbury</t>
   </si>
   <si>
     <t>Rhedwyr Eryri Harriers</t>
   </si>
   <si>
     <t>Beverley</t>
   </si>
   <si>
     <t>Tucker</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
@@ -361,51 +364,51 @@
   <si>
     <t>WFRA</t>
   </si>
   <si>
     <t>Macklin</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
     <t>Milner</t>
   </si>
   <si>
     <t>Gary</t>
   </si>
   <si>
     <t>V75</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Mammatt</t>
   </si>
   <si>
-    <t>Hereford Tri</t>
+    <t>Hereford Triathlon Club</t>
   </si>
   <si>
     <t>NotAMember</t>
   </si>
   <si>
     <t>Sam</t>
   </si>
   <si>
     <t>Gunning</t>
   </si>
   <si>
     <t>Cybi Striders</t>
   </si>
   <si>
     <t>U23</t>
   </si>
   <si>
     <t>NotEnoughCompletedRaces, NotAMember</t>
   </si>
   <si>
     <t>Wilf</t>
   </si>
   <si>
     <t>EVANS</t>
   </si>
@@ -490,72 +493,72 @@
   <si>
     <t>Glyn</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Morgan</t>
   </si>
   <si>
     <t>TAME</t>
   </si>
   <si>
     <t>Poole AC</t>
   </si>
   <si>
     <t>Amy</t>
   </si>
   <si>
     <t>Cox</t>
   </si>
   <si>
     <t>KNIGHT</t>
   </si>
   <si>
-    <t>Swansea Bay OC (SBOC)</t>
+    <t>Swansea Bay Orienteering Club</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>Sowerby</t>
   </si>
   <si>
     <t>Briony</t>
   </si>
   <si>
     <t>Latter</t>
   </si>
   <si>
     <t>Florence</t>
   </si>
   <si>
     <t>King</t>
   </si>
   <si>
-    <t>CDF</t>
+    <t>Cardiff Harlequins RC</t>
   </si>
   <si>
     <t>Jack</t>
   </si>
   <si>
     <t>CAPON</t>
   </si>
   <si>
     <t>Forest of Dean AC</t>
   </si>
   <si>
     <t>Woodier</t>
   </si>
   <si>
     <t>Julie-Ann</t>
   </si>
   <si>
     <t>MOORE</t>
   </si>
   <si>
     <t>Stewart</t>
   </si>
   <si>
     <t>Harding</t>
   </si>
@@ -577,66 +580,66 @@
   <si>
     <t>Bradshaw</t>
   </si>
   <si>
     <t>Clc Striders</t>
   </si>
   <si>
     <t>Jeggo</t>
   </si>
   <si>
     <t>Springfield Striders</t>
   </si>
   <si>
     <t>Smart</t>
   </si>
   <si>
     <t>Hereford Couriers</t>
   </si>
   <si>
     <t>Marc</t>
   </si>
   <si>
     <t>Whiting</t>
   </si>
   <si>
-    <t>Weston Athletic Club</t>
+    <t>Weston AC</t>
   </si>
   <si>
     <t>Dickie</t>
   </si>
   <si>
     <t>Hudd</t>
   </si>
   <si>
     <t>Jodi</t>
   </si>
   <si>
     <t>Bemand</t>
   </si>
   <si>
-    <t>West Cheshire Athletic Club</t>
+    <t>West Cheshire AC</t>
   </si>
   <si>
     <t>Debbie</t>
   </si>
   <si>
     <t>Stenner</t>
   </si>
   <si>
     <t>Sandra</t>
   </si>
   <si>
     <t>HELK</t>
   </si>
   <si>
     <t>Roger</t>
   </si>
   <si>
     <t>Chamberlain</t>
   </si>
   <si>
     <t>Trevor</t>
   </si>
   <si>
     <t>Parry</t>
   </si>
@@ -658,92 +661,89 @@
   <si>
     <t>Anish</t>
   </si>
   <si>
     <t>Tase</t>
   </si>
   <si>
     <t>Baker</t>
   </si>
   <si>
     <t>Fairwater Runners</t>
   </si>
   <si>
     <t>Emily</t>
   </si>
   <si>
     <t>GWILLIAM</t>
   </si>
   <si>
     <t>Finlay</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
-    <t>DARK PEAK FELL RUNNERS CLUB</t>
+    <t>Dark Peak Fell Runners</t>
   </si>
   <si>
     <t>Crudgington</t>
   </si>
   <si>
     <t>O'Brien</t>
   </si>
   <si>
     <t>Wood</t>
   </si>
   <si>
     <t>Rona</t>
   </si>
   <si>
     <t>Davies</t>
   </si>
   <si>
     <t>Billy</t>
   </si>
   <si>
     <t>Cartwright</t>
   </si>
   <si>
     <t>Matlock AC</t>
   </si>
   <si>
     <t>Edward</t>
   </si>
   <si>
     <t>Lesniak</t>
   </si>
   <si>
-    <t>Achilli Ratti AC</t>
+    <t>Achille Ratti Climbing Club</t>
   </si>
   <si>
     <t>Corden</t>
   </si>
   <si>
-    <t>Dark Peak Fell Runners</t>
-[...1 lines deleted...]
-  <si>
     <t>Connolly</t>
   </si>
   <si>
     <t>Holding</t>
   </si>
   <si>
     <t>Cumberland Fell Runners</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Day</t>
   </si>
   <si>
     <t>Keswick AC</t>
   </si>
   <si>
     <t>Iestyn</t>
   </si>
   <si>
     <t>Evans</t>
@@ -784,53 +784,50 @@
   <si>
     <t>Coventry Godiva Harriers</t>
   </si>
   <si>
     <t>Agnew</t>
   </si>
   <si>
     <t>Faulkner</t>
   </si>
   <si>
     <t>Carnethy Hill Racing Club</t>
   </si>
   <si>
     <t>Jonah</t>
   </si>
   <si>
     <t>Byrne</t>
   </si>
   <si>
     <t>Blore</t>
   </si>
   <si>
     <t>Mayglothling</t>
   </si>
   <si>
-    <t>Hereford Triathlon Club</t>
-[...1 lines deleted...]
-  <si>
     <t>Kenny</t>
   </si>
   <si>
     <t>Richmond</t>
   </si>
   <si>
     <t>HELM HILL RUNNERS</t>
   </si>
   <si>
     <t>Dylan</t>
   </si>
   <si>
     <t>Williams</t>
   </si>
   <si>
     <t>Julian</t>
   </si>
   <si>
     <t>Goudge</t>
   </si>
   <si>
     <t>Horwich R M I Harriers</t>
   </si>
   <si>
     <t>Nichola</t>
@@ -859,207 +856,210 @@
   <si>
     <t>Owain</t>
   </si>
   <si>
     <t>Helen</t>
   </si>
   <si>
     <t>Haigh</t>
   </si>
   <si>
     <t>Holmfirth Harriers AC</t>
   </si>
   <si>
     <t>Benedict</t>
   </si>
   <si>
     <t>Westhenry</t>
   </si>
   <si>
     <t>Beth</t>
   </si>
   <si>
     <t>Rawlinson</t>
   </si>
   <si>
-    <t>Wolves &amp; Balston</t>
+    <t>Wolverhampton &amp; Bilston</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
-    <t>Denbigh Harriers RC</t>
+    <t>Denbigh Harriers</t>
   </si>
   <si>
     <t>Bush</t>
   </si>
   <si>
     <t>Pennine Fell Runners</t>
   </si>
   <si>
     <t>KIENIEWICZ</t>
   </si>
   <si>
     <t>Tomos</t>
   </si>
   <si>
     <t>Phillips</t>
   </si>
   <si>
     <t>Danny</t>
   </si>
   <si>
     <t>Hope</t>
   </si>
   <si>
     <t>Stead</t>
   </si>
   <si>
     <t>Leo</t>
   </si>
   <si>
     <t>Lance</t>
   </si>
   <si>
     <t>TAYLOR</t>
   </si>
   <si>
     <t>Alastair</t>
   </si>
   <si>
     <t>HODGES</t>
   </si>
   <si>
     <t>Cambridge &amp; Coleridge AC</t>
   </si>
   <si>
     <t>Katrina</t>
   </si>
   <si>
     <t>Entwistle</t>
   </si>
   <si>
-    <t>Bristol &amp; West Ac</t>
+    <t>Bristol and West AC</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>Malvern Buzzards</t>
   </si>
   <si>
     <t>Nuttall</t>
   </si>
   <si>
     <t>Bowland Fell Runners</t>
   </si>
   <si>
     <t>Murrin</t>
   </si>
   <si>
+    <t>STOTT</t>
+  </si>
+  <si>
     <t>Ashley</t>
   </si>
   <si>
     <t>Fawke</t>
   </si>
   <si>
-    <t>Malvern Buzzards RC</t>
-[...1 lines deleted...]
-  <si>
     <t>Dave</t>
   </si>
   <si>
     <t>Bourne</t>
   </si>
   <si>
+    <t>Cheddar Running Club</t>
+  </si>
+  <si>
     <t>Marcus</t>
   </si>
   <si>
     <t>Iszard</t>
   </si>
   <si>
     <t>Darren</t>
   </si>
   <si>
     <t>OULD</t>
   </si>
   <si>
     <t>KNOX</t>
   </si>
   <si>
     <t>Ruse</t>
   </si>
   <si>
     <t>Meek</t>
   </si>
   <si>
     <t>Harry</t>
   </si>
   <si>
     <t>Trend</t>
   </si>
   <si>
     <t>WOOD</t>
   </si>
   <si>
     <t>Wye Valley Runners</t>
   </si>
   <si>
     <t>Cassie</t>
   </si>
   <si>
     <t>Ed</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
-    <t>Loughborough Students</t>
+    <t>Loughborough Students AC</t>
   </si>
   <si>
     <t>Des</t>
   </si>
   <si>
     <t>Crowe</t>
   </si>
   <si>
     <t>Penicuik Harriers</t>
   </si>
   <si>
     <t>Jenny</t>
   </si>
   <si>
     <t>McCall</t>
   </si>
   <si>
-    <t>Islwyn RC</t>
+    <t>Islwyn Running Club</t>
   </si>
   <si>
     <t>Fawcett</t>
   </si>
   <si>
     <t>Snell</t>
   </si>
   <si>
     <t>Lages</t>
   </si>
   <si>
     <t>Latham</t>
   </si>
   <si>
     <t>Costello</t>
   </si>
   <si>
     <t>Calder Valley Fell Runners</t>
   </si>
   <si>
     <t>Muir</t>
   </si>
   <si>
     <t>Morton</t>
   </si>
@@ -1111,53 +1111,50 @@
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>Fletcher</t>
   </si>
   <si>
     <t>Monross-Trailblazers</t>
   </si>
   <si>
     <t>Ffion</t>
   </si>
   <si>
     <t>Betsi Runaways</t>
   </si>
   <si>
     <t>Nick</t>
   </si>
   <si>
     <t>Mackay</t>
   </si>
   <si>
     <t>Daf</t>
   </si>
   <si>
-    <t>Vegan Runners UK</t>
-[...1 lines deleted...]
-  <si>
     <t>Sarah</t>
   </si>
   <si>
     <t>Heath</t>
   </si>
   <si>
     <t>Spirit Of Monmouth</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>Langton</t>
   </si>
   <si>
     <t>COX</t>
   </si>
   <si>
     <t>Harrison</t>
   </si>
   <si>
     <t>Will</t>
   </si>
   <si>
     <t>Argo</t>
@@ -1198,69 +1195,69 @@
   <si>
     <t>Pete</t>
   </si>
   <si>
     <t>GORDON</t>
   </si>
   <si>
     <t>Steph</t>
   </si>
   <si>
     <t>Curtis</t>
   </si>
   <si>
     <t>Harvey</t>
   </si>
   <si>
     <t>STECKIW</t>
   </si>
   <si>
     <t>Stephens</t>
   </si>
   <si>
     <t>Riley</t>
   </si>
   <si>
-    <t>Todmorden</t>
+    <t>Todmorden Harriers</t>
   </si>
   <si>
     <t>Klotz</t>
   </si>
   <si>
     <t>Spencer</t>
   </si>
   <si>
     <t>Napolitano</t>
   </si>
   <si>
     <t>Bob</t>
   </si>
   <si>
     <t>Salter</t>
   </si>
   <si>
-    <t>Fell Runners Association</t>
+    <t>FRA</t>
   </si>
   <si>
     <t>Ilona</t>
   </si>
   <si>
     <t>Bull</t>
   </si>
   <si>
     <t>Iaian</t>
   </si>
   <si>
     <t>HENDRY</t>
   </si>
   <si>
     <t>Abigail</t>
   </si>
   <si>
     <t>Linkens</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>MARTIN</t>
   </si>
@@ -1285,65 +1282,59 @@
   <si>
     <t>Lucy</t>
   </si>
   <si>
     <t>Woodhead</t>
   </si>
   <si>
     <t>Hayley</t>
   </si>
   <si>
     <t>GOG Triathlon</t>
   </si>
   <si>
     <t>Katherine</t>
   </si>
   <si>
     <t>HEYLN</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Noble</t>
   </si>
   <si>
-    <t>Weston AC</t>
-[...1 lines deleted...]
-  <si>
     <t>Lees</t>
   </si>
   <si>
     <t>Aggleton</t>
   </si>
   <si>
     <t>MORGAN</t>
   </si>
   <si>
-    <t>Fairwater Runners Cwmbran</t>
-[...1 lines deleted...]
-  <si>
     <t>Barnwell</t>
   </si>
   <si>
     <t>Caroline</t>
   </si>
   <si>
     <t>Duder</t>
   </si>
   <si>
     <t>Lynette</t>
   </si>
   <si>
     <t>Porter</t>
   </si>
   <si>
     <t>Avon Tempo</t>
   </si>
   <si>
     <t>Amelia</t>
   </si>
   <si>
     <t>Hatfield</t>
   </si>
   <si>
     <t>Dominic</t>
@@ -1441,51 +1432,51 @@
   <si>
     <t>BENNETT</t>
   </si>
   <si>
     <t>Deanna</t>
   </si>
   <si>
     <t>MAMMATT</t>
   </si>
   <si>
     <t>Gavin</t>
   </si>
   <si>
     <t>SMALLWOOD</t>
   </si>
   <si>
     <t>Nigel</t>
   </si>
   <si>
     <t>LEENING</t>
   </si>
   <si>
     <t>POOLE</t>
   </si>
   <si>
-    <t>Newent</t>
+    <t>Newent Runners</t>
   </si>
   <si>
     <t>Gwilliam</t>
   </si>
   <si>
     <t>FOWLER</t>
   </si>
   <si>
     <t>Brian</t>
   </si>
   <si>
     <t>GRIFFIN</t>
   </si>
   <si>
     <t>Antoinette</t>
   </si>
   <si>
     <t>Rose</t>
   </si>
   <si>
     <t>Rowland</t>
   </si>
   <si>
     <t>Croucher</t>
   </si>
@@ -1525,53 +1516,50 @@
   <si>
     <t>Wilson</t>
   </si>
   <si>
     <t>Fleming</t>
   </si>
   <si>
     <t>Bryony</t>
   </si>
   <si>
     <t>Clem</t>
   </si>
   <si>
     <t>Dixon</t>
   </si>
   <si>
     <t>Grace</t>
   </si>
   <si>
     <t>Graham</t>
   </si>
   <si>
     <t>Maynard</t>
   </si>
   <si>
-    <t>STOTT</t>
-[...1 lines deleted...]
-  <si>
     <t>Julia</t>
   </si>
   <si>
     <t>Gjerstad</t>
   </si>
   <si>
     <t>Sweeper</t>
   </si>
   <si>
     <t>Clare</t>
   </si>
   <si>
     <t>Lolly</t>
   </si>
   <si>
     <t>Les Croupiers RC</t>
   </si>
   <si>
     <t>Bedwell</t>
   </si>
   <si>
     <t>Brenda</t>
   </si>
   <si>
     <t>AVERY</t>
@@ -1594,60 +1582,57 @@
   <si>
     <t>Wynds</t>
   </si>
   <si>
     <t>Micael</t>
   </si>
   <si>
     <t>MURPHY</t>
   </si>
   <si>
     <t>Jasmine</t>
   </si>
   <si>
     <t>ARNOLD</t>
   </si>
   <si>
     <t>Lois</t>
   </si>
   <si>
     <t>Nicol</t>
   </si>
   <si>
     <t>Maskew</t>
   </si>
   <si>
-    <t>Wolverhampton &amp; Bilston</t>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Hyde Park Harriers</t>
   </si>
   <si>
     <t>DEAN</t>
-  </si>
-[...4 lines deleted...]
-    <t>Hyde Park Harriers</t>
   </si>
   <si>
     <t>Willem</t>
   </si>
   <si>
     <t>van Prooijen</t>
   </si>
   <si>
     <t>Clwydian Range Runners</t>
   </si>
   <si>
     <t>Gledson</t>
   </si>
   <si>
     <t>Town and Country Harriers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
@@ -1999,54 +1984,54 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S276"/>
+  <dimension ref="A1:T276"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -2060,15829 +2045,16672 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D2">
-        <v>360</v>
+        <v>2485</v>
       </c>
       <c r="E2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
-      <c r="I2" t="b">
-[...5 lines deleted...]
-      <c r="K2">
+      <c r="I2">
+        <v>1</v>
+      </c>
+      <c r="J2" t="b">
+        <v>1</v>
+      </c>
+      <c r="K2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L2">
         <v>4</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>141.79</v>
       </c>
-      <c r="M2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O2" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P2">
+        <v>25</v>
+      </c>
+      <c r="P2" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q2">
         <v>150.21</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>149.18</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>144.33</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>585.51</v>
       </c>
     </row>
-    <row r="3" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D3">
         <v>1798</v>
       </c>
       <c r="E3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
-      <c r="I3" t="b">
-[...5 lines deleted...]
-      <c r="K3">
+      <c r="I3">
+        <v>2</v>
+      </c>
+      <c r="J3" t="b">
+        <v>1</v>
+      </c>
+      <c r="K3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L3">
         <v>7</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>133.77</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>138.32</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>124.44</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>119.81</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>143.64</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>131.87</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>126.85</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>547.6</v>
       </c>
     </row>
-    <row r="4" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D4">
-        <v>643</v>
+        <v>1771</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4">
         <v>3</v>
       </c>
-      <c r="I4" t="b">
-[...5 lines deleted...]
-      <c r="K4">
+      <c r="I4">
+        <v>3</v>
+      </c>
+      <c r="J4" t="b">
+        <v>1</v>
+      </c>
+      <c r="K4" t="s">
+        <v>25</v>
+      </c>
+      <c r="L4">
         <v>7</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>129.19</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>126.82</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>125.49</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>117.29</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>133.47</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>127.9</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>132.3</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>522.86</v>
       </c>
     </row>
-    <row r="5" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5">
-        <v>5022</v>
+        <v>514</v>
       </c>
       <c r="E5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H5">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K5">
+        <v>4</v>
+      </c>
+      <c r="I5">
+        <v>1</v>
+      </c>
+      <c r="J5" t="b">
+        <v>1</v>
+      </c>
+      <c r="K5" t="s">
+        <v>25</v>
+      </c>
+      <c r="L5">
         <v>5</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>128.82</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>129.5</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>123.67</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>123.53</v>
       </c>
-      <c r="P5" t="s">
-[...2 lines deleted...]
-      <c r="Q5">
+      <c r="Q5" t="s">
+        <v>25</v>
+      </c>
+      <c r="R5">
         <v>125.96</v>
       </c>
-      <c r="R5" t="s">
-[...2 lines deleted...]
-      <c r="S5">
+      <c r="S5" t="s">
+        <v>25</v>
+      </c>
+      <c r="T5">
         <v>507.95</v>
       </c>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6">
         <v>2534</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H6">
+        <v>5</v>
+      </c>
+      <c r="I6">
         <v>2</v>
       </c>
-      <c r="I6" t="b">
-[...5 lines deleted...]
-      <c r="K6">
+      <c r="J6" t="b">
+        <v>1</v>
+      </c>
+      <c r="K6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L6">
         <v>4</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>128.3</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>126.23</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P6" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q6">
+        <v>25</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>25</v>
+      </c>
+      <c r="R6">
         <v>120.94</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>124.36</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>499.83</v>
       </c>
     </row>
-    <row r="7" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>512</v>
+        <v>2482</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H7">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K7">
+        <v>6</v>
+      </c>
+      <c r="I7">
+        <v>1</v>
+      </c>
+      <c r="J7" t="b">
+        <v>1</v>
+      </c>
+      <c r="K7" t="s">
+        <v>25</v>
+      </c>
+      <c r="L7">
         <v>7</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>118.86</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>122.75</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>113.61</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>116.44</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>131.48</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>119.78</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>120.42</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>494.43</v>
       </c>
     </row>
-    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D8">
-        <v>159</v>
+        <v>1413</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H8">
+        <v>7</v>
+      </c>
+      <c r="I8">
         <v>3</v>
       </c>
-      <c r="I8" t="b">
-[...5 lines deleted...]
-      <c r="K8">
+      <c r="J8" t="b">
+        <v>1</v>
+      </c>
+      <c r="K8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L8">
         <v>7</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>118.33</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>121.4</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>109.53</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>106.3</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>125.5</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>110.2</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>113.3</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>478.53</v>
       </c>
     </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9">
-        <v>114</v>
+        <v>2292</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H9">
+        <v>8</v>
+      </c>
+      <c r="I9">
         <v>4</v>
       </c>
-      <c r="I9" t="b">
-[...5 lines deleted...]
-      <c r="K9">
+      <c r="J9" t="b">
+        <v>1</v>
+      </c>
+      <c r="K9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9">
         <v>5</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>115.61</v>
       </c>
-      <c r="M9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O9">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
+        <v>25</v>
+      </c>
+      <c r="P9">
         <v>107.68</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>124.68</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>109.88</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>113.01</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>463.18</v>
       </c>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10">
-        <v>563</v>
+        <v>1184</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H10">
+        <v>9</v>
+      </c>
+      <c r="I10">
         <v>2</v>
       </c>
-      <c r="I10" t="b">
-[...5 lines deleted...]
-      <c r="K10">
+      <c r="J10" t="b">
+        <v>1</v>
+      </c>
+      <c r="K10" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10">
         <v>5</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>114.94</v>
       </c>
-      <c r="M10" t="s">
-[...2 lines deleted...]
-      <c r="N10">
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10">
         <v>110.6</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>110.16</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>120.19</v>
       </c>
-      <c r="Q10" t="s">
-[...2 lines deleted...]
-      <c r="R10">
+      <c r="R10" t="s">
+        <v>25</v>
+      </c>
+      <c r="S10">
         <v>116.72</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>462.45</v>
       </c>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D11">
-        <v>89</v>
+        <v>1169</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H11">
+        <v>10</v>
+      </c>
+      <c r="I11">
         <v>3</v>
       </c>
-      <c r="I11" t="b">
-[...5 lines deleted...]
-      <c r="K11">
+      <c r="J11" t="b">
+        <v>1</v>
+      </c>
+      <c r="K11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11">
         <v>5</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>117.76</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>117.63</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>105.01</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>107.61</v>
       </c>
-      <c r="P11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q11" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="R11">
+        <v>25</v>
+      </c>
+      <c r="R11" t="s">
+        <v>25</v>
+      </c>
+      <c r="S11">
         <v>115.88</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>458.88</v>
       </c>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12">
-        <v>309</v>
+        <v>1666</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H12">
+        <v>11</v>
+      </c>
+      <c r="I12">
         <v>4</v>
       </c>
-      <c r="I12" t="b">
-[...5 lines deleted...]
-      <c r="K12">
+      <c r="J12" t="b">
+        <v>1</v>
+      </c>
+      <c r="K12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12">
         <v>6</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>117.15</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>69.04</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>98.2</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>105.42</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>121.25</v>
       </c>
-      <c r="Q12" t="s">
-[...2 lines deleted...]
-      <c r="R12">
+      <c r="R12" t="s">
+        <v>25</v>
+      </c>
+      <c r="S12">
         <v>115.03</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>458.85</v>
       </c>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13">
-        <v>170</v>
+        <v>981</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
-      <c r="I13" t="b">
-[...5 lines deleted...]
-      <c r="K13">
+      <c r="I13">
+        <v>1</v>
+      </c>
+      <c r="J13" t="b">
+        <v>1</v>
+      </c>
+      <c r="K13" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13">
         <v>5</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>111.93</v>
       </c>
-      <c r="M13" t="s">
-[...2 lines deleted...]
-      <c r="N13">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13">
         <v>110.52</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>110.12</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>118.54</v>
       </c>
-      <c r="Q13" t="s">
-[...2 lines deleted...]
-      <c r="R13">
+      <c r="R13" t="s">
+        <v>25</v>
+      </c>
+      <c r="S13">
         <v>115.1</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>456.09</v>
       </c>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14">
         <v>2317</v>
       </c>
       <c r="E14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H14">
+        <v>12</v>
+      </c>
+      <c r="I14">
         <v>5</v>
       </c>
-      <c r="I14" t="b">
-[...5 lines deleted...]
-      <c r="K14">
+      <c r="J14" t="b">
+        <v>1</v>
+      </c>
+      <c r="K14" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14">
         <v>4</v>
       </c>
-      <c r="L14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N14">
+        <v>25</v>
+      </c>
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14">
         <v>101.08</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>116.8</v>
       </c>
-      <c r="P14" t="s">
-[...2 lines deleted...]
-      <c r="Q14">
+      <c r="Q14" t="s">
+        <v>25</v>
+      </c>
+      <c r="R14">
         <v>116.68</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>118.97</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>453.53</v>
       </c>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15">
-        <v>131</v>
+        <v>1126</v>
       </c>
       <c r="E15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H15">
+        <v>13</v>
+      </c>
+      <c r="I15">
         <v>6</v>
       </c>
-      <c r="I15" t="b">
-[...5 lines deleted...]
-      <c r="K15">
+      <c r="J15" t="b">
+        <v>1</v>
+      </c>
+      <c r="K15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15">
         <v>6</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>116.03</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>114.11</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15">
+      <c r="O15" t="s">
+        <v>25</v>
+      </c>
+      <c r="P15">
         <v>95.53</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>114.42</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>103.89</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>103.12</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>448.45</v>
       </c>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16">
         <v>2459</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H16">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K16">
+        <v>14</v>
+      </c>
+      <c r="I16">
+        <v>1</v>
+      </c>
+      <c r="J16" t="b">
+        <v>1</v>
+      </c>
+      <c r="K16" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16">
         <v>5</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>110.26</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>111.37</v>
       </c>
-      <c r="N16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P16">
+        <v>25</v>
+      </c>
+      <c r="P16" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q16">
         <v>71.65</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>105.74</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>110.08</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>437.45</v>
       </c>
     </row>
-    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D17">
-        <v>43</v>
+        <v>1223</v>
       </c>
       <c r="E17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H17">
+        <v>15</v>
+      </c>
+      <c r="I17">
         <v>7</v>
       </c>
-      <c r="I17" t="b">
-[...5 lines deleted...]
-      <c r="K17">
+      <c r="J17" t="b">
+        <v>1</v>
+      </c>
+      <c r="K17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17">
         <v>5</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>98.62</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>101.47</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>89.6</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>103.29</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>108.96</v>
       </c>
-      <c r="Q17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R17" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S17">
+        <v>25</v>
+      </c>
+      <c r="S17" t="s">
+        <v>25</v>
+      </c>
+      <c r="T17">
         <v>412.34</v>
       </c>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D18">
-        <v>367</v>
+        <v>2077</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H18">
+        <v>16</v>
+      </c>
+      <c r="I18">
         <v>4</v>
       </c>
-      <c r="I18" t="b">
-[...5 lines deleted...]
-      <c r="K18">
+      <c r="J18" t="b">
+        <v>1</v>
+      </c>
+      <c r="K18" t="s">
+        <v>25</v>
+      </c>
+      <c r="L18">
         <v>3</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P18">
+        <v>25</v>
+      </c>
+      <c r="P18" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q18">
         <v>141.49</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>134.98</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>135.02</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>411.49</v>
       </c>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19">
-        <v>79</v>
+        <v>1378</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H19">
+        <v>17</v>
+      </c>
+      <c r="I19">
         <v>2</v>
       </c>
-      <c r="I19" t="b">
-[...5 lines deleted...]
-      <c r="K19">
+      <c r="J19" t="b">
+        <v>1</v>
+      </c>
+      <c r="K19" t="s">
+        <v>25</v>
+      </c>
+      <c r="L19">
         <v>5</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>98.5</v>
       </c>
-      <c r="M19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O19">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
+        <v>25</v>
+      </c>
+      <c r="P19">
         <v>90.13</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>100.81</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>98.34</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>101.22</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>398.87</v>
       </c>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D20">
         <v>267</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H20">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K20">
+        <v>2</v>
+      </c>
+      <c r="I20">
+        <v>1</v>
+      </c>
+      <c r="J20" t="b">
+        <v>1</v>
+      </c>
+      <c r="K20" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20">
         <v>4</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>102.48</v>
       </c>
-      <c r="M20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O20">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
+        <v>25</v>
+      </c>
+      <c r="P20">
         <v>96.37</v>
       </c>
-      <c r="P20" t="s">
-[...2 lines deleted...]
-      <c r="Q20">
+      <c r="Q20" t="s">
+        <v>25</v>
+      </c>
+      <c r="R20">
         <v>102.75</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>96.8</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>398.4</v>
       </c>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D21">
-        <v>440</v>
+        <v>999</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F21" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H21">
+        <v>18</v>
+      </c>
+      <c r="I21">
         <v>5</v>
       </c>
-      <c r="I21" t="b">
-[...5 lines deleted...]
-      <c r="K21">
+      <c r="J21" t="b">
+        <v>1</v>
+      </c>
+      <c r="K21" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21">
         <v>3</v>
       </c>
-      <c r="L21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N21" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O21">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P21">
         <v>117.02</v>
       </c>
-      <c r="P21" t="s">
-[...2 lines deleted...]
-      <c r="Q21">
+      <c r="Q21" t="s">
+        <v>25</v>
+      </c>
+      <c r="R21">
         <v>126.38</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>131.95</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>375.35</v>
       </c>
     </row>
-    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D22">
-        <v>177</v>
+        <v>2370</v>
       </c>
       <c r="E22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H22">
+        <v>3</v>
+      </c>
+      <c r="I22">
         <v>2</v>
       </c>
-      <c r="I22" t="b">
-[...5 lines deleted...]
-      <c r="K22">
+      <c r="J22" t="b">
+        <v>1</v>
+      </c>
+      <c r="K22" t="s">
+        <v>25</v>
+      </c>
+      <c r="L22">
         <v>5</v>
       </c>
-      <c r="L22" t="s">
-[...2 lines deleted...]
-      <c r="M22">
+      <c r="M22" t="s">
+        <v>25</v>
+      </c>
+      <c r="N22">
         <v>92.81</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>88.15</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>78.76</v>
       </c>
-      <c r="P22" t="s">
-[...2 lines deleted...]
-      <c r="Q22">
+      <c r="Q22" t="s">
+        <v>25</v>
+      </c>
+      <c r="R22">
         <v>91.51</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>93.81</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>366.28</v>
       </c>
     </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D23">
-        <v>510</v>
+        <v>1171</v>
       </c>
       <c r="E23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H23">
+        <v>19</v>
+      </c>
+      <c r="I23">
         <v>3</v>
       </c>
-      <c r="I23" t="b">
-[...5 lines deleted...]
-      <c r="K23">
+      <c r="J23" t="b">
+        <v>1</v>
+      </c>
+      <c r="K23" t="s">
+        <v>25</v>
+      </c>
+      <c r="L23">
         <v>5</v>
       </c>
-      <c r="L23" t="s">
-[...2 lines deleted...]
-      <c r="M23">
+      <c r="M23" t="s">
+        <v>25</v>
+      </c>
+      <c r="N23">
         <v>82.73</v>
       </c>
-      <c r="N23" t="s">
-[...2 lines deleted...]
-      <c r="O23">
+      <c r="O23" t="s">
+        <v>25</v>
+      </c>
+      <c r="P23">
         <v>89.47</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>93.44</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>89.9</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>90.85</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>363.66</v>
       </c>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D24">
-        <v>178</v>
+        <v>768</v>
       </c>
       <c r="E24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G24" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24">
+        <v>20</v>
+      </c>
+      <c r="I24">
+        <v>4</v>
+      </c>
+      <c r="J24" t="b">
+        <v>1</v>
+      </c>
+      <c r="K24" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24">
+        <v>5</v>
+      </c>
+      <c r="M24">
+        <v>87.22</v>
+      </c>
+      <c r="N24" t="s">
+        <v>25</v>
+      </c>
+      <c r="O24" t="s">
+        <v>25</v>
+      </c>
+      <c r="P24">
+        <v>83.98</v>
+      </c>
+      <c r="Q24">
+        <v>90.12</v>
+      </c>
+      <c r="R24">
+        <v>91.34</v>
+      </c>
+      <c r="S24">
+        <v>92.57</v>
+      </c>
+      <c r="T24">
+        <v>361.25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" t="s">
+        <v>80</v>
+      </c>
+      <c r="D25">
+        <v>1580</v>
+      </c>
+      <c r="E25" t="s">
+        <v>28</v>
+      </c>
+      <c r="F25" t="s">
         <v>23</v>
       </c>
-      <c r="H24">
+      <c r="G25" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25">
+        <v>21</v>
+      </c>
+      <c r="I25">
+        <v>6</v>
+      </c>
+      <c r="J25" t="b">
+        <v>1</v>
+      </c>
+      <c r="K25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L25">
+        <v>3</v>
+      </c>
+      <c r="M25" t="s">
+        <v>25</v>
+      </c>
+      <c r="N25" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25">
+        <v>114.11</v>
+      </c>
+      <c r="P25" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>25</v>
+      </c>
+      <c r="R25">
+        <v>122.13</v>
+      </c>
+      <c r="S25">
+        <v>123.57</v>
+      </c>
+      <c r="T25">
+        <v>359.81</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" t="s">
+        <v>82</v>
+      </c>
+      <c r="D26">
+        <v>2118</v>
+      </c>
+      <c r="E26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26" t="s">
+        <v>63</v>
+      </c>
+      <c r="G26" t="s">
+        <v>54</v>
+      </c>
+      <c r="H26">
         <v>4</v>
       </c>
-      <c r="I24" t="b">
-[...123 lines deleted...]
-      <c r="K26">
+      <c r="I26">
+        <v>1</v>
+      </c>
+      <c r="J26" t="b">
+        <v>1</v>
+      </c>
+      <c r="K26" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26">
         <v>4</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M26" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N26">
+        <v>25</v>
+      </c>
+      <c r="N26" t="s">
+        <v>25</v>
+      </c>
+      <c r="O26">
         <v>86.92</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>86.08</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>92.08</v>
       </c>
-      <c r="Q26" t="s">
-[...2 lines deleted...]
-      <c r="R26">
+      <c r="R26" t="s">
+        <v>25</v>
+      </c>
+      <c r="S26">
         <v>92.05</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>357.13</v>
       </c>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D27">
-        <v>226</v>
+        <v>1299</v>
       </c>
       <c r="E27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G27" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H27">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K27">
+        <v>22</v>
+      </c>
+      <c r="I27">
+        <v>1</v>
+      </c>
+      <c r="J27" t="b">
+        <v>1</v>
+      </c>
+      <c r="K27" t="s">
+        <v>25</v>
+      </c>
+      <c r="L27">
         <v>5</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>94.78</v>
       </c>
-      <c r="M27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N27" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O27">
+        <v>25</v>
+      </c>
+      <c r="O27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P27">
         <v>67.36</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>82.15</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>83.74</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>89.55</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>350.22</v>
       </c>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D28">
-        <v>124</v>
+        <v>1506</v>
       </c>
       <c r="E28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H28">
+        <v>5</v>
+      </c>
+      <c r="I28">
         <v>2</v>
       </c>
-      <c r="I28" t="b">
-[...5 lines deleted...]
-      <c r="K28">
+      <c r="J28" t="b">
+        <v>1</v>
+      </c>
+      <c r="K28" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28">
         <v>7</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>84.81</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>87.4</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>77.83</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>80.81</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>92.38</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>83.59</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>85.1</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>349.69</v>
       </c>
     </row>
-    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D29">
-        <v>303</v>
+        <v>1131</v>
       </c>
       <c r="E29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F29" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H29">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K29">
+        <v>6</v>
+      </c>
+      <c r="I29">
+        <v>1</v>
+      </c>
+      <c r="J29" t="b">
+        <v>1</v>
+      </c>
+      <c r="K29" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29">
         <v>3</v>
       </c>
-      <c r="L29" t="s">
-[...2 lines deleted...]
-      <c r="M29">
+      <c r="M29" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29">
         <v>116.33</v>
       </c>
-      <c r="N29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O29" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P29" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q29">
+        <v>25</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>25</v>
+      </c>
+      <c r="R29">
         <v>106.8</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>111.5</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>334.63</v>
       </c>
     </row>
-    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D30">
-        <v>337</v>
+        <v>1093</v>
       </c>
       <c r="E30" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G30" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30">
         <v>23</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5</v>
       </c>
-      <c r="I30" t="b">
-[...5 lines deleted...]
-      <c r="K30">
+      <c r="J30" t="b">
+        <v>1</v>
+      </c>
+      <c r="K30" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30">
         <v>3</v>
       </c>
-      <c r="L30" t="s">
-[...2 lines deleted...]
-      <c r="M30">
+      <c r="M30" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30">
         <v>115.13</v>
       </c>
-      <c r="N30" t="s">
-[...2 lines deleted...]
-      <c r="O30">
+      <c r="O30" t="s">
+        <v>25</v>
+      </c>
+      <c r="P30">
         <v>105.35</v>
       </c>
-      <c r="P30" t="s">
-[...2 lines deleted...]
-      <c r="Q30">
+      <c r="Q30" t="s">
+        <v>25</v>
+      </c>
+      <c r="R30">
         <v>112.7</v>
       </c>
-      <c r="R30" t="s">
-[...2 lines deleted...]
-      <c r="S30">
+      <c r="S30" t="s">
+        <v>25</v>
+      </c>
+      <c r="T30">
         <v>333.18</v>
       </c>
     </row>
-    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D31">
         <v>2187</v>
       </c>
       <c r="E31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H31">
+        <v>24</v>
+      </c>
+      <c r="I31">
         <v>6</v>
       </c>
-      <c r="I31" t="b">
-[...5 lines deleted...]
-      <c r="K31">
+      <c r="J31" t="b">
+        <v>1</v>
+      </c>
+      <c r="K31" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31">
         <v>3</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>110.95</v>
       </c>
-      <c r="M31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N31" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O31" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P31" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q31">
+        <v>25</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R31">
         <v>109.15</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>111.65</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>331.75</v>
       </c>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>1957</v>
       </c>
       <c r="E32" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F32" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H32">
+        <v>7</v>
+      </c>
+      <c r="I32">
         <v>3</v>
       </c>
-      <c r="I32" t="b">
-[...5 lines deleted...]
-      <c r="K32">
+      <c r="J32" t="b">
+        <v>1</v>
+      </c>
+      <c r="K32" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32">
         <v>4</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>86.6</v>
       </c>
-      <c r="M32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N32" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O32">
+        <v>25</v>
+      </c>
+      <c r="O32" t="s">
+        <v>25</v>
+      </c>
+      <c r="P32">
         <v>76.82</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>83.92</v>
       </c>
-      <c r="Q32" t="s">
-[...2 lines deleted...]
-      <c r="R32">
+      <c r="R32" t="s">
+        <v>25</v>
+      </c>
+      <c r="S32">
         <v>82.13</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>329.47</v>
       </c>
     </row>
-    <row r="33" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D33">
-        <v>402</v>
+        <v>1827</v>
       </c>
       <c r="E33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F33" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H33">
+        <v>25</v>
+      </c>
+      <c r="I33">
         <v>7</v>
       </c>
-      <c r="I33" t="b">
-[...5 lines deleted...]
-      <c r="K33">
+      <c r="J33" t="b">
+        <v>1</v>
+      </c>
+      <c r="K33" t="s">
+        <v>25</v>
+      </c>
+      <c r="L33">
         <v>4</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>116.72</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>117.48</v>
       </c>
-      <c r="N33" t="s">
-[...2 lines deleted...]
-      <c r="O33">
+      <c r="O33" t="s">
+        <v>25</v>
+      </c>
+      <c r="P33">
         <v>92.78</v>
       </c>
-      <c r="P33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q33" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="R33" t="s">
+        <v>25</v>
       </c>
       <c r="S33">
+        <v>0</v>
+      </c>
+      <c r="T33">
         <v>326.98</v>
       </c>
     </row>
-    <row r="34" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D34">
-        <v>401</v>
+        <v>1446</v>
       </c>
       <c r="E34" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H34">
+        <v>8</v>
+      </c>
+      <c r="I34">
         <v>2</v>
       </c>
-      <c r="I34" t="b">
-[...5 lines deleted...]
-      <c r="K34">
+      <c r="J34" t="b">
+        <v>1</v>
+      </c>
+      <c r="K34" t="s">
+        <v>25</v>
+      </c>
+      <c r="L34">
         <v>3</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>97.86</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>101.4</v>
       </c>
-      <c r="N34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O34" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P34">
+        <v>25</v>
+      </c>
+      <c r="P34" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q34">
         <v>106.17</v>
       </c>
-      <c r="Q34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R34" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S34">
+        <v>25</v>
+      </c>
+      <c r="S34" t="s">
+        <v>25</v>
+      </c>
+      <c r="T34">
         <v>305.43</v>
       </c>
     </row>
-    <row r="35" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D35">
-        <v>156</v>
+        <v>250</v>
       </c>
       <c r="E35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H35">
+        <v>9</v>
+      </c>
+      <c r="I35">
         <v>4</v>
       </c>
-      <c r="I35" t="b">
-[...5 lines deleted...]
-      <c r="K35">
+      <c r="J35" t="b">
+        <v>1</v>
+      </c>
+      <c r="K35" t="s">
+        <v>25</v>
+      </c>
+      <c r="L35">
         <v>5</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>75.98</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>71.85</v>
       </c>
-      <c r="N35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O35" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P35">
+        <v>25</v>
+      </c>
+      <c r="P35" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q35">
         <v>71.68</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>73.85</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>66.06</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>293.36</v>
       </c>
     </row>
-    <row r="36" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D36">
-        <v>646</v>
+        <v>1011</v>
       </c>
       <c r="E36" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H36">
+        <v>10</v>
+      </c>
+      <c r="I36">
         <v>3</v>
       </c>
-      <c r="I36" t="b">
-[...5 lines deleted...]
-      <c r="K36">
+      <c r="J36" t="b">
+        <v>1</v>
+      </c>
+      <c r="K36" t="s">
+        <v>25</v>
+      </c>
+      <c r="L36">
         <v>4</v>
       </c>
-      <c r="L36" t="s">
-[...2 lines deleted...]
-      <c r="M36">
+      <c r="M36" t="s">
+        <v>25</v>
+      </c>
+      <c r="N36">
         <v>67.99</v>
       </c>
-      <c r="N36" t="s">
-[...2 lines deleted...]
-      <c r="O36">
+      <c r="O36" t="s">
+        <v>25</v>
+      </c>
+      <c r="P36">
         <v>67.85</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>73.71</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>69.18</v>
       </c>
-      <c r="R36" t="s">
-[...2 lines deleted...]
-      <c r="S36">
+      <c r="S36" t="s">
+        <v>25</v>
+      </c>
+      <c r="T36">
         <v>278.73</v>
       </c>
     </row>
-    <row r="37" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D37">
-        <v>102</v>
+        <v>2130</v>
       </c>
       <c r="E37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H37">
+        <v>26</v>
+      </c>
+      <c r="I37">
         <v>8</v>
       </c>
-      <c r="I37" t="b">
-[...5 lines deleted...]
-      <c r="K37">
+      <c r="J37" t="b">
+        <v>1</v>
+      </c>
+      <c r="K37" t="s">
+        <v>25</v>
+      </c>
+      <c r="L37">
         <v>3</v>
       </c>
-      <c r="L37">
+      <c r="M37">
         <v>94.84</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>85.37</v>
       </c>
-      <c r="N37" t="s">
-[...2 lines deleted...]
-      <c r="O37">
+      <c r="O37" t="s">
+        <v>25</v>
+      </c>
+      <c r="P37">
         <v>79.39</v>
       </c>
-      <c r="P37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q37" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R37" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S37">
+        <v>25</v>
+      </c>
+      <c r="S37" t="s">
+        <v>25</v>
+      </c>
+      <c r="T37">
         <v>259.6</v>
       </c>
     </row>
-    <row r="38" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D38">
-        <v>470</v>
+        <v>869</v>
       </c>
       <c r="E38" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F38" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H38">
+        <v>27</v>
+      </c>
+      <c r="I38">
         <v>9</v>
       </c>
-      <c r="I38" t="b">
-[...5 lines deleted...]
-      <c r="K38">
+      <c r="J38" t="b">
+        <v>1</v>
+      </c>
+      <c r="K38" t="s">
+        <v>25</v>
+      </c>
+      <c r="L38">
         <v>3</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>86.29</v>
       </c>
-      <c r="M38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N38" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O38">
+        <v>25</v>
+      </c>
+      <c r="O38" t="s">
+        <v>25</v>
+      </c>
+      <c r="P38">
         <v>75.22</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>91.27</v>
       </c>
-      <c r="Q38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R38" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S38">
+        <v>25</v>
+      </c>
+      <c r="S38" t="s">
+        <v>25</v>
+      </c>
+      <c r="T38">
         <v>252.78</v>
       </c>
     </row>
-    <row r="39" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D39">
-        <v>614</v>
+        <v>2604</v>
       </c>
       <c r="E39" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H39">
+        <v>11</v>
+      </c>
+      <c r="I39">
         <v>2</v>
       </c>
-      <c r="I39" t="b">
-[...5 lines deleted...]
-      <c r="K39">
+      <c r="J39" t="b">
+        <v>1</v>
+      </c>
+      <c r="K39" t="s">
+        <v>25</v>
+      </c>
+      <c r="L39">
         <v>3</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>86.74</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>87.65</v>
       </c>
-      <c r="N39" t="s">
-[...2 lines deleted...]
-      <c r="O39">
+      <c r="O39" t="s">
+        <v>25</v>
+      </c>
+      <c r="P39">
         <v>73.82</v>
       </c>
-      <c r="P39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q39" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R39" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S39">
+        <v>25</v>
+      </c>
+      <c r="S39" t="s">
+        <v>25</v>
+      </c>
+      <c r="T39">
         <v>248.21</v>
       </c>
     </row>
-    <row r="40" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C40" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D40">
         <v>202</v>
       </c>
       <c r="E40" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H40">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K40">
+        <v>28</v>
+      </c>
+      <c r="I40">
+        <v>1</v>
+      </c>
+      <c r="J40" t="b">
+        <v>1</v>
+      </c>
+      <c r="K40" t="s">
+        <v>25</v>
+      </c>
+      <c r="L40">
         <v>3</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>75.64</v>
       </c>
-      <c r="M40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N40" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O40">
+        <v>25</v>
+      </c>
+      <c r="O40" t="s">
+        <v>25</v>
+      </c>
+      <c r="P40">
         <v>55.7</v>
       </c>
-      <c r="P40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q40" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="R40">
+        <v>25</v>
+      </c>
+      <c r="R40" t="s">
+        <v>25</v>
+      </c>
+      <c r="S40">
         <v>66.8</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>198.14</v>
       </c>
     </row>
-    <row r="41" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F41" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H41">
+        <v>29</v>
+      </c>
+      <c r="I41">
         <v>10</v>
       </c>
-      <c r="I41" t="b">
-[...5 lines deleted...]
-      <c r="K41">
+      <c r="J41" t="b">
+        <v>0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>119</v>
+      </c>
+      <c r="L41">
         <v>3</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>99.36</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>94.68</v>
       </c>
-      <c r="N41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O41" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P41" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q41" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="R41">
+        <v>25</v>
+      </c>
+      <c r="R41" t="s">
+        <v>25</v>
+      </c>
+      <c r="S41">
         <v>95.31</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>289.35</v>
       </c>
     </row>
-    <row r="42" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E42" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F42" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G42" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H42">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K42">
+        <v>30</v>
+      </c>
+      <c r="I42">
+        <v>1</v>
+      </c>
+      <c r="J42" t="b">
+        <v>0</v>
+      </c>
+      <c r="K42" t="s">
+        <v>124</v>
+      </c>
+      <c r="L42">
         <v>2</v>
       </c>
-      <c r="L42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M42" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N42" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O42">
+        <v>25</v>
+      </c>
+      <c r="O42" t="s">
+        <v>25</v>
+      </c>
+      <c r="P42">
         <v>141.57</v>
       </c>
-      <c r="P42" t="s">
-[...2 lines deleted...]
-      <c r="Q42">
+      <c r="Q42" t="s">
+        <v>25</v>
+      </c>
+      <c r="R42">
         <v>146.11</v>
       </c>
-      <c r="R42" t="s">
-[...2 lines deleted...]
-      <c r="S42">
+      <c r="S42" t="s">
+        <v>25</v>
+      </c>
+      <c r="T42">
         <v>287.68</v>
       </c>
     </row>
-    <row r="43" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C43" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D43">
-        <v>372</v>
+        <v>2146</v>
       </c>
       <c r="E43" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H43">
+        <v>31</v>
+      </c>
+      <c r="I43">
         <v>7</v>
       </c>
-      <c r="I43" t="b">
-[...5 lines deleted...]
-      <c r="K43">
+      <c r="J43" t="b">
+        <v>0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>128</v>
+      </c>
+      <c r="L43">
         <v>2</v>
       </c>
-      <c r="L43">
+      <c r="M43">
         <v>132.65</v>
       </c>
-      <c r="M43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N43" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O43" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P43">
+        <v>25</v>
+      </c>
+      <c r="P43" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q43">
         <v>147.58</v>
       </c>
-      <c r="Q43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R43" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S43">
+        <v>25</v>
+      </c>
+      <c r="S43" t="s">
+        <v>25</v>
+      </c>
+      <c r="T43">
         <v>280.23</v>
       </c>
     </row>
-    <row r="44" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" t="s">
+        <v>130</v>
+      </c>
+      <c r="D44">
+        <v>1783</v>
+      </c>
+      <c r="E44" t="s">
+        <v>33</v>
+      </c>
+      <c r="F44" t="s">
+        <v>123</v>
+      </c>
+      <c r="G44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44">
+        <v>32</v>
+      </c>
+      <c r="I44">
+        <v>2</v>
+      </c>
+      <c r="J44" t="b">
+        <v>0</v>
+      </c>
+      <c r="K44" t="s">
         <v>128</v>
       </c>
-      <c r="C44" t="s">
-[...14 lines deleted...]
-      <c r="H44">
+      <c r="L44">
         <v>2</v>
       </c>
-      <c r="I44" t="b">
-[...8 lines deleted...]
-      <c r="L44">
+      <c r="M44">
         <v>140.6</v>
       </c>
-      <c r="M44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N44" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O44">
+        <v>25</v>
+      </c>
+      <c r="O44" t="s">
+        <v>25</v>
+      </c>
+      <c r="P44">
         <v>131.15</v>
       </c>
-      <c r="P44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q44" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R44" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S44">
+        <v>25</v>
+      </c>
+      <c r="S44" t="s">
+        <v>25</v>
+      </c>
+      <c r="T44">
         <v>271.75</v>
       </c>
     </row>
-    <row r="45" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C45" t="s">
-        <v>131</v>
+        <v>132</v>
+      </c>
+      <c r="D45">
+        <v>2103</v>
       </c>
       <c r="E45" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H45">
+        <v>33</v>
+      </c>
+      <c r="I45">
         <v>8</v>
       </c>
-      <c r="I45" t="b">
-[...5 lines deleted...]
-      <c r="K45">
+      <c r="J45" t="b">
+        <v>0</v>
+      </c>
+      <c r="K45" t="s">
+        <v>124</v>
+      </c>
+      <c r="L45">
         <v>2</v>
       </c>
-      <c r="L45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M45" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N45" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O45" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P45" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q45">
+        <v>25</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>25</v>
+      </c>
+      <c r="R45">
         <v>135.1</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>136.25</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>271.35</v>
       </c>
     </row>
-    <row r="46" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C46" t="s">
-        <v>134</v>
+        <v>135</v>
+      </c>
+      <c r="D46">
+        <v>2201</v>
       </c>
       <c r="E46" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H46">
+        <v>34</v>
+      </c>
+      <c r="I46">
         <v>9</v>
       </c>
-      <c r="I46" t="b">
-[...5 lines deleted...]
-      <c r="K46">
+      <c r="J46" t="b">
+        <v>0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>119</v>
+      </c>
+      <c r="L46">
         <v>3</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>87.97</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>81.06</v>
       </c>
-      <c r="N46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O46" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P46" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q46" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="R46">
+        <v>25</v>
+      </c>
+      <c r="R46" t="s">
+        <v>25</v>
+      </c>
+      <c r="S46">
         <v>81.34</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>250.37</v>
       </c>
     </row>
-    <row r="47" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C47" t="s">
-        <v>136</v>
+        <v>137</v>
+      </c>
+      <c r="D47">
+        <v>2622</v>
       </c>
       <c r="E47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H47">
+        <v>12</v>
+      </c>
+      <c r="I47">
         <v>3</v>
       </c>
-      <c r="I47" t="b">
-[...5 lines deleted...]
-      <c r="K47">
+      <c r="J47" t="b">
+        <v>0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>128</v>
+      </c>
+      <c r="L47">
         <v>2</v>
       </c>
-      <c r="L47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M47" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N47">
+        <v>25</v>
+      </c>
+      <c r="N47" t="s">
+        <v>25</v>
+      </c>
+      <c r="O47">
         <v>122.84</v>
       </c>
-      <c r="O47" t="s">
-[...2 lines deleted...]
-      <c r="P47">
+      <c r="P47" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q47">
         <v>126.5</v>
       </c>
-      <c r="Q47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R47" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S47">
+        <v>25</v>
+      </c>
+      <c r="S47" t="s">
+        <v>25</v>
+      </c>
+      <c r="T47">
         <v>249.34</v>
       </c>
     </row>
-    <row r="48" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D48">
         <v>2638</v>
       </c>
       <c r="E48" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H48">
+        <v>35</v>
+      </c>
+      <c r="I48">
         <v>10</v>
       </c>
-      <c r="I48" t="b">
-[...5 lines deleted...]
-      <c r="K48">
+      <c r="J48" t="b">
+        <v>0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>128</v>
+      </c>
+      <c r="L48">
         <v>2</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>113.7</v>
       </c>
-      <c r="M48" t="s">
-[...2 lines deleted...]
-      <c r="N48">
+      <c r="N48" t="s">
+        <v>25</v>
+      </c>
+      <c r="O48">
         <v>125.6</v>
       </c>
-      <c r="O48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P48" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q48" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R48" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S48">
+        <v>25</v>
+      </c>
+      <c r="S48" t="s">
+        <v>25</v>
+      </c>
+      <c r="T48">
         <v>239.3</v>
       </c>
     </row>
-    <row r="49" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C49" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E49" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H49">
+        <v>36</v>
+      </c>
+      <c r="I49">
         <v>11</v>
       </c>
-      <c r="I49" t="b">
-[...5 lines deleted...]
-      <c r="K49">
+      <c r="J49" t="b">
+        <v>0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>124</v>
+      </c>
+      <c r="L49">
         <v>2</v>
       </c>
-      <c r="L49" t="s">
-[...2 lines deleted...]
-      <c r="M49">
+      <c r="M49" t="s">
+        <v>25</v>
+      </c>
+      <c r="N49">
         <v>121.97</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>113.21</v>
       </c>
-      <c r="O49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P49" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q49" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R49" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S49">
+        <v>25</v>
+      </c>
+      <c r="S49" t="s">
+        <v>25</v>
+      </c>
+      <c r="T49">
         <v>235.18</v>
       </c>
     </row>
-    <row r="50" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D50">
-        <v>286</v>
+        <v>1753</v>
       </c>
       <c r="E50" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F50" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G50" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H50">
+        <v>13</v>
+      </c>
+      <c r="I50">
         <v>4</v>
       </c>
-      <c r="I50" t="b">
-[...5 lines deleted...]
-      <c r="K50">
+      <c r="J50" t="b">
+        <v>0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>128</v>
+      </c>
+      <c r="L50">
         <v>2</v>
       </c>
-      <c r="L50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M50" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N50">
+        <v>25</v>
+      </c>
+      <c r="N50" t="s">
+        <v>25</v>
+      </c>
+      <c r="O50">
         <v>117.51</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>115.3</v>
       </c>
-      <c r="P50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q50" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R50" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S50">
+        <v>25</v>
+      </c>
+      <c r="S50" t="s">
+        <v>25</v>
+      </c>
+      <c r="T50">
         <v>232.81</v>
       </c>
     </row>
-    <row r="51" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D51">
-        <v>421</v>
+        <v>1591</v>
       </c>
       <c r="E51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F51" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G51" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H51">
+        <v>37</v>
+      </c>
+      <c r="I51">
         <v>11</v>
       </c>
-      <c r="I51" t="b">
-[...5 lines deleted...]
-      <c r="K51">
+      <c r="J51" t="b">
+        <v>0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>128</v>
+      </c>
+      <c r="L51">
         <v>2</v>
       </c>
-      <c r="L51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M51" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N51">
+        <v>25</v>
+      </c>
+      <c r="N51" t="s">
+        <v>25</v>
+      </c>
+      <c r="O51">
         <v>115.32</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>117.2</v>
       </c>
-      <c r="P51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q51" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R51" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S51">
+        <v>25</v>
+      </c>
+      <c r="S51" t="s">
+        <v>25</v>
+      </c>
+      <c r="T51">
         <v>232.52</v>
       </c>
     </row>
-    <row r="52" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C52" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D52">
-        <v>365</v>
+        <v>1894</v>
       </c>
       <c r="E52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F52" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H52">
+        <v>38</v>
+      </c>
+      <c r="I52">
         <v>12</v>
       </c>
-      <c r="I52" t="b">
-[...5 lines deleted...]
-      <c r="K52">
+      <c r="J52" t="b">
+        <v>0</v>
+      </c>
+      <c r="K52" t="s">
+        <v>128</v>
+      </c>
+      <c r="L52">
         <v>2</v>
       </c>
-      <c r="L52" t="s">
-[...2 lines deleted...]
-      <c r="M52">
+      <c r="M52" t="s">
+        <v>25</v>
+      </c>
+      <c r="N52">
         <v>120.69</v>
       </c>
-      <c r="N52" t="s">
-[...2 lines deleted...]
-      <c r="O52">
+      <c r="O52" t="s">
+        <v>25</v>
+      </c>
+      <c r="P52">
         <v>106.34</v>
       </c>
-      <c r="P52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q52" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R52" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S52">
+        <v>25</v>
+      </c>
+      <c r="S52" t="s">
+        <v>25</v>
+      </c>
+      <c r="T52">
         <v>227.03</v>
       </c>
     </row>
-    <row r="53" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C53" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E53" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F53" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G53" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H53">
+        <v>14</v>
+      </c>
+      <c r="I53">
         <v>5</v>
       </c>
-      <c r="I53" t="b">
-[...5 lines deleted...]
-      <c r="K53">
+      <c r="J53" t="b">
+        <v>0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>124</v>
+      </c>
+      <c r="L53">
         <v>2</v>
       </c>
-      <c r="L53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M53" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N53" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O53" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P53" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q53">
+        <v>25</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>25</v>
+      </c>
+      <c r="R53">
         <v>111.86</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>111.83</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>223.69</v>
       </c>
     </row>
-    <row r="54" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C54" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D54">
-        <v>301</v>
+        <v>1665</v>
       </c>
       <c r="E54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F54" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G54" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H54">
+        <v>39</v>
+      </c>
+      <c r="I54">
         <v>8</v>
       </c>
-      <c r="I54" t="b">
-[...5 lines deleted...]
-      <c r="K54">
+      <c r="J54" t="b">
+        <v>0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>128</v>
+      </c>
+      <c r="L54">
         <v>2</v>
       </c>
-      <c r="L54">
+      <c r="M54">
         <v>109.42</v>
       </c>
-      <c r="M54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N54" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O54" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P54" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q54" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="R54">
+        <v>25</v>
+      </c>
+      <c r="R54" t="s">
+        <v>25</v>
+      </c>
+      <c r="S54">
         <v>113.68</v>
       </c>
-      <c r="S54">
+      <c r="T54">
         <v>223.1</v>
       </c>
     </row>
-    <row r="55" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C55" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E55" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F55" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H55">
+        <v>40</v>
+      </c>
+      <c r="I55">
         <v>13</v>
       </c>
-      <c r="I55" t="b">
-[...5 lines deleted...]
-      <c r="K55">
+      <c r="J55" t="b">
+        <v>0</v>
+      </c>
+      <c r="K55" t="s">
+        <v>124</v>
+      </c>
+      <c r="L55">
         <v>2</v>
       </c>
-      <c r="L55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M55" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N55" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O55">
+        <v>25</v>
+      </c>
+      <c r="O55" t="s">
+        <v>25</v>
+      </c>
+      <c r="P55">
         <v>100.81</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>120.08</v>
       </c>
-      <c r="Q55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R55" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S55">
+        <v>25</v>
+      </c>
+      <c r="S55" t="s">
+        <v>25</v>
+      </c>
+      <c r="T55">
         <v>220.89</v>
       </c>
     </row>
-    <row r="56" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E56" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F56" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H56">
+        <v>41</v>
+      </c>
+      <c r="I56">
         <v>12</v>
       </c>
-      <c r="I56" t="b">
-[...5 lines deleted...]
-      <c r="K56">
+      <c r="J56" t="b">
+        <v>0</v>
+      </c>
+      <c r="K56" t="s">
+        <v>124</v>
+      </c>
+      <c r="L56">
         <v>2</v>
       </c>
-      <c r="L56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M56" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N56">
+        <v>25</v>
+      </c>
+      <c r="N56" t="s">
+        <v>25</v>
+      </c>
+      <c r="O56">
         <v>115.29</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>105.31</v>
       </c>
-      <c r="P56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q56" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R56" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S56">
+        <v>25</v>
+      </c>
+      <c r="S56" t="s">
+        <v>25</v>
+      </c>
+      <c r="T56">
         <v>220.6</v>
       </c>
     </row>
-    <row r="57" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C57" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E57" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G57" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H57">
+        <v>15</v>
+      </c>
+      <c r="I57">
         <v>6</v>
       </c>
-      <c r="I57" t="b">
-[...5 lines deleted...]
-      <c r="K57">
+      <c r="J57" t="b">
+        <v>0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>124</v>
+      </c>
+      <c r="L57">
         <v>2</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>104.96</v>
       </c>
-      <c r="M57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N57" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O57" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P57">
+        <v>25</v>
+      </c>
+      <c r="P57" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q57">
         <v>114.55</v>
       </c>
-      <c r="Q57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R57" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S57">
+        <v>25</v>
+      </c>
+      <c r="S57" t="s">
+        <v>25</v>
+      </c>
+      <c r="T57">
         <v>219.51</v>
       </c>
     </row>
-    <row r="58" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C58" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E58" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F58" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H58">
+        <v>42</v>
+      </c>
+      <c r="I58">
         <v>9</v>
       </c>
-      <c r="I58" t="b">
-[...5 lines deleted...]
-      <c r="K58">
+      <c r="J58" t="b">
+        <v>0</v>
+      </c>
+      <c r="K58" t="s">
+        <v>124</v>
+      </c>
+      <c r="L58">
         <v>2</v>
       </c>
-      <c r="L58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M58" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N58">
+        <v>25</v>
+      </c>
+      <c r="N58" t="s">
+        <v>25</v>
+      </c>
+      <c r="O58">
         <v>106.72</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>106.15</v>
       </c>
-      <c r="P58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q58" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R58" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S58">
+        <v>25</v>
+      </c>
+      <c r="S58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T58">
         <v>212.87</v>
       </c>
     </row>
-    <row r="59" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C59" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D59">
-        <v>172</v>
+        <v>949</v>
       </c>
       <c r="E59" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F59" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H59">
+        <v>43</v>
+      </c>
+      <c r="I59">
         <v>5</v>
       </c>
-      <c r="I59" t="b">
-[...5 lines deleted...]
-      <c r="K59">
+      <c r="J59" t="b">
+        <v>0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>128</v>
+      </c>
+      <c r="L59">
         <v>2</v>
       </c>
-      <c r="L59">
+      <c r="M59">
         <v>108.97</v>
       </c>
-      <c r="M59">
+      <c r="N59">
         <v>103.38</v>
       </c>
-      <c r="N59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O59" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P59" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q59" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R59" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S59">
+        <v>25</v>
+      </c>
+      <c r="S59" t="s">
+        <v>25</v>
+      </c>
+      <c r="T59">
         <v>212.35</v>
       </c>
     </row>
-    <row r="60" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C60" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D60">
-        <v>194</v>
+        <v>1513</v>
       </c>
       <c r="E60" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G60" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H60">
+        <v>16</v>
+      </c>
+      <c r="I60">
         <v>7</v>
       </c>
-      <c r="I60" t="b">
-[...5 lines deleted...]
-      <c r="K60">
+      <c r="J60" t="b">
+        <v>0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>128</v>
+      </c>
+      <c r="L60">
         <v>2</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>109.04</v>
       </c>
-      <c r="M60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N60" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O60" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P60" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q60" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="R60">
+        <v>25</v>
+      </c>
+      <c r="R60" t="s">
+        <v>25</v>
+      </c>
+      <c r="S60">
         <v>102.37</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>211.41</v>
       </c>
     </row>
-    <row r="61" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C61" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E61" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G61" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H61">
+        <v>17</v>
+      </c>
+      <c r="I61">
         <v>8</v>
       </c>
-      <c r="I61" t="b">
-[...5 lines deleted...]
-      <c r="K61">
+      <c r="J61" t="b">
+        <v>0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>124</v>
+      </c>
+      <c r="L61">
         <v>2</v>
       </c>
-      <c r="L61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M61" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N61" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O61" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P61">
+        <v>25</v>
+      </c>
+      <c r="P61" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q61">
         <v>103.92</v>
       </c>
-      <c r="Q61" t="s">
-[...2 lines deleted...]
-      <c r="R61">
+      <c r="R61" t="s">
+        <v>25</v>
+      </c>
+      <c r="S61">
         <v>106.03</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>209.95</v>
       </c>
     </row>
-    <row r="62" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C62" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E62" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F62" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H62">
+        <v>44</v>
+      </c>
+      <c r="I62">
         <v>13</v>
       </c>
-      <c r="I62" t="b">
-[...5 lines deleted...]
-      <c r="K62">
+      <c r="J62" t="b">
+        <v>0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>124</v>
+      </c>
+      <c r="L62">
         <v>2</v>
       </c>
-      <c r="L62">
+      <c r="M62">
         <v>104.99</v>
       </c>
-      <c r="M62">
+      <c r="N62">
         <v>103.74</v>
       </c>
-      <c r="N62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O62" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P62" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q62" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R62" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S62">
+        <v>25</v>
+      </c>
+      <c r="S62" t="s">
+        <v>25</v>
+      </c>
+      <c r="T62">
         <v>208.73</v>
       </c>
     </row>
-    <row r="63" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D63">
-        <v>18</v>
+        <v>1003</v>
       </c>
       <c r="E63" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F63" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G63" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H63">
+        <v>45</v>
+      </c>
+      <c r="I63">
         <v>10</v>
       </c>
-      <c r="I63" t="b">
-[...5 lines deleted...]
-      <c r="K63">
+      <c r="J63" t="b">
+        <v>0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>128</v>
+      </c>
+      <c r="L63">
         <v>2</v>
       </c>
-      <c r="L63" t="s">
-[...2 lines deleted...]
-      <c r="M63">
+      <c r="M63" t="s">
+        <v>25</v>
+      </c>
+      <c r="N63">
         <v>102.69</v>
       </c>
-      <c r="N63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O63" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P63" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q63" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="R63">
+        <v>25</v>
+      </c>
+      <c r="R63" t="s">
+        <v>25</v>
+      </c>
+      <c r="S63">
         <v>105.83</v>
       </c>
-      <c r="S63">
+      <c r="T63">
         <v>208.52</v>
       </c>
     </row>
-    <row r="64" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C64" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E64" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F64" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G64" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H64">
+        <v>18</v>
+      </c>
+      <c r="I64">
         <v>4</v>
       </c>
-      <c r="I64" t="b">
-[...5 lines deleted...]
-      <c r="K64">
+      <c r="J64" t="b">
+        <v>0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>119</v>
+      </c>
+      <c r="L64">
         <v>3</v>
       </c>
-      <c r="L64">
+      <c r="M64">
         <v>72.47</v>
       </c>
-      <c r="M64">
+      <c r="N64">
         <v>69.02</v>
       </c>
-      <c r="N64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O64" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P64">
+        <v>25</v>
+      </c>
+      <c r="P64" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q64">
         <v>66.82</v>
       </c>
-      <c r="Q64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R64" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S64">
+        <v>25</v>
+      </c>
+      <c r="S64" t="s">
+        <v>25</v>
+      </c>
+      <c r="T64">
         <v>208.31</v>
       </c>
     </row>
-    <row r="65" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C65" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D65">
-        <v>4</v>
+        <v>2490</v>
       </c>
       <c r="E65" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F65" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H65">
+        <v>46</v>
+      </c>
+      <c r="I65">
         <v>11</v>
       </c>
-      <c r="I65" t="b">
-[...5 lines deleted...]
-      <c r="K65">
+      <c r="J65" t="b">
+        <v>0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>128</v>
+      </c>
+      <c r="L65">
         <v>2</v>
       </c>
-      <c r="L65">
+      <c r="M65">
         <v>106.33</v>
       </c>
-      <c r="M65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N65" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O65" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P65">
+        <v>25</v>
+      </c>
+      <c r="P65" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q65">
         <v>101.76</v>
       </c>
-      <c r="Q65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R65" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S65">
+        <v>25</v>
+      </c>
+      <c r="S65" t="s">
+        <v>25</v>
+      </c>
+      <c r="T65">
         <v>208.09</v>
       </c>
     </row>
-    <row r="66" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C66" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D66">
         <v>1809</v>
       </c>
       <c r="E66" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F66" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G66" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H66">
+        <v>47</v>
+      </c>
+      <c r="I66">
         <v>12</v>
       </c>
-      <c r="I66" t="b">
-[...5 lines deleted...]
-      <c r="K66">
+      <c r="J66" t="b">
+        <v>0</v>
+      </c>
+      <c r="K66" t="s">
+        <v>128</v>
+      </c>
+      <c r="L66">
         <v>2</v>
       </c>
-      <c r="L66" t="s">
-[...2 lines deleted...]
-      <c r="M66">
+      <c r="M66" t="s">
+        <v>25</v>
+      </c>
+      <c r="N66">
         <v>106.44</v>
       </c>
-      <c r="N66" t="s">
-[...2 lines deleted...]
-      <c r="O66">
+      <c r="O66" t="s">
+        <v>25</v>
+      </c>
+      <c r="P66">
         <v>101.44</v>
       </c>
-      <c r="P66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q66" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R66" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S66">
+        <v>25</v>
+      </c>
+      <c r="S66" t="s">
+        <v>25</v>
+      </c>
+      <c r="T66">
         <v>207.88</v>
       </c>
     </row>
-    <row r="67" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C67" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D67">
         <v>1744</v>
       </c>
       <c r="E67" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F67" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H67">
+        <v>48</v>
+      </c>
+      <c r="I67">
         <v>6</v>
       </c>
-      <c r="I67" t="b">
-[...5 lines deleted...]
-      <c r="K67">
+      <c r="J67" t="b">
+        <v>0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>124</v>
+      </c>
+      <c r="L67">
         <v>2</v>
       </c>
-      <c r="L67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M67" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N67" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O67" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P67">
+        <v>25</v>
+      </c>
+      <c r="P67" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q67">
         <v>105.86</v>
       </c>
-      <c r="Q67">
+      <c r="R67">
         <v>101.69</v>
       </c>
-      <c r="R67" t="s">
-[...2 lines deleted...]
-      <c r="S67">
+      <c r="S67" t="s">
+        <v>25</v>
+      </c>
+      <c r="T67">
         <v>207.55</v>
       </c>
     </row>
-    <row r="68" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C68" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D68">
-        <v>659</v>
+        <v>2344</v>
       </c>
       <c r="E68" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F68" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G68" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H68">
+        <v>19</v>
+      </c>
+      <c r="I68">
         <v>3</v>
       </c>
-      <c r="I68" t="b">
-[...5 lines deleted...]
-      <c r="K68">
+      <c r="J68" t="b">
+        <v>0</v>
+      </c>
+      <c r="K68" t="s">
+        <v>128</v>
+      </c>
+      <c r="L68">
         <v>2</v>
       </c>
-      <c r="L68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M68" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N68">
+        <v>25</v>
+      </c>
+      <c r="N68" t="s">
+        <v>25</v>
+      </c>
+      <c r="O68">
         <v>105.3</v>
       </c>
-      <c r="O68">
+      <c r="P68">
         <v>102.09</v>
       </c>
-      <c r="P68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q68" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R68" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S68">
+        <v>25</v>
+      </c>
+      <c r="S68" t="s">
+        <v>25</v>
+      </c>
+      <c r="T68">
         <v>207.39</v>
       </c>
     </row>
-    <row r="69" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C69" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D69">
-        <v>164</v>
+        <v>701</v>
       </c>
       <c r="E69" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F69" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G69" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H69">
+        <v>49</v>
+      </c>
+      <c r="I69">
         <v>7</v>
       </c>
-      <c r="I69" t="b">
-[...5 lines deleted...]
-      <c r="K69">
+      <c r="J69" t="b">
+        <v>0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>128</v>
+      </c>
+      <c r="L69">
         <v>2</v>
       </c>
-      <c r="L69" t="s">
-[...2 lines deleted...]
-      <c r="M69">
+      <c r="M69" t="s">
+        <v>25</v>
+      </c>
+      <c r="N69">
         <v>106.2</v>
       </c>
-      <c r="N69" t="s">
-[...2 lines deleted...]
-      <c r="O69">
+      <c r="O69" t="s">
+        <v>25</v>
+      </c>
+      <c r="P69">
         <v>99.56</v>
       </c>
-      <c r="P69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q69" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R69" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S69">
+        <v>25</v>
+      </c>
+      <c r="S69" t="s">
+        <v>25</v>
+      </c>
+      <c r="T69">
         <v>205.76</v>
       </c>
     </row>
-    <row r="70" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C70" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D70">
-        <v>649</v>
+        <v>1646</v>
       </c>
       <c r="E70" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F70" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H70">
+        <v>50</v>
+      </c>
+      <c r="I70">
         <v>8</v>
       </c>
-      <c r="I70" t="b">
-[...5 lines deleted...]
-      <c r="K70">
+      <c r="J70" t="b">
+        <v>0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>128</v>
+      </c>
+      <c r="L70">
         <v>2</v>
       </c>
-      <c r="L70">
+      <c r="M70">
         <v>106.16</v>
       </c>
-      <c r="M70">
+      <c r="N70">
         <v>98.11</v>
       </c>
-      <c r="N70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O70" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P70" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q70" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R70" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S70">
+        <v>25</v>
+      </c>
+      <c r="S70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T70">
         <v>204.27</v>
       </c>
     </row>
-    <row r="71" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C71" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D71">
-        <v>99</v>
+        <v>2308</v>
       </c>
       <c r="E71" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F71" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H71">
+        <v>51</v>
+      </c>
+      <c r="I71">
         <v>9</v>
       </c>
-      <c r="I71" t="b">
-[...5 lines deleted...]
-      <c r="K71">
+      <c r="J71" t="b">
+        <v>0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>128</v>
+      </c>
+      <c r="L71">
         <v>2</v>
       </c>
-      <c r="L71">
+      <c r="M71">
         <v>104.92</v>
       </c>
-      <c r="M71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N71" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O71">
+        <v>25</v>
+      </c>
+      <c r="O71" t="s">
+        <v>25</v>
+      </c>
+      <c r="P71">
         <v>99.31</v>
       </c>
-      <c r="P71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q71" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R71" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S71">
+        <v>25</v>
+      </c>
+      <c r="S71" t="s">
+        <v>25</v>
+      </c>
+      <c r="T71">
         <v>204.23</v>
       </c>
     </row>
-    <row r="72" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C72" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E72" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F72" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G72" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H72">
+        <v>52</v>
+      </c>
+      <c r="I72">
         <v>14</v>
       </c>
-      <c r="I72" t="b">
-[...5 lines deleted...]
-      <c r="K72">
+      <c r="J72" t="b">
+        <v>0</v>
+      </c>
+      <c r="K72" t="s">
+        <v>124</v>
+      </c>
+      <c r="L72">
         <v>2</v>
       </c>
-      <c r="L72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M72" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N72" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O72">
+        <v>25</v>
+      </c>
+      <c r="O72" t="s">
+        <v>25</v>
+      </c>
+      <c r="P72">
         <v>99.31</v>
       </c>
-      <c r="P72" t="s">
-[...2 lines deleted...]
-      <c r="Q72">
+      <c r="Q72" t="s">
+        <v>25</v>
+      </c>
+      <c r="R72">
         <v>103.75</v>
       </c>
-      <c r="R72" t="s">
-[...2 lines deleted...]
-      <c r="S72">
+      <c r="S72" t="s">
+        <v>25</v>
+      </c>
+      <c r="T72">
         <v>203.06</v>
       </c>
     </row>
-    <row r="73" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C73" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E73" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F73" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G73" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H73">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K73">
+        <v>20</v>
+      </c>
+      <c r="I73">
+        <v>1</v>
+      </c>
+      <c r="J73" t="b">
+        <v>0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>124</v>
+      </c>
+      <c r="L73">
         <v>2</v>
       </c>
-      <c r="L73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M73" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N73" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O73">
+        <v>25</v>
+      </c>
+      <c r="O73" t="s">
+        <v>25</v>
+      </c>
+      <c r="P73">
         <v>93.52</v>
       </c>
-      <c r="P73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q73" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="R73">
+        <v>25</v>
+      </c>
+      <c r="R73" t="s">
+        <v>25</v>
+      </c>
+      <c r="S73">
         <v>103.2</v>
       </c>
-      <c r="S73">
+      <c r="T73">
         <v>196.72</v>
       </c>
     </row>
-    <row r="74" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C74" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D74">
-        <v>387</v>
+        <v>1179</v>
       </c>
       <c r="E74" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F74" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G74" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H74">
+        <v>21</v>
+      </c>
+      <c r="I74">
         <v>5</v>
       </c>
-      <c r="I74" t="b">
-[...5 lines deleted...]
-      <c r="K74">
+      <c r="J74" t="b">
+        <v>0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>128</v>
+      </c>
+      <c r="L74">
         <v>2</v>
       </c>
-      <c r="L74">
+      <c r="M74">
         <v>98.8</v>
       </c>
-      <c r="M74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N74" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O74" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P74" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q74" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="R74">
+        <v>25</v>
+      </c>
+      <c r="R74" t="s">
+        <v>25</v>
+      </c>
+      <c r="S74">
         <v>96.21</v>
       </c>
-      <c r="S74">
+      <c r="T74">
         <v>195.01</v>
       </c>
     </row>
-    <row r="75" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C75" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D75">
-        <v>464</v>
+        <v>2549</v>
       </c>
       <c r="E75" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F75" t="s">
+        <v>23</v>
+      </c>
+      <c r="G75" t="s">
+        <v>54</v>
+      </c>
+      <c r="H75">
         <v>22</v>
       </c>
-      <c r="G75" t="s">
-[...2 lines deleted...]
-      <c r="H75">
+      <c r="I75">
         <v>9</v>
       </c>
-      <c r="I75" t="b">
-[...5 lines deleted...]
-      <c r="K75">
+      <c r="J75" t="b">
+        <v>0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>128</v>
+      </c>
+      <c r="L75">
         <v>2</v>
       </c>
-      <c r="L75" t="s">
-[...2 lines deleted...]
-      <c r="M75">
+      <c r="M75" t="s">
+        <v>25</v>
+      </c>
+      <c r="N75">
         <v>101.87</v>
       </c>
-      <c r="N75">
+      <c r="O75">
         <v>91.56</v>
       </c>
-      <c r="O75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P75" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q75" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R75" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S75">
+        <v>25</v>
+      </c>
+      <c r="S75" t="s">
+        <v>25</v>
+      </c>
+      <c r="T75">
         <v>193.43</v>
       </c>
     </row>
-    <row r="76" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C76" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E76" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F76" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H76">
+        <v>53</v>
+      </c>
+      <c r="I76">
         <v>15</v>
       </c>
-      <c r="I76" t="b">
-[...5 lines deleted...]
-      <c r="K76">
+      <c r="J76" t="b">
+        <v>0</v>
+      </c>
+      <c r="K76" t="s">
+        <v>124</v>
+      </c>
+      <c r="L76">
         <v>2</v>
       </c>
-      <c r="L76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M76" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N76">
+        <v>25</v>
+      </c>
+      <c r="N76" t="s">
+        <v>25</v>
+      </c>
+      <c r="O76">
         <v>90.69</v>
       </c>
-      <c r="O76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P76" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q76" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="R76">
+        <v>25</v>
+      </c>
+      <c r="R76" t="s">
+        <v>25</v>
+      </c>
+      <c r="S76">
         <v>97.36</v>
       </c>
-      <c r="S76">
+      <c r="T76">
         <v>188.05</v>
       </c>
     </row>
-    <row r="77" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C77" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E77" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F77" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H77">
+        <v>54</v>
+      </c>
+      <c r="I77">
         <v>13</v>
       </c>
-      <c r="I77" t="b">
-[...5 lines deleted...]
-      <c r="K77">
+      <c r="J77" t="b">
+        <v>0</v>
+      </c>
+      <c r="K77" t="s">
+        <v>124</v>
+      </c>
+      <c r="L77">
         <v>2</v>
       </c>
-      <c r="L77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M77" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N77" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O77">
+        <v>25</v>
+      </c>
+      <c r="O77" t="s">
+        <v>25</v>
+      </c>
+      <c r="P77">
         <v>86.35</v>
       </c>
-      <c r="P77" t="s">
-[...2 lines deleted...]
-      <c r="Q77">
+      <c r="Q77" t="s">
+        <v>25</v>
+      </c>
+      <c r="R77">
         <v>98.21</v>
       </c>
-      <c r="R77" t="s">
-[...2 lines deleted...]
-      <c r="S77">
+      <c r="S77" t="s">
+        <v>25</v>
+      </c>
+      <c r="T77">
         <v>184.56</v>
       </c>
     </row>
-    <row r="78" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C78" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>2210</v>
       </c>
       <c r="E78" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F78" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H78">
+        <v>55</v>
+      </c>
+      <c r="I78">
         <v>14</v>
       </c>
-      <c r="I78" t="b">
-[...5 lines deleted...]
-      <c r="K78">
+      <c r="J78" t="b">
+        <v>0</v>
+      </c>
+      <c r="K78" t="s">
+        <v>128</v>
+      </c>
+      <c r="L78">
         <v>2</v>
       </c>
-      <c r="L78">
+      <c r="M78">
         <v>90.71</v>
       </c>
-      <c r="M78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N78" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O78" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P78">
+        <v>25</v>
+      </c>
+      <c r="P78" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q78">
         <v>93</v>
       </c>
-      <c r="Q78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R78" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S78">
+        <v>25</v>
+      </c>
+      <c r="S78" t="s">
+        <v>25</v>
+      </c>
+      <c r="T78">
         <v>183.71</v>
       </c>
     </row>
-    <row r="79" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C79" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D79">
-        <v>364</v>
+        <v>1370</v>
       </c>
       <c r="E79" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F79" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H79">
+        <v>56</v>
+      </c>
+      <c r="I79">
         <v>16</v>
       </c>
-      <c r="I79" t="b">
-[...5 lines deleted...]
-      <c r="K79">
+      <c r="J79" t="b">
+        <v>0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>128</v>
+      </c>
+      <c r="L79">
         <v>2</v>
       </c>
-      <c r="L79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M79" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N79" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O79">
+        <v>25</v>
+      </c>
+      <c r="O79" t="s">
+        <v>25</v>
+      </c>
+      <c r="P79">
         <v>83.5</v>
       </c>
-      <c r="P79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q79" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="R79">
+        <v>25</v>
+      </c>
+      <c r="R79" t="s">
+        <v>25</v>
+      </c>
+      <c r="S79">
         <v>89.75</v>
       </c>
-      <c r="S79">
+      <c r="T79">
         <v>173.25</v>
       </c>
     </row>
-    <row r="80" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D80">
-        <v>336</v>
+        <v>2350</v>
       </c>
       <c r="E80" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F80" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H80">
+        <v>57</v>
+      </c>
+      <c r="I80">
         <v>14</v>
       </c>
-      <c r="I80" t="b">
-[...5 lines deleted...]
-      <c r="K80">
+      <c r="J80" t="b">
+        <v>0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>128</v>
+      </c>
+      <c r="L80">
         <v>2</v>
       </c>
-      <c r="L80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M80" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N80">
+        <v>25</v>
+      </c>
+      <c r="N80" t="s">
+        <v>25</v>
+      </c>
+      <c r="O80">
         <v>86.4</v>
       </c>
-      <c r="O80">
+      <c r="P80">
         <v>86.3</v>
       </c>
-      <c r="P80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q80" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R80" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S80">
+        <v>25</v>
+      </c>
+      <c r="S80" t="s">
+        <v>25</v>
+      </c>
+      <c r="T80">
         <v>172.7</v>
       </c>
     </row>
-    <row r="81" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C81" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D81">
-        <v>637</v>
+        <v>2615</v>
       </c>
       <c r="E81" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F81" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H81">
+        <v>58</v>
+      </c>
+      <c r="I81">
         <v>15</v>
       </c>
-      <c r="I81" t="b">
-[...5 lines deleted...]
-      <c r="K81">
+      <c r="J81" t="b">
+        <v>0</v>
+      </c>
+      <c r="K81" t="s">
+        <v>128</v>
+      </c>
+      <c r="L81">
         <v>2</v>
       </c>
-      <c r="L81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M81" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N81" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O81" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P81" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q81">
+        <v>25</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>25</v>
+      </c>
+      <c r="R81">
         <v>82.67</v>
       </c>
-      <c r="R81">
+      <c r="S81">
         <v>87.75</v>
       </c>
-      <c r="S81">
+      <c r="T81">
         <v>170.42</v>
       </c>
     </row>
-    <row r="82" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C82" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D82">
-        <v>458</v>
+        <v>2214</v>
       </c>
       <c r="E82" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F82" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H82">
+        <v>59</v>
+      </c>
+      <c r="I82">
         <v>17</v>
       </c>
-      <c r="I82" t="b">
-[...5 lines deleted...]
-      <c r="K82">
+      <c r="J82" t="b">
+        <v>0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>128</v>
+      </c>
+      <c r="L82">
         <v>2</v>
       </c>
-      <c r="L82">
+      <c r="M82">
         <v>82.47</v>
       </c>
-      <c r="M82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N82" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O82" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P82" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q82" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="R82">
+        <v>25</v>
+      </c>
+      <c r="R82" t="s">
+        <v>25</v>
+      </c>
+      <c r="S82">
         <v>85.64</v>
       </c>
-      <c r="S82">
+      <c r="T82">
         <v>168.11</v>
       </c>
     </row>
-    <row r="83" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C83" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D83">
-        <v>504</v>
+        <v>2458</v>
       </c>
       <c r="E83" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F83" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G83" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H83">
+        <v>23</v>
+      </c>
+      <c r="I83">
         <v>4</v>
       </c>
-      <c r="I83" t="b">
-[...5 lines deleted...]
-      <c r="K83">
+      <c r="J83" t="b">
+        <v>0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>128</v>
+      </c>
+      <c r="L83">
         <v>2</v>
       </c>
-      <c r="L83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M83" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N83" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O83" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P83">
+        <v>25</v>
+      </c>
+      <c r="P83" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q83">
         <v>82.47</v>
       </c>
-      <c r="Q83" t="s">
-[...2 lines deleted...]
-      <c r="R83">
+      <c r="R83" t="s">
+        <v>25</v>
+      </c>
+      <c r="S83">
         <v>82.11</v>
       </c>
-      <c r="S83">
+      <c r="T83">
         <v>164.58</v>
       </c>
     </row>
-    <row r="84" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C84" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E84" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F84" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H84">
+        <v>60</v>
+      </c>
+      <c r="I84">
         <v>16</v>
       </c>
-      <c r="I84" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J84" t="b">
+        <v>0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>124</v>
+      </c>
+      <c r="L84">
+        <v>1</v>
       </c>
       <c r="M84" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N84" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O84">
+        <v>25</v>
+      </c>
+      <c r="O84" t="s">
+        <v>25</v>
+      </c>
+      <c r="P84">
         <v>160.73</v>
       </c>
-      <c r="P84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q84" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R84" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S84">
+        <v>25</v>
+      </c>
+      <c r="S84" t="s">
+        <v>25</v>
+      </c>
+      <c r="T84">
         <v>160.73</v>
       </c>
     </row>
-    <row r="85" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C85" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E85" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F85" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H85">
+        <v>61</v>
+      </c>
+      <c r="I85">
         <v>3</v>
       </c>
-      <c r="I85" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J85" t="b">
+        <v>0</v>
+      </c>
+      <c r="K85" t="s">
+        <v>124</v>
+      </c>
+      <c r="L85">
+        <v>1</v>
       </c>
       <c r="M85" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N85" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O85">
+        <v>25</v>
+      </c>
+      <c r="O85" t="s">
+        <v>25</v>
+      </c>
+      <c r="P85">
         <v>159.48</v>
       </c>
-      <c r="P85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q85" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R85" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S85">
+        <v>25</v>
+      </c>
+      <c r="S85" t="s">
+        <v>25</v>
+      </c>
+      <c r="T85">
         <v>159.48</v>
       </c>
     </row>
-    <row r="86" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C86" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D86">
         <v>1821</v>
       </c>
       <c r="E86" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F86" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H86">
+        <v>62</v>
+      </c>
+      <c r="I86">
         <v>18</v>
       </c>
-      <c r="I86" t="b">
-[...5 lines deleted...]
-      <c r="K86">
+      <c r="J86" t="b">
+        <v>0</v>
+      </c>
+      <c r="K86" t="s">
+        <v>124</v>
+      </c>
+      <c r="L86">
         <v>2</v>
       </c>
-      <c r="L86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M86" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N86" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O86">
+        <v>25</v>
+      </c>
+      <c r="O86" t="s">
+        <v>25</v>
+      </c>
+      <c r="P86">
         <v>75.89</v>
       </c>
-      <c r="P86" t="s">
-[...2 lines deleted...]
-      <c r="Q86">
+      <c r="Q86" t="s">
+        <v>25</v>
+      </c>
+      <c r="R86">
         <v>79.02</v>
       </c>
-      <c r="R86" t="s">
-[...2 lines deleted...]
-      <c r="S86">
+      <c r="S86" t="s">
+        <v>25</v>
+      </c>
+      <c r="T86">
         <v>154.91</v>
       </c>
     </row>
-    <row r="87" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C87" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E87" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F87" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H87">
+        <v>63</v>
+      </c>
+      <c r="I87">
         <v>17</v>
       </c>
-      <c r="I87" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J87" t="b">
+        <v>0</v>
+      </c>
+      <c r="K87" t="s">
+        <v>124</v>
+      </c>
+      <c r="L87">
+        <v>1</v>
       </c>
       <c r="M87" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N87" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O87">
+        <v>25</v>
+      </c>
+      <c r="O87" t="s">
+        <v>25</v>
+      </c>
+      <c r="P87">
         <v>153.72</v>
       </c>
-      <c r="P87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q87" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R87" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S87">
+        <v>25</v>
+      </c>
+      <c r="S87" t="s">
+        <v>25</v>
+      </c>
+      <c r="T87">
         <v>153.72</v>
       </c>
     </row>
-    <row r="88" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C88" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D88">
         <v>852</v>
       </c>
       <c r="E88" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F88" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G88" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H88">
+        <v>24</v>
+      </c>
+      <c r="I88">
         <v>5</v>
       </c>
-      <c r="I88" t="b">
-[...5 lines deleted...]
-      <c r="K88">
+      <c r="J88" t="b">
+        <v>0</v>
+      </c>
+      <c r="K88" t="s">
+        <v>128</v>
+      </c>
+      <c r="L88">
         <v>2</v>
       </c>
-      <c r="L88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M88" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N88" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O88" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P88" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q88">
+        <v>25</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>25</v>
+      </c>
+      <c r="R88">
         <v>78.32</v>
       </c>
-      <c r="R88">
+      <c r="S88">
         <v>74.89</v>
       </c>
-      <c r="S88">
+      <c r="T88">
         <v>153.21</v>
       </c>
     </row>
-    <row r="89" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C89" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E89" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F89" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G89" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H89">
+        <v>64</v>
+      </c>
+      <c r="I89">
         <v>18</v>
       </c>
-      <c r="I89" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J89" t="b">
+        <v>0</v>
+      </c>
+      <c r="K89" t="s">
+        <v>124</v>
+      </c>
+      <c r="L89">
+        <v>1</v>
       </c>
       <c r="M89" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N89" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O89">
+        <v>25</v>
+      </c>
+      <c r="O89" t="s">
+        <v>25</v>
+      </c>
+      <c r="P89">
         <v>150.03</v>
       </c>
-      <c r="P89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q89" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R89" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S89">
+        <v>25</v>
+      </c>
+      <c r="S89" t="s">
+        <v>25</v>
+      </c>
+      <c r="T89">
         <v>150.03</v>
       </c>
     </row>
-    <row r="90" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C90" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D90">
         <v>757</v>
       </c>
       <c r="E90" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F90" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G90" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H90">
+        <v>65</v>
+      </c>
+      <c r="I90">
         <v>2</v>
       </c>
-      <c r="I90" t="b">
-[...5 lines deleted...]
-      <c r="K90">
+      <c r="J90" t="b">
+        <v>0</v>
+      </c>
+      <c r="K90" t="s">
+        <v>128</v>
+      </c>
+      <c r="L90">
         <v>2</v>
       </c>
-      <c r="L90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M90" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N90">
+        <v>25</v>
+      </c>
+      <c r="N90" t="s">
+        <v>25</v>
+      </c>
+      <c r="O90">
         <v>76.47</v>
       </c>
-      <c r="O90">
+      <c r="P90">
         <v>73.4</v>
       </c>
-      <c r="P90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q90" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R90" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S90">
+        <v>25</v>
+      </c>
+      <c r="S90" t="s">
+        <v>25</v>
+      </c>
+      <c r="T90">
         <v>149.87</v>
       </c>
     </row>
-    <row r="91" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C91" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E91" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="F91" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G91" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H91">
+        <v>66</v>
+      </c>
+      <c r="I91">
         <v>19</v>
       </c>
-      <c r="I91" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J91" t="b">
+        <v>0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>124</v>
+      </c>
+      <c r="L91">
+        <v>1</v>
       </c>
       <c r="M91" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N91" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O91">
+        <v>25</v>
+      </c>
+      <c r="O91" t="s">
+        <v>25</v>
+      </c>
+      <c r="P91">
         <v>148.94</v>
       </c>
-      <c r="P91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q91" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R91" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S91">
+        <v>25</v>
+      </c>
+      <c r="S91" t="s">
+        <v>25</v>
+      </c>
+      <c r="T91">
         <v>148.94</v>
       </c>
     </row>
-    <row r="92" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C92" t="s">
         <v>230</v>
       </c>
       <c r="D92">
         <v>2190</v>
       </c>
       <c r="E92" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F92" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H92">
+        <v>67</v>
+      </c>
+      <c r="I92">
         <v>20</v>
       </c>
-      <c r="I92" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J92" t="b">
+        <v>0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>124</v>
+      </c>
+      <c r="L92">
+        <v>1</v>
       </c>
       <c r="M92" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N92" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O92">
+        <v>25</v>
+      </c>
+      <c r="O92" t="s">
+        <v>25</v>
+      </c>
+      <c r="P92">
         <v>145.54</v>
       </c>
-      <c r="P92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q92" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R92" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S92">
+        <v>25</v>
+      </c>
+      <c r="S92" t="s">
+        <v>25</v>
+      </c>
+      <c r="T92">
         <v>145.54</v>
       </c>
     </row>
-    <row r="93" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C93" t="s">
         <v>231</v>
       </c>
       <c r="E93" t="s">
         <v>232</v>
       </c>
       <c r="F93" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H93">
+        <v>68</v>
+      </c>
+      <c r="I93">
         <v>21</v>
       </c>
-      <c r="I93" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J93" t="b">
+        <v>0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>124</v>
+      </c>
+      <c r="L93">
+        <v>1</v>
       </c>
       <c r="M93" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N93" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O93">
+        <v>25</v>
+      </c>
+      <c r="O93" t="s">
+        <v>25</v>
+      </c>
+      <c r="P93">
         <v>143.7</v>
       </c>
-      <c r="P93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q93" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R93" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S93">
+        <v>25</v>
+      </c>
+      <c r="S93" t="s">
+        <v>25</v>
+      </c>
+      <c r="T93">
         <v>143.7</v>
       </c>
     </row>
-    <row r="94" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>233</v>
       </c>
       <c r="C94" t="s">
         <v>234</v>
       </c>
       <c r="D94">
         <v>1690</v>
       </c>
       <c r="E94" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F94" t="s">
+        <v>23</v>
+      </c>
+      <c r="G94" t="s">
+        <v>24</v>
+      </c>
+      <c r="H94">
+        <v>69</v>
+      </c>
+      <c r="I94">
         <v>22</v>
       </c>
-      <c r="G94" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="J94" t="b">
+        <v>0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>128</v>
       </c>
       <c r="L94">
+        <v>1</v>
+      </c>
+      <c r="M94">
         <v>137.49</v>
       </c>
-      <c r="M94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N94" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O94" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P94" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q94" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R94" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S94">
+        <v>25</v>
+      </c>
+      <c r="S94" t="s">
+        <v>25</v>
+      </c>
+      <c r="T94">
         <v>137.49</v>
       </c>
     </row>
-    <row r="95" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C95" t="s">
         <v>235</v>
       </c>
       <c r="E95" t="s">
         <v>236</v>
       </c>
       <c r="F95" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G95" t="s">
+        <v>24</v>
+      </c>
+      <c r="H95">
+        <v>70</v>
+      </c>
+      <c r="I95">
         <v>23</v>
       </c>
-      <c r="H95">
-[...12 lines deleted...]
-        <v>24</v>
+      <c r="J95" t="b">
+        <v>0</v>
+      </c>
+      <c r="K95" t="s">
+        <v>124</v>
+      </c>
+      <c r="L95">
+        <v>1</v>
       </c>
       <c r="M95" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N95" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O95">
+        <v>25</v>
+      </c>
+      <c r="O95" t="s">
+        <v>25</v>
+      </c>
+      <c r="P95">
         <v>137.07</v>
       </c>
-      <c r="P95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q95" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R95" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S95">
+        <v>25</v>
+      </c>
+      <c r="S95" t="s">
+        <v>25</v>
+      </c>
+      <c r="T95">
         <v>137.07</v>
       </c>
     </row>
-    <row r="96" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>237</v>
       </c>
       <c r="C96" t="s">
         <v>238</v>
       </c>
       <c r="D96">
-        <v>38</v>
+        <v>2373</v>
       </c>
       <c r="E96" t="s">
         <v>239</v>
       </c>
       <c r="F96" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G96" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H96">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>71</v>
+      </c>
+      <c r="I96">
+        <v>24</v>
+      </c>
+      <c r="J96" t="b">
+        <v>0</v>
+      </c>
+      <c r="K96" t="s">
+        <v>128</v>
+      </c>
+      <c r="L96">
+        <v>1</v>
       </c>
       <c r="M96" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N96" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O96" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P96" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q96">
+        <v>25</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>25</v>
+      </c>
+      <c r="R96">
         <v>136.34</v>
       </c>
-      <c r="R96" t="s">
-[...2 lines deleted...]
-      <c r="S96">
+      <c r="S96" t="s">
+        <v>25</v>
+      </c>
+      <c r="T96">
         <v>136.34</v>
       </c>
     </row>
-    <row r="97" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C97" t="s">
         <v>240</v>
       </c>
       <c r="E97" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="F97" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H97">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>72</v>
+      </c>
+      <c r="I97">
+        <v>25</v>
+      </c>
+      <c r="J97" t="b">
+        <v>0</v>
+      </c>
+      <c r="K97" t="s">
+        <v>124</v>
+      </c>
+      <c r="L97">
+        <v>1</v>
       </c>
       <c r="M97" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N97" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O97">
+        <v>25</v>
+      </c>
+      <c r="O97" t="s">
+        <v>25</v>
+      </c>
+      <c r="P97">
         <v>134.43</v>
       </c>
-      <c r="P97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q97" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R97" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S97">
+        <v>25</v>
+      </c>
+      <c r="S97" t="s">
+        <v>25</v>
+      </c>
+      <c r="T97">
         <v>134.43</v>
       </c>
     </row>
-    <row r="98" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>241</v>
       </c>
       <c r="C98" t="s">
         <v>242</v>
       </c>
       <c r="E98" t="s">
         <v>243</v>
       </c>
       <c r="F98" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G98" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H98">
+        <v>73</v>
+      </c>
+      <c r="I98">
         <v>15</v>
       </c>
-      <c r="I98" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J98" t="b">
+        <v>0</v>
+      </c>
+      <c r="K98" t="s">
+        <v>124</v>
+      </c>
+      <c r="L98">
+        <v>1</v>
       </c>
       <c r="M98" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N98" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O98">
+        <v>25</v>
+      </c>
+      <c r="O98" t="s">
+        <v>25</v>
+      </c>
+      <c r="P98">
         <v>133.9</v>
       </c>
-      <c r="P98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q98" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R98" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S98">
+        <v>25</v>
+      </c>
+      <c r="S98" t="s">
+        <v>25</v>
+      </c>
+      <c r="T98">
         <v>133.9</v>
       </c>
     </row>
-    <row r="99" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>244</v>
       </c>
       <c r="C99" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E99" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F99" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H99">
+        <v>74</v>
+      </c>
+      <c r="I99">
         <v>26</v>
       </c>
-      <c r="I99" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J99" t="b">
+        <v>0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>124</v>
+      </c>
+      <c r="L99">
+        <v>1</v>
       </c>
       <c r="M99" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N99">
+        <v>25</v>
+      </c>
+      <c r="N99" t="s">
+        <v>25</v>
+      </c>
+      <c r="O99">
         <v>133.83</v>
       </c>
-      <c r="O99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P99" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q99" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R99" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S99">
+        <v>25</v>
+      </c>
+      <c r="S99" t="s">
+        <v>25</v>
+      </c>
+      <c r="T99">
         <v>133.83</v>
       </c>
     </row>
-    <row r="100" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C100" t="s">
         <v>245</v>
       </c>
       <c r="E100" t="s">
         <v>246</v>
       </c>
       <c r="F100" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G100" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H100">
+        <v>75</v>
+      </c>
+      <c r="I100">
         <v>27</v>
       </c>
-      <c r="I100" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J100" t="b">
+        <v>0</v>
+      </c>
+      <c r="K100" t="s">
+        <v>124</v>
+      </c>
+      <c r="L100">
+        <v>1</v>
       </c>
       <c r="M100" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N100" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O100">
+        <v>25</v>
+      </c>
+      <c r="O100" t="s">
+        <v>25</v>
+      </c>
+      <c r="P100">
         <v>132.74</v>
       </c>
-      <c r="P100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q100" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R100" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S100">
+        <v>25</v>
+      </c>
+      <c r="S100" t="s">
+        <v>25</v>
+      </c>
+      <c r="T100">
         <v>132.74</v>
       </c>
     </row>
-    <row r="101" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C101" t="s">
         <v>247</v>
       </c>
       <c r="D101">
-        <v>472</v>
+        <v>1216</v>
       </c>
       <c r="E101" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F101" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H101">
+        <v>76</v>
+      </c>
+      <c r="I101">
         <v>16</v>
       </c>
-      <c r="I101" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J101" t="b">
+        <v>0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>128</v>
+      </c>
+      <c r="L101">
+        <v>1</v>
       </c>
       <c r="M101" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N101" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O101" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P101" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q101" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>132.47</v>
+        <v>25</v>
+      </c>
+      <c r="R101" t="s">
+        <v>25</v>
       </c>
       <c r="S101">
         <v>132.47</v>
       </c>
-    </row>
-    <row r="102" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T101">
+        <v>132.47</v>
+      </c>
+    </row>
+    <row r="102" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>248</v>
       </c>
       <c r="C102" t="s">
         <v>249</v>
       </c>
       <c r="E102" t="s">
         <v>250</v>
       </c>
       <c r="F102" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G102" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H102">
+        <v>25</v>
+      </c>
+      <c r="I102">
         <v>10</v>
       </c>
-      <c r="I102" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J102" t="b">
+        <v>0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>124</v>
+      </c>
+      <c r="L102">
+        <v>1</v>
       </c>
       <c r="M102" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N102" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O102" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P102" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q102" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>130.6</v>
+        <v>25</v>
+      </c>
+      <c r="R102" t="s">
+        <v>25</v>
       </c>
       <c r="S102">
         <v>130.6</v>
       </c>
-    </row>
-    <row r="103" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T102">
+        <v>130.6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C103" t="s">
         <v>251</v>
       </c>
       <c r="D103">
-        <v>369</v>
+        <v>2059</v>
       </c>
       <c r="E103" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F103" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H103">
+        <v>77</v>
+      </c>
+      <c r="I103">
         <v>28</v>
       </c>
-      <c r="I103" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J103" t="b">
+        <v>0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>128</v>
+      </c>
+      <c r="L103">
+        <v>1</v>
       </c>
       <c r="M103" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N103" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O103">
+        <v>25</v>
+      </c>
+      <c r="O103" t="s">
+        <v>25</v>
+      </c>
+      <c r="P103">
         <v>130.59</v>
       </c>
-      <c r="P103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q103" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R103" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S103">
+        <v>25</v>
+      </c>
+      <c r="S103" t="s">
+        <v>25</v>
+      </c>
+      <c r="T103">
         <v>130.59</v>
       </c>
     </row>
-    <row r="104" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C104" t="s">
         <v>252</v>
       </c>
       <c r="E104" t="s">
         <v>253</v>
       </c>
       <c r="F104" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H104">
+        <v>78</v>
+      </c>
+      <c r="I104">
         <v>19</v>
       </c>
-      <c r="I104" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J104" t="b">
+        <v>0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>124</v>
+      </c>
+      <c r="L104">
+        <v>1</v>
       </c>
       <c r="M104" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N104" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O104">
+        <v>25</v>
+      </c>
+      <c r="O104" t="s">
+        <v>25</v>
+      </c>
+      <c r="P104">
         <v>130.14</v>
       </c>
-      <c r="P104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q104" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R104" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S104">
+        <v>25</v>
+      </c>
+      <c r="S104" t="s">
+        <v>25</v>
+      </c>
+      <c r="T104">
         <v>130.14</v>
       </c>
     </row>
-    <row r="105" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>254</v>
       </c>
       <c r="C105" t="s">
         <v>255</v>
       </c>
       <c r="D105">
         <v>2509</v>
       </c>
       <c r="E105" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F105" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H105">
+        <v>79</v>
+      </c>
+      <c r="I105">
         <v>29</v>
       </c>
-      <c r="I105" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J105" t="b">
+        <v>0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>128</v>
       </c>
       <c r="L105">
+        <v>1</v>
+      </c>
+      <c r="M105">
         <v>129.66</v>
       </c>
-      <c r="M105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N105" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O105" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P105" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q105" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R105" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S105">
+        <v>25</v>
+      </c>
+      <c r="S105" t="s">
+        <v>25</v>
+      </c>
+      <c r="T105">
         <v>129.66</v>
       </c>
     </row>
-    <row r="106" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
         <v>256</v>
       </c>
       <c r="D106">
-        <v>192</v>
+        <v>1397</v>
       </c>
       <c r="E106" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F106" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G106" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H106">
+        <v>80</v>
+      </c>
+      <c r="I106">
         <v>30</v>
       </c>
-      <c r="I106" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J106" t="b">
+        <v>0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>128</v>
+      </c>
+      <c r="L106">
+        <v>1</v>
       </c>
       <c r="M106" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N106" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O106">
+        <v>25</v>
+      </c>
+      <c r="O106" t="s">
+        <v>25</v>
+      </c>
+      <c r="P106">
         <v>128.83</v>
       </c>
-      <c r="P106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q106" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R106" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S106">
+        <v>25</v>
+      </c>
+      <c r="S106" t="s">
+        <v>25</v>
+      </c>
+      <c r="T106">
         <v>128.83</v>
       </c>
     </row>
-    <row r="107" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C107" t="s">
         <v>257</v>
       </c>
       <c r="D107">
         <v>2109</v>
       </c>
       <c r="E107" t="s">
-        <v>258</v>
+        <v>118</v>
       </c>
       <c r="F107" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G107" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H107">
+        <v>81</v>
+      </c>
+      <c r="I107">
         <v>17</v>
       </c>
-      <c r="I107" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J107" t="b">
+        <v>0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>128</v>
+      </c>
+      <c r="L107">
+        <v>1</v>
       </c>
       <c r="M107" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N107" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O107">
+        <v>25</v>
+      </c>
+      <c r="O107" t="s">
+        <v>25</v>
+      </c>
+      <c r="P107">
         <v>128.4</v>
       </c>
-      <c r="P107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q107" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R107" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S107">
+        <v>25</v>
+      </c>
+      <c r="S107" t="s">
+        <v>25</v>
+      </c>
+      <c r="T107">
         <v>128.4</v>
       </c>
     </row>
-    <row r="108" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
+        <v>258</v>
+      </c>
+      <c r="C108" t="s">
         <v>259</v>
       </c>
-      <c r="C108" t="s">
+      <c r="E108" t="s">
         <v>260</v>
       </c>
-      <c r="E108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G108" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H108">
+        <v>82</v>
+      </c>
+      <c r="I108">
         <v>20</v>
       </c>
-      <c r="I108" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J108" t="b">
+        <v>0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>124</v>
+      </c>
+      <c r="L108">
+        <v>1</v>
       </c>
       <c r="M108" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N108" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O108">
+        <v>25</v>
+      </c>
+      <c r="O108" t="s">
+        <v>25</v>
+      </c>
+      <c r="P108">
         <v>127.76</v>
       </c>
-      <c r="P108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q108" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R108" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S108">
+        <v>25</v>
+      </c>
+      <c r="S108" t="s">
+        <v>25</v>
+      </c>
+      <c r="T108">
         <v>127.76</v>
       </c>
     </row>
-    <row r="109" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
+        <v>261</v>
+      </c>
+      <c r="C109" t="s">
         <v>262</v>
       </c>
-      <c r="C109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D109">
-        <v>630</v>
+        <v>2612</v>
       </c>
       <c r="E109" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F109" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H109">
+        <v>83</v>
+      </c>
+      <c r="I109">
         <v>18</v>
       </c>
-      <c r="I109" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J109" t="b">
+        <v>0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>128</v>
+      </c>
+      <c r="L109">
+        <v>1</v>
       </c>
       <c r="M109" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N109" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O109" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P109" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q109">
+        <v>25</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>25</v>
+      </c>
+      <c r="R109">
         <v>127.47</v>
       </c>
-      <c r="R109" t="s">
-[...2 lines deleted...]
-      <c r="S109">
+      <c r="S109" t="s">
+        <v>25</v>
+      </c>
+      <c r="T109">
         <v>127.47</v>
       </c>
     </row>
-    <row r="110" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
+        <v>263</v>
+      </c>
+      <c r="C110" t="s">
         <v>264</v>
       </c>
-      <c r="C110" t="s">
+      <c r="E110" t="s">
         <v>265</v>
       </c>
-      <c r="E110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F110" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G110" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H110">
+        <v>84</v>
+      </c>
+      <c r="I110">
         <v>21</v>
       </c>
-      <c r="I110" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J110" t="b">
+        <v>0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>124</v>
+      </c>
+      <c r="L110">
+        <v>1</v>
       </c>
       <c r="M110" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N110" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O110">
+        <v>25</v>
+      </c>
+      <c r="O110" t="s">
+        <v>25</v>
+      </c>
+      <c r="P110">
         <v>126.91</v>
       </c>
-      <c r="P110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q110" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R110" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S110">
+        <v>25</v>
+      </c>
+      <c r="S110" t="s">
+        <v>25</v>
+      </c>
+      <c r="T110">
         <v>126.91</v>
       </c>
     </row>
-    <row r="111" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
+        <v>266</v>
+      </c>
+      <c r="C111" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E111" t="s">
         <v>236</v>
       </c>
       <c r="F111" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G111" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H111">
+        <v>26</v>
+      </c>
+      <c r="I111">
         <v>11</v>
       </c>
-      <c r="I111" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J111" t="b">
+        <v>0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>124</v>
+      </c>
+      <c r="L111">
+        <v>1</v>
       </c>
       <c r="M111" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N111" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O111">
+        <v>25</v>
+      </c>
+      <c r="O111" t="s">
+        <v>25</v>
+      </c>
+      <c r="P111">
         <v>126.49</v>
       </c>
-      <c r="P111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q111" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R111" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S111">
+        <v>25</v>
+      </c>
+      <c r="S111" t="s">
+        <v>25</v>
+      </c>
+      <c r="T111">
         <v>126.49</v>
       </c>
     </row>
-    <row r="112" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
+        <v>268</v>
+      </c>
+      <c r="C112" t="s">
         <v>269</v>
       </c>
-      <c r="C112" t="s">
+      <c r="E112" t="s">
         <v>270</v>
       </c>
-      <c r="E112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F112" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G112" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H112">
+        <v>85</v>
+      </c>
+      <c r="I112">
         <v>31</v>
       </c>
-      <c r="I112" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J112" t="b">
+        <v>0</v>
+      </c>
+      <c r="K112" t="s">
+        <v>124</v>
+      </c>
+      <c r="L112">
+        <v>1</v>
       </c>
       <c r="M112" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N112" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O112" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P112" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q112">
+        <v>25</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>25</v>
+      </c>
+      <c r="R112">
         <v>126.17</v>
       </c>
-      <c r="R112" t="s">
-[...2 lines deleted...]
-      <c r="S112">
+      <c r="S112" t="s">
+        <v>25</v>
+      </c>
+      <c r="T112">
         <v>126.17</v>
       </c>
     </row>
-    <row r="113" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C113" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E113" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F113" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G113" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H113">
+        <v>86</v>
+      </c>
+      <c r="I113">
         <v>32</v>
       </c>
-      <c r="I113" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J113" t="b">
+        <v>0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>124</v>
       </c>
       <c r="L113">
+        <v>1</v>
+      </c>
+      <c r="M113">
         <v>125.3</v>
       </c>
-      <c r="M113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N113" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O113" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P113" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q113" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R113" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S113">
+        <v>25</v>
+      </c>
+      <c r="S113" t="s">
+        <v>25</v>
+      </c>
+      <c r="T113">
         <v>125.3</v>
       </c>
     </row>
-    <row r="114" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
+        <v>272</v>
+      </c>
+      <c r="C114" t="s">
         <v>273</v>
       </c>
-      <c r="C114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F114" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G114" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H114">
+        <v>87</v>
+      </c>
+      <c r="I114">
         <v>33</v>
       </c>
-      <c r="I114" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J114" t="b">
+        <v>0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>124</v>
+      </c>
+      <c r="L114">
+        <v>1</v>
       </c>
       <c r="M114" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N114" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O114" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P114" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q114" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>125.24</v>
+        <v>25</v>
+      </c>
+      <c r="R114" t="s">
+        <v>25</v>
       </c>
       <c r="S114">
         <v>125.24</v>
       </c>
-    </row>
-    <row r="115" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T114">
+        <v>125.24</v>
+      </c>
+    </row>
+    <row r="115" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C115" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D115">
         <v>1633</v>
       </c>
       <c r="E115" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F115" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G115" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H115">
+        <v>88</v>
+      </c>
+      <c r="I115">
         <v>19</v>
       </c>
-      <c r="I115" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J115" t="b">
+        <v>0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>128</v>
+      </c>
+      <c r="L115">
+        <v>1</v>
       </c>
       <c r="M115" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N115">
+        <v>25</v>
+      </c>
+      <c r="N115" t="s">
+        <v>25</v>
+      </c>
+      <c r="O115">
         <v>125.04</v>
       </c>
-      <c r="O115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P115" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q115" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R115" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S115">
+        <v>25</v>
+      </c>
+      <c r="S115" t="s">
+        <v>25</v>
+      </c>
+      <c r="T115">
         <v>125.04</v>
       </c>
     </row>
-    <row r="116" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
+        <v>275</v>
+      </c>
+      <c r="C116" t="s">
         <v>276</v>
       </c>
-      <c r="C116" t="s">
+      <c r="E116" t="s">
         <v>277</v>
       </c>
-      <c r="E116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F116" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G116" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H116">
+        <v>27</v>
+      </c>
+      <c r="I116">
         <v>6</v>
       </c>
-      <c r="I116" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J116" t="b">
+        <v>0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>124</v>
+      </c>
+      <c r="L116">
+        <v>1</v>
       </c>
       <c r="M116" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N116" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O116">
+        <v>25</v>
+      </c>
+      <c r="O116" t="s">
+        <v>25</v>
+      </c>
+      <c r="P116">
         <v>124.64</v>
       </c>
-      <c r="P116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q116" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R116" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S116">
+        <v>25</v>
+      </c>
+      <c r="S116" t="s">
+        <v>25</v>
+      </c>
+      <c r="T116">
         <v>124.64</v>
       </c>
     </row>
-    <row r="117" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
+        <v>278</v>
+      </c>
+      <c r="C117" t="s">
         <v>279</v>
       </c>
-      <c r="C117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F117" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G117" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H117">
+        <v>89</v>
+      </c>
+      <c r="I117">
         <v>34</v>
       </c>
-      <c r="I117" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J117" t="b">
+        <v>0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>124</v>
+      </c>
+      <c r="L117">
+        <v>1</v>
       </c>
       <c r="M117" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N117" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O117">
+        <v>25</v>
+      </c>
+      <c r="O117" t="s">
+        <v>25</v>
+      </c>
+      <c r="P117">
         <v>124.23</v>
       </c>
-      <c r="P117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q117" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R117" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S117">
+        <v>25</v>
+      </c>
+      <c r="S117" t="s">
+        <v>25</v>
+      </c>
+      <c r="T117">
         <v>124.23</v>
       </c>
     </row>
-    <row r="118" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
+        <v>280</v>
+      </c>
+      <c r="C118" t="s">
         <v>281</v>
       </c>
-      <c r="C118" t="s">
+      <c r="E118" t="s">
         <v>282</v>
       </c>
-      <c r="E118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G118" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H118">
+        <v>28</v>
+      </c>
+      <c r="I118">
         <v>2</v>
       </c>
-      <c r="I118" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J118" t="b">
+        <v>0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>124</v>
+      </c>
+      <c r="L118">
+        <v>1</v>
       </c>
       <c r="M118" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N118" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O118">
+        <v>25</v>
+      </c>
+      <c r="O118" t="s">
+        <v>25</v>
+      </c>
+      <c r="P118">
         <v>124.18</v>
       </c>
-      <c r="P118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q118" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R118" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S118">
+        <v>25</v>
+      </c>
+      <c r="S118" t="s">
+        <v>25</v>
+      </c>
+      <c r="T118">
         <v>124.18</v>
       </c>
     </row>
-    <row r="119" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C119" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D119">
         <v>1468</v>
       </c>
       <c r="E119" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F119" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G119" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H119">
+        <v>90</v>
+      </c>
+      <c r="I119">
         <v>20</v>
       </c>
-      <c r="I119" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J119" t="b">
+        <v>0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>124</v>
+      </c>
+      <c r="L119">
+        <v>1</v>
       </c>
       <c r="M119" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N119" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O119" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P119" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q119" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>123.94</v>
+        <v>25</v>
+      </c>
+      <c r="R119" t="s">
+        <v>25</v>
       </c>
       <c r="S119">
         <v>123.94</v>
       </c>
-    </row>
-    <row r="120" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T119">
+        <v>123.94</v>
+      </c>
+    </row>
+    <row r="120" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C120" t="s">
+        <v>284</v>
+      </c>
+      <c r="E120" t="s">
         <v>285</v>
       </c>
-      <c r="E120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G120" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H120">
+        <v>91</v>
+      </c>
+      <c r="I120">
         <v>21</v>
       </c>
-      <c r="I120" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J120" t="b">
+        <v>0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>124</v>
+      </c>
+      <c r="L120">
+        <v>1</v>
       </c>
       <c r="M120" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N120" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O120" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P120">
+        <v>25</v>
+      </c>
+      <c r="P120" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q120">
         <v>123.71</v>
       </c>
-      <c r="Q120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R120" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S120">
+        <v>25</v>
+      </c>
+      <c r="S120" t="s">
+        <v>25</v>
+      </c>
+      <c r="T120">
         <v>123.71</v>
       </c>
     </row>
-    <row r="121" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C121" t="s">
+        <v>286</v>
+      </c>
+      <c r="E121" t="s">
         <v>287</v>
       </c>
-      <c r="E121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G121" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H121">
+        <v>92</v>
+      </c>
+      <c r="I121">
         <v>22</v>
       </c>
-      <c r="I121" t="b">
-[...11 lines deleted...]
-      <c r="M121">
+      <c r="J121" t="b">
+        <v>0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>124</v>
+      </c>
+      <c r="L121">
+        <v>1</v>
+      </c>
+      <c r="M121" t="s">
+        <v>25</v>
+      </c>
+      <c r="N121">
         <v>123.08</v>
       </c>
-      <c r="N121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O121" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P121" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q121" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R121" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S121">
+        <v>25</v>
+      </c>
+      <c r="S121" t="s">
+        <v>25</v>
+      </c>
+      <c r="T121">
         <v>123.08</v>
       </c>
     </row>
-    <row r="122" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C122" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E122" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F122" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G122" t="s">
+        <v>24</v>
+      </c>
+      <c r="H122">
+        <v>93</v>
+      </c>
+      <c r="I122">
         <v>23</v>
       </c>
-      <c r="H122">
-[...14 lines deleted...]
-      <c r="M122">
+      <c r="J122" t="b">
+        <v>0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>124</v>
+      </c>
+      <c r="L122">
+        <v>1</v>
+      </c>
+      <c r="M122" t="s">
+        <v>25</v>
+      </c>
+      <c r="N122">
         <v>122.1</v>
       </c>
-      <c r="N122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O122" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P122" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q122" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R122" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S122">
+        <v>25</v>
+      </c>
+      <c r="S122" t="s">
+        <v>25</v>
+      </c>
+      <c r="T122">
         <v>122.1</v>
       </c>
     </row>
-    <row r="123" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
+        <v>289</v>
+      </c>
+      <c r="C123" t="s">
         <v>290</v>
       </c>
-      <c r="C123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123" t="s">
-        <v>167</v>
+        <v>127</v>
       </c>
       <c r="F123" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G123" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H123">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>94</v>
+      </c>
+      <c r="I123">
+        <v>24</v>
+      </c>
+      <c r="J123" t="b">
+        <v>0</v>
+      </c>
+      <c r="K123" t="s">
+        <v>124</v>
+      </c>
+      <c r="L123">
+        <v>1</v>
       </c>
       <c r="M123" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N123" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O123" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P123">
+        <v>25</v>
+      </c>
+      <c r="P123" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q123">
         <v>121.74</v>
       </c>
-      <c r="Q123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R123" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S123">
+        <v>25</v>
+      </c>
+      <c r="S123" t="s">
+        <v>25</v>
+      </c>
+      <c r="T123">
         <v>121.74</v>
       </c>
     </row>
-    <row r="124" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
+        <v>291</v>
+      </c>
+      <c r="C124" t="s">
         <v>292</v>
       </c>
-      <c r="C124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F124" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H124">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>95</v>
+      </c>
+      <c r="I124">
+        <v>25</v>
+      </c>
+      <c r="J124" t="b">
+        <v>0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>124</v>
+      </c>
+      <c r="L124">
+        <v>1</v>
       </c>
       <c r="M124" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N124" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O124">
+        <v>25</v>
+      </c>
+      <c r="O124" t="s">
+        <v>25</v>
+      </c>
+      <c r="P124">
         <v>121.19</v>
       </c>
-      <c r="P124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q124" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R124" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S124">
+        <v>25</v>
+      </c>
+      <c r="S124" t="s">
+        <v>25</v>
+      </c>
+      <c r="T124">
         <v>121.19</v>
       </c>
     </row>
-    <row r="125" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C125" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E125" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F125" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G125" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H125">
+        <v>96</v>
+      </c>
+      <c r="I125">
         <v>35</v>
       </c>
-      <c r="I125" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J125" t="b">
+        <v>0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>124</v>
+      </c>
+      <c r="L125">
+        <v>1</v>
       </c>
       <c r="M125" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N125" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O125" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P125" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q125" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>120.78</v>
+        <v>25</v>
+      </c>
+      <c r="R125" t="s">
+        <v>25</v>
       </c>
       <c r="S125">
         <v>120.78</v>
       </c>
-    </row>
-    <row r="126" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T125">
+        <v>120.78</v>
+      </c>
+    </row>
+    <row r="126" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C126" t="s">
         <v>252</v>
       </c>
       <c r="E126" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F126" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G126" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H126">
+        <v>97</v>
+      </c>
+      <c r="I126">
         <v>4</v>
       </c>
-      <c r="I126" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J126" t="b">
+        <v>0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>124</v>
+      </c>
+      <c r="L126">
+        <v>1</v>
       </c>
       <c r="M126" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N126" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O126">
+        <v>25</v>
+      </c>
+      <c r="O126" t="s">
+        <v>25</v>
+      </c>
+      <c r="P126">
         <v>120.05</v>
       </c>
-      <c r="P126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q126" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R126" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S126">
+        <v>25</v>
+      </c>
+      <c r="S126" t="s">
+        <v>25</v>
+      </c>
+      <c r="T126">
         <v>120.05</v>
       </c>
     </row>
-    <row r="127" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
+        <v>295</v>
+      </c>
+      <c r="C127" t="s">
         <v>296</v>
       </c>
-      <c r="C127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F127" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G127" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H127">
+        <v>98</v>
+      </c>
+      <c r="I127">
         <v>36</v>
       </c>
-      <c r="I127" t="b">
-[...11 lines deleted...]
-      <c r="M127">
+      <c r="J127" t="b">
+        <v>0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>124</v>
+      </c>
+      <c r="L127">
+        <v>1</v>
+      </c>
+      <c r="M127" t="s">
+        <v>25</v>
+      </c>
+      <c r="N127">
         <v>119.41</v>
       </c>
-      <c r="N127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O127" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P127" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q127" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R127" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S127">
+        <v>25</v>
+      </c>
+      <c r="S127" t="s">
+        <v>25</v>
+      </c>
+      <c r="T127">
         <v>119.41</v>
       </c>
     </row>
-    <row r="128" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
+        <v>297</v>
+      </c>
+      <c r="C128" t="s">
         <v>298</v>
       </c>
-      <c r="C128" t="s">
+      <c r="E128" t="s">
         <v>299</v>
       </c>
-      <c r="E128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G128" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H128">
+        <v>99</v>
+      </c>
+      <c r="I128">
         <v>26</v>
       </c>
-      <c r="I128" t="b">
-[...11 lines deleted...]
-      <c r="M128">
+      <c r="J128" t="b">
+        <v>0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>124</v>
+      </c>
+      <c r="L128">
+        <v>1</v>
+      </c>
+      <c r="M128" t="s">
+        <v>25</v>
+      </c>
+      <c r="N128">
         <v>118.32</v>
       </c>
-      <c r="N128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O128" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P128" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q128" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R128" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S128">
+        <v>25</v>
+      </c>
+      <c r="S128" t="s">
+        <v>25</v>
+      </c>
+      <c r="T128">
         <v>118.32</v>
       </c>
     </row>
-    <row r="129" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
+        <v>300</v>
+      </c>
+      <c r="C129" t="s">
         <v>301</v>
       </c>
-      <c r="C129" t="s">
+      <c r="D129">
+        <v>1779</v>
+      </c>
+      <c r="E129" t="s">
         <v>302</v>
       </c>
-      <c r="D129">
-[...4 lines deleted...]
-      </c>
       <c r="F129" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G129" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H129">
+        <v>29</v>
+      </c>
+      <c r="I129">
         <v>12</v>
       </c>
-      <c r="I129" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J129" t="b">
+        <v>0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>128</v>
+      </c>
+      <c r="L129">
+        <v>1</v>
       </c>
       <c r="M129" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N129" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O129" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P129" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q129" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>118.21</v>
+        <v>25</v>
+      </c>
+      <c r="R129" t="s">
+        <v>25</v>
       </c>
       <c r="S129">
         <v>118.21</v>
       </c>
-    </row>
-    <row r="130" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T129">
+        <v>118.21</v>
+      </c>
+    </row>
+    <row r="130" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
+        <v>303</v>
+      </c>
+      <c r="C130" t="s">
         <v>304</v>
       </c>
-      <c r="C130" t="s">
+      <c r="E130" t="s">
         <v>305</v>
       </c>
-      <c r="E130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G130" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H130">
+        <v>100</v>
+      </c>
+      <c r="I130">
         <v>37</v>
       </c>
-      <c r="I130" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J130" t="b">
+        <v>0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>124</v>
+      </c>
+      <c r="L130">
+        <v>1</v>
       </c>
       <c r="M130" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N130" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O130">
+        <v>25</v>
+      </c>
+      <c r="O130" t="s">
+        <v>25</v>
+      </c>
+      <c r="P130">
         <v>116.84</v>
       </c>
-      <c r="P130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q130" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R130" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S130">
+        <v>25</v>
+      </c>
+      <c r="S130" t="s">
+        <v>25</v>
+      </c>
+      <c r="T130">
         <v>116.84</v>
       </c>
     </row>
-    <row r="131" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C131" t="s">
+        <v>306</v>
+      </c>
+      <c r="E131" t="s">
         <v>307</v>
       </c>
-      <c r="E131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F131" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G131" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H131">
+        <v>101</v>
+      </c>
+      <c r="I131">
         <v>10</v>
       </c>
-      <c r="I131" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J131" t="b">
+        <v>0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>124</v>
+      </c>
+      <c r="L131">
+        <v>1</v>
       </c>
       <c r="M131" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N131" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O131">
+        <v>25</v>
+      </c>
+      <c r="O131" t="s">
+        <v>25</v>
+      </c>
+      <c r="P131">
         <v>115.74</v>
       </c>
-      <c r="P131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q131" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R131" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S131">
+        <v>25</v>
+      </c>
+      <c r="S131" t="s">
+        <v>25</v>
+      </c>
+      <c r="T131">
         <v>115.74</v>
       </c>
     </row>
-    <row r="132" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C132" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D132">
         <v>417</v>
       </c>
       <c r="E132" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F132" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G132" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H132">
+        <v>102</v>
+      </c>
+      <c r="I132">
         <v>22</v>
       </c>
-      <c r="I132" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J132" t="b">
+        <v>0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>124</v>
+      </c>
+      <c r="L132">
+        <v>1</v>
       </c>
       <c r="M132" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N132" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O132">
+        <v>25</v>
+      </c>
+      <c r="O132" t="s">
+        <v>25</v>
+      </c>
+      <c r="P132">
         <v>115.56</v>
       </c>
-      <c r="P132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q132" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R132" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S132">
+        <v>25</v>
+      </c>
+      <c r="S132" t="s">
+        <v>25</v>
+      </c>
+      <c r="T132">
         <v>115.56</v>
       </c>
     </row>
-    <row r="133" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>63</v>
+        <v>177</v>
       </c>
       <c r="C133" t="s">
-        <v>77</v>
+        <v>309</v>
+      </c>
+      <c r="D133">
+        <v>774</v>
       </c>
       <c r="E133" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F133" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G133" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H133">
+        <v>103</v>
+      </c>
+      <c r="I133">
         <v>38</v>
       </c>
-      <c r="I133" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J133" t="b">
+        <v>0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>124</v>
+      </c>
+      <c r="L133">
+        <v>1</v>
       </c>
       <c r="M133" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N133" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O133">
+        <v>25</v>
+      </c>
+      <c r="O133" t="s">
+        <v>25</v>
+      </c>
+      <c r="P133">
         <v>114.53</v>
       </c>
-      <c r="P133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q133" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R133" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S133">
+        <v>25</v>
+      </c>
+      <c r="S133" t="s">
+        <v>25</v>
+      </c>
+      <c r="T133">
         <v>114.53</v>
       </c>
     </row>
-    <row r="134" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>310</v>
       </c>
       <c r="C134" t="s">
         <v>311</v>
       </c>
       <c r="E134" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="F134" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G134" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H134">
+        <v>104</v>
+      </c>
+      <c r="I134">
         <v>39</v>
       </c>
-      <c r="I134" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J134" t="b">
+        <v>0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>124</v>
+      </c>
+      <c r="L134">
+        <v>1</v>
       </c>
       <c r="M134" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N134" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O134" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P134" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q134" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>114.45</v>
+        <v>25</v>
+      </c>
+      <c r="R134" t="s">
+        <v>25</v>
       </c>
       <c r="S134">
         <v>114.45</v>
       </c>
-    </row>
-    <row r="135" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T134">
+        <v>114.45</v>
+      </c>
+    </row>
+    <row r="135" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
+        <v>312</v>
+      </c>
+      <c r="C135" t="s">
         <v>313</v>
       </c>
-      <c r="C135" t="s">
+      <c r="D135">
+        <v>2625</v>
+      </c>
+      <c r="E135" t="s">
         <v>314</v>
       </c>
-      <c r="D135">
-[...4 lines deleted...]
-      </c>
       <c r="F135" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G135" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H135">
+        <v>105</v>
+      </c>
+      <c r="I135">
         <v>40</v>
       </c>
-      <c r="I135" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J135" t="b">
+        <v>0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>128</v>
+      </c>
+      <c r="L135">
+        <v>1</v>
       </c>
       <c r="M135" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N135" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O135">
+        <v>25</v>
+      </c>
+      <c r="O135" t="s">
+        <v>25</v>
+      </c>
+      <c r="P135">
         <v>113.93</v>
       </c>
-      <c r="P135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q135" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R135" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S135">
+        <v>25</v>
+      </c>
+      <c r="S135" t="s">
+        <v>25</v>
+      </c>
+      <c r="T135">
         <v>113.93</v>
       </c>
     </row>
-    <row r="136" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>315</v>
       </c>
       <c r="C136" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="E136" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F136" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G136" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H136">
+        <v>106</v>
+      </c>
+      <c r="I136">
         <v>41</v>
       </c>
-      <c r="I136" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J136" t="b">
+        <v>0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>124</v>
+      </c>
+      <c r="L136">
+        <v>1</v>
       </c>
       <c r="M136" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N136" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O136">
+        <v>25</v>
+      </c>
+      <c r="O136" t="s">
+        <v>25</v>
+      </c>
+      <c r="P136">
         <v>113.64</v>
       </c>
-      <c r="P136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q136" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R136" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S136">
+        <v>25</v>
+      </c>
+      <c r="S136" t="s">
+        <v>25</v>
+      </c>
+      <c r="T136">
         <v>113.64</v>
       </c>
     </row>
-    <row r="137" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C137" t="s">
         <v>316</v>
       </c>
       <c r="E137" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F137" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H137">
+        <v>107</v>
+      </c>
+      <c r="I137">
         <v>27</v>
       </c>
-      <c r="I137" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J137" t="b">
+        <v>0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>124</v>
+      </c>
+      <c r="L137">
+        <v>1</v>
       </c>
       <c r="M137" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N137" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O137" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P137" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q137" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>113.55</v>
+        <v>25</v>
+      </c>
+      <c r="R137" t="s">
+        <v>25</v>
       </c>
       <c r="S137">
         <v>113.55</v>
       </c>
-    </row>
-    <row r="138" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T137">
+        <v>113.55</v>
+      </c>
+    </row>
+    <row r="138" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>317</v>
       </c>
       <c r="C138" t="s">
         <v>318</v>
       </c>
       <c r="D138">
         <v>2343</v>
       </c>
       <c r="E138" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F138" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G138" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H138">
+        <v>108</v>
+      </c>
+      <c r="I138">
         <v>42</v>
       </c>
-      <c r="I138" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J138" t="b">
+        <v>0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>124</v>
       </c>
       <c r="L138">
+        <v>1</v>
+      </c>
+      <c r="M138">
         <v>113.13</v>
       </c>
-      <c r="M138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N138" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O138" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P138" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q138" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R138" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S138">
+        <v>25</v>
+      </c>
+      <c r="S138" t="s">
+        <v>25</v>
+      </c>
+      <c r="T138">
         <v>113.13</v>
       </c>
     </row>
-    <row r="139" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A139">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B139" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C139" t="s">
         <v>319</v>
       </c>
       <c r="E139" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F139" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G139" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H139">
-        <v>43</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>108</v>
+      </c>
+      <c r="I139">
+        <v>42</v>
+      </c>
+      <c r="J139" t="b">
+        <v>0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>124</v>
+      </c>
+      <c r="L139">
+        <v>1</v>
       </c>
       <c r="M139" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N139" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O139" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P139" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q139">
+        <v>25</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>25</v>
+      </c>
+      <c r="R139">
         <v>113.13</v>
       </c>
-      <c r="R139" t="s">
-[...2 lines deleted...]
-      <c r="S139">
+      <c r="S139" t="s">
+        <v>25</v>
+      </c>
+      <c r="T139">
         <v>113.13</v>
       </c>
     </row>
-    <row r="140" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C140" t="s">
         <v>320</v>
       </c>
       <c r="E140" t="s">
         <v>239</v>
       </c>
       <c r="F140" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H140">
+        <v>110</v>
+      </c>
+      <c r="I140">
         <v>44</v>
       </c>
-      <c r="I140" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J140" t="b">
+        <v>0</v>
+      </c>
+      <c r="K140" t="s">
+        <v>124</v>
+      </c>
+      <c r="L140">
+        <v>1</v>
       </c>
       <c r="M140" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N140" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O140" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P140" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q140">
+        <v>25</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>25</v>
+      </c>
+      <c r="R140">
         <v>112.96</v>
       </c>
-      <c r="R140" t="s">
-[...2 lines deleted...]
-      <c r="S140">
+      <c r="S140" t="s">
+        <v>25</v>
+      </c>
+      <c r="T140">
         <v>112.96</v>
       </c>
     </row>
-    <row r="141" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>321</v>
       </c>
       <c r="D141">
-        <v>136</v>
+        <v>2487</v>
       </c>
       <c r="E141" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F141" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H141">
+        <v>111</v>
+      </c>
+      <c r="I141">
         <v>45</v>
       </c>
-      <c r="I141" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J141" t="b">
+        <v>0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>128</v>
       </c>
       <c r="L141">
+        <v>1</v>
+      </c>
+      <c r="M141">
         <v>112.69</v>
       </c>
-      <c r="M141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N141" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O141" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P141" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q141" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R141" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S141">
+        <v>25</v>
+      </c>
+      <c r="S141" t="s">
+        <v>25</v>
+      </c>
+      <c r="T141">
         <v>112.69</v>
       </c>
     </row>
-    <row r="142" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>322</v>
       </c>
       <c r="C142" t="s">
         <v>323</v>
       </c>
       <c r="D142">
         <v>2474</v>
       </c>
       <c r="E142" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F142" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G142" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H142">
+        <v>112</v>
+      </c>
+      <c r="I142">
         <v>46</v>
       </c>
-      <c r="I142" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J142" t="b">
+        <v>0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>124</v>
+      </c>
+      <c r="L142">
+        <v>1</v>
       </c>
       <c r="M142" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N142" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O142" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P142" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q142">
+        <v>25</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>25</v>
+      </c>
+      <c r="R142">
         <v>112.45</v>
       </c>
-      <c r="R142" t="s">
-[...2 lines deleted...]
-      <c r="S142">
+      <c r="S142" t="s">
+        <v>25</v>
+      </c>
+      <c r="T142">
         <v>112.45</v>
       </c>
     </row>
-    <row r="143" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C143" t="s">
         <v>324</v>
       </c>
       <c r="E143" t="s">
         <v>325</v>
       </c>
       <c r="F143" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G143" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H143">
+        <v>113</v>
+      </c>
+      <c r="I143">
         <v>28</v>
       </c>
-      <c r="I143" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J143" t="b">
+        <v>0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>124</v>
       </c>
       <c r="L143">
+        <v>1</v>
+      </c>
+      <c r="M143">
         <v>112.37</v>
       </c>
-      <c r="M143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N143" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O143" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P143" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q143" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R143" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S143">
+        <v>25</v>
+      </c>
+      <c r="S143" t="s">
+        <v>25</v>
+      </c>
+      <c r="T143">
         <v>112.37</v>
       </c>
     </row>
-    <row r="144" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>326</v>
       </c>
       <c r="C144" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E144" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F144" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G144" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H144">
+        <v>30</v>
+      </c>
+      <c r="I144">
         <v>13</v>
       </c>
-      <c r="I144" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J144" t="b">
+        <v>0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>124</v>
+      </c>
+      <c r="L144">
+        <v>1</v>
       </c>
       <c r="M144" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N144" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O144" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P144">
+        <v>25</v>
+      </c>
+      <c r="P144" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q144">
         <v>112.22</v>
       </c>
-      <c r="Q144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R144" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S144">
+        <v>25</v>
+      </c>
+      <c r="S144" t="s">
+        <v>25</v>
+      </c>
+      <c r="T144">
         <v>112.22</v>
       </c>
     </row>
-    <row r="145" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>327</v>
       </c>
       <c r="C145" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E145" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F145" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H145">
+        <v>114</v>
+      </c>
+      <c r="I145">
         <v>29</v>
       </c>
-      <c r="I145" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J145" t="b">
+        <v>0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>124</v>
+      </c>
+      <c r="L145">
+        <v>1</v>
       </c>
       <c r="M145" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N145" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O145" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P145" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q145" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>111.74</v>
+        <v>25</v>
+      </c>
+      <c r="R145" t="s">
+        <v>25</v>
       </c>
       <c r="S145">
         <v>111.74</v>
       </c>
-    </row>
-    <row r="146" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T145">
+        <v>111.74</v>
+      </c>
+    </row>
+    <row r="146" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>328</v>
       </c>
       <c r="C146" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D146">
-        <v>442</v>
+        <v>2540</v>
       </c>
       <c r="E146" t="s">
         <v>329</v>
       </c>
       <c r="F146" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G146" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H146">
+        <v>115</v>
+      </c>
+      <c r="I146">
         <v>5</v>
       </c>
-      <c r="I146" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J146" t="b">
+        <v>0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>128</v>
+      </c>
+      <c r="L146">
+        <v>1</v>
       </c>
       <c r="M146" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N146" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O146">
+        <v>25</v>
+      </c>
+      <c r="O146" t="s">
+        <v>25</v>
+      </c>
+      <c r="P146">
         <v>111.04</v>
       </c>
-      <c r="P146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q146" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R146" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S146">
+        <v>25</v>
+      </c>
+      <c r="S146" t="s">
+        <v>25</v>
+      </c>
+      <c r="T146">
         <v>111.04</v>
       </c>
     </row>
-    <row r="147" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>330</v>
       </c>
       <c r="C147" t="s">
         <v>331</v>
       </c>
       <c r="E147" t="s">
         <v>332</v>
       </c>
       <c r="F147" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G147" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H147">
+        <v>116</v>
+      </c>
+      <c r="I147">
         <v>11</v>
       </c>
-      <c r="I147" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J147" t="b">
+        <v>0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>124</v>
+      </c>
+      <c r="L147">
+        <v>1</v>
       </c>
       <c r="M147" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N147" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O147">
+        <v>25</v>
+      </c>
+      <c r="O147" t="s">
+        <v>25</v>
+      </c>
+      <c r="P147">
         <v>110.76</v>
       </c>
-      <c r="P147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q147" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R147" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S147">
+        <v>25</v>
+      </c>
+      <c r="S147" t="s">
+        <v>25</v>
+      </c>
+      <c r="T147">
         <v>110.76</v>
       </c>
     </row>
-    <row r="148" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>333</v>
       </c>
       <c r="C148" t="s">
         <v>334</v>
       </c>
       <c r="E148" t="s">
         <v>335</v>
       </c>
       <c r="F148" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G148" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H148">
+        <v>31</v>
+      </c>
+      <c r="I148">
         <v>14</v>
       </c>
-      <c r="I148" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J148" t="b">
+        <v>0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>124</v>
+      </c>
+      <c r="L148">
+        <v>1</v>
       </c>
       <c r="M148" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N148" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O148" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P148">
+        <v>25</v>
+      </c>
+      <c r="P148" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q148">
         <v>110.75</v>
       </c>
-      <c r="Q148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R148" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S148">
+        <v>25</v>
+      </c>
+      <c r="S148" t="s">
+        <v>25</v>
+      </c>
+      <c r="T148">
         <v>110.75</v>
       </c>
     </row>
-    <row r="149" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C149" t="s">
         <v>336</v>
       </c>
       <c r="D149">
         <v>964</v>
       </c>
       <c r="E149" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F149" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G149" t="s">
+        <v>24</v>
+      </c>
+      <c r="H149">
+        <v>117</v>
+      </c>
+      <c r="I149">
         <v>23</v>
       </c>
-      <c r="H149">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="J149" t="b">
+        <v>0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>128</v>
       </c>
       <c r="L149">
+        <v>1</v>
+      </c>
+      <c r="M149">
         <v>110.49</v>
       </c>
-      <c r="M149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N149" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O149" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P149" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q149" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R149" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S149">
+        <v>25</v>
+      </c>
+      <c r="S149" t="s">
+        <v>25</v>
+      </c>
+      <c r="T149">
         <v>110.49</v>
       </c>
     </row>
-    <row r="150" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C150" t="s">
         <v>337</v>
       </c>
       <c r="E150" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F150" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H150">
+        <v>118</v>
+      </c>
+      <c r="I150">
         <v>47</v>
       </c>
-      <c r="I150" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J150" t="b">
+        <v>0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>124</v>
+      </c>
+      <c r="L150">
+        <v>1</v>
       </c>
       <c r="M150" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N150" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O150">
+        <v>25</v>
+      </c>
+      <c r="O150" t="s">
+        <v>25</v>
+      </c>
+      <c r="P150">
         <v>109.53</v>
       </c>
-      <c r="P150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q150" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R150" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S150">
+        <v>25</v>
+      </c>
+      <c r="S150" t="s">
+        <v>25</v>
+      </c>
+      <c r="T150">
         <v>109.53</v>
       </c>
     </row>
-    <row r="151" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C151" t="s">
         <v>338</v>
       </c>
       <c r="D151">
         <v>2320</v>
       </c>
       <c r="E151" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F151" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H151">
+        <v>119</v>
+      </c>
+      <c r="I151">
         <v>48</v>
       </c>
-      <c r="I151" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J151" t="b">
+        <v>0</v>
+      </c>
+      <c r="K151" t="s">
+        <v>124</v>
+      </c>
+      <c r="L151">
+        <v>1</v>
       </c>
       <c r="M151" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N151" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O151" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P151" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q151" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>109.28</v>
+        <v>25</v>
+      </c>
+      <c r="R151" t="s">
+        <v>25</v>
       </c>
       <c r="S151">
         <v>109.28</v>
       </c>
-    </row>
-    <row r="152" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T151">
+        <v>109.28</v>
+      </c>
+    </row>
+    <row r="152" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C152" t="s">
         <v>339</v>
       </c>
       <c r="E152" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F152" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G152" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H152">
+        <v>120</v>
+      </c>
+      <c r="I152">
         <v>49</v>
       </c>
-      <c r="I152" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J152" t="b">
+        <v>0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>124</v>
+      </c>
+      <c r="L152">
+        <v>1</v>
       </c>
       <c r="M152" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N152" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O152">
+        <v>25</v>
+      </c>
+      <c r="O152" t="s">
+        <v>25</v>
+      </c>
+      <c r="P152">
         <v>109.06</v>
       </c>
-      <c r="P152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q152" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R152" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S152">
+        <v>25</v>
+      </c>
+      <c r="S152" t="s">
+        <v>25</v>
+      </c>
+      <c r="T152">
         <v>109.06</v>
       </c>
     </row>
-    <row r="153" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>340</v>
       </c>
       <c r="E153" t="s">
         <v>341</v>
       </c>
       <c r="F153" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H153">
+        <v>121</v>
+      </c>
+      <c r="I153">
         <v>50</v>
       </c>
-      <c r="I153" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J153" t="b">
+        <v>0</v>
+      </c>
+      <c r="K153" t="s">
+        <v>124</v>
+      </c>
+      <c r="L153">
+        <v>1</v>
       </c>
       <c r="M153" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N153" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O153">
+        <v>25</v>
+      </c>
+      <c r="O153" t="s">
+        <v>25</v>
+      </c>
+      <c r="P153">
         <v>107.84</v>
       </c>
-      <c r="P153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q153" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R153" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S153">
+        <v>25</v>
+      </c>
+      <c r="S153" t="s">
+        <v>25</v>
+      </c>
+      <c r="T153">
         <v>107.84</v>
       </c>
     </row>
-    <row r="154" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>342</v>
       </c>
       <c r="C154" t="s">
         <v>343</v>
       </c>
       <c r="E154" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F154" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H154">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>122</v>
+      </c>
+      <c r="I154">
+        <v>24</v>
+      </c>
+      <c r="J154" t="b">
+        <v>0</v>
+      </c>
+      <c r="K154" t="s">
+        <v>124</v>
+      </c>
+      <c r="L154">
+        <v>1</v>
       </c>
       <c r="M154" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N154" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O154">
+        <v>25</v>
+      </c>
+      <c r="O154" t="s">
+        <v>25</v>
+      </c>
+      <c r="P154">
         <v>107.49</v>
       </c>
-      <c r="P154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q154" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R154" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S154">
+        <v>25</v>
+      </c>
+      <c r="S154" t="s">
+        <v>25</v>
+      </c>
+      <c r="T154">
         <v>107.49</v>
       </c>
     </row>
-    <row r="155" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>344</v>
       </c>
       <c r="C155" t="s">
         <v>345</v>
       </c>
       <c r="D155">
         <v>2483</v>
       </c>
       <c r="E155" t="s">
         <v>346</v>
       </c>
       <c r="F155" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G155" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H155">
+        <v>32</v>
+      </c>
+      <c r="I155">
         <v>15</v>
       </c>
-      <c r="I155" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J155" t="b">
+        <v>0</v>
+      </c>
+      <c r="K155" t="s">
+        <v>124</v>
+      </c>
+      <c r="L155">
+        <v>1</v>
       </c>
       <c r="M155" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N155" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O155">
+        <v>25</v>
+      </c>
+      <c r="O155" t="s">
+        <v>25</v>
+      </c>
+      <c r="P155">
         <v>107.42</v>
       </c>
-      <c r="P155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q155" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R155" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S155">
+        <v>25</v>
+      </c>
+      <c r="S155" t="s">
+        <v>25</v>
+      </c>
+      <c r="T155">
         <v>107.42</v>
       </c>
     </row>
-    <row r="156" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>347</v>
       </c>
       <c r="C156" t="s">
         <v>348</v>
       </c>
       <c r="E156" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F156" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G156" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H156">
+        <v>123</v>
+      </c>
+      <c r="I156">
         <v>51</v>
       </c>
-      <c r="I156" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J156" t="b">
+        <v>0</v>
+      </c>
+      <c r="K156" t="s">
+        <v>124</v>
+      </c>
+      <c r="L156">
+        <v>1</v>
       </c>
       <c r="M156" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N156" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O156">
+        <v>25</v>
+      </c>
+      <c r="O156" t="s">
+        <v>25</v>
+      </c>
+      <c r="P156">
         <v>107.34</v>
       </c>
-      <c r="P156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q156" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R156" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S156">
+        <v>25</v>
+      </c>
+      <c r="S156" t="s">
+        <v>25</v>
+      </c>
+      <c r="T156">
         <v>107.34</v>
       </c>
     </row>
-    <row r="157" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>349</v>
       </c>
       <c r="C157" t="s">
         <v>336</v>
       </c>
       <c r="E157" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="F157" t="s">
+        <v>34</v>
+      </c>
+      <c r="G157" t="s">
+        <v>54</v>
+      </c>
+      <c r="H157">
         <v>33</v>
       </c>
-      <c r="G157" t="s">
-[...2 lines deleted...]
-      <c r="H157">
+      <c r="I157">
         <v>5</v>
       </c>
-      <c r="I157" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J157" t="b">
+        <v>0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>124</v>
+      </c>
+      <c r="L157">
+        <v>1</v>
       </c>
       <c r="M157" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N157" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O157">
+        <v>25</v>
+      </c>
+      <c r="O157" t="s">
+        <v>25</v>
+      </c>
+      <c r="P157">
         <v>106.82</v>
       </c>
-      <c r="P157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q157" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R157" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S157">
+        <v>25</v>
+      </c>
+      <c r="S157" t="s">
+        <v>25</v>
+      </c>
+      <c r="T157">
         <v>106.82</v>
       </c>
     </row>
-    <row r="158" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>350</v>
       </c>
       <c r="C158" t="s">
         <v>351</v>
       </c>
       <c r="E158" t="s">
         <v>352</v>
       </c>
       <c r="F158" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G158" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H158">
+        <v>34</v>
+      </c>
+      <c r="I158">
         <v>16</v>
       </c>
-      <c r="I158" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J158" t="b">
+        <v>0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>124</v>
+      </c>
+      <c r="L158">
+        <v>1</v>
       </c>
       <c r="M158" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N158" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O158">
+        <v>25</v>
+      </c>
+      <c r="O158" t="s">
+        <v>25</v>
+      </c>
+      <c r="P158">
         <v>106.78</v>
       </c>
-      <c r="P158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q158" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R158" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S158">
+        <v>25</v>
+      </c>
+      <c r="S158" t="s">
+        <v>25</v>
+      </c>
+      <c r="T158">
         <v>106.78</v>
       </c>
     </row>
-    <row r="159" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C159" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E159" t="s">
         <v>325</v>
       </c>
       <c r="F159" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G159" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H159">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>124</v>
+      </c>
+      <c r="I159">
+        <v>25</v>
+      </c>
+      <c r="J159" t="b">
+        <v>0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>124</v>
+      </c>
+      <c r="L159">
+        <v>1</v>
       </c>
       <c r="M159" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N159" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O159" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P159" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q159" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>106.53</v>
+        <v>25</v>
+      </c>
+      <c r="R159" t="s">
+        <v>25</v>
       </c>
       <c r="S159">
         <v>106.53</v>
       </c>
-    </row>
-    <row r="160" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T159">
+        <v>106.53</v>
+      </c>
+    </row>
+    <row r="160" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>353</v>
       </c>
       <c r="C160" t="s">
         <v>354</v>
       </c>
       <c r="E160" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F160" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G160" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H160">
+        <v>35</v>
+      </c>
+      <c r="I160">
         <v>6</v>
       </c>
-      <c r="I160" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J160" t="b">
+        <v>0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>124</v>
+      </c>
+      <c r="L160">
+        <v>1</v>
       </c>
       <c r="M160" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N160" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O160" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P160" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q160" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>106.16</v>
+        <v>25</v>
+      </c>
+      <c r="R160" t="s">
+        <v>25</v>
       </c>
       <c r="S160">
         <v>106.16</v>
       </c>
-    </row>
-    <row r="161" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T160">
+        <v>106.16</v>
+      </c>
+    </row>
+    <row r="161" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>355</v>
       </c>
       <c r="C161" t="s">
         <v>356</v>
       </c>
       <c r="D161">
         <v>1082</v>
       </c>
       <c r="E161" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F161" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H161">
+        <v>125</v>
+      </c>
+      <c r="I161">
         <v>52</v>
       </c>
-      <c r="I161" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J161" t="b">
+        <v>0</v>
+      </c>
+      <c r="K161" t="s">
+        <v>124</v>
+      </c>
+      <c r="L161">
+        <v>1</v>
       </c>
       <c r="M161" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N161" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O161" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P161" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q161" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>106.08</v>
+        <v>25</v>
+      </c>
+      <c r="R161" t="s">
+        <v>25</v>
       </c>
       <c r="S161">
         <v>106.08</v>
       </c>
-    </row>
-    <row r="162" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T161">
+        <v>106.08</v>
+      </c>
+    </row>
+    <row r="162" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>357</v>
       </c>
       <c r="C162" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D162">
-        <v>144</v>
+        <v>2213</v>
       </c>
       <c r="E162" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F162" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G162" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H162">
+        <v>126</v>
+      </c>
+      <c r="I162">
         <v>26</v>
       </c>
-      <c r="I162" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J162" t="b">
+        <v>0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>128</v>
       </c>
       <c r="L162">
+        <v>1</v>
+      </c>
+      <c r="M162">
         <v>105.2</v>
       </c>
-      <c r="M162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N162" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O162" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P162" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q162" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R162" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S162">
+        <v>25</v>
+      </c>
+      <c r="S162" t="s">
+        <v>25</v>
+      </c>
+      <c r="T162">
         <v>105.2</v>
       </c>
     </row>
-    <row r="163" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C163" t="s">
         <v>251</v>
       </c>
       <c r="E163" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F163" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G163" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H163">
+        <v>127</v>
+      </c>
+      <c r="I163">
         <v>27</v>
       </c>
-      <c r="I163" t="b">
-[...11 lines deleted...]
-      <c r="M163">
+      <c r="J163" t="b">
+        <v>0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>124</v>
+      </c>
+      <c r="L163">
+        <v>1</v>
+      </c>
+      <c r="M163" t="s">
+        <v>25</v>
+      </c>
+      <c r="N163">
         <v>104.81</v>
       </c>
-      <c r="N163" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O163" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P163" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q163" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R163" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S163">
+        <v>25</v>
+      </c>
+      <c r="S163" t="s">
+        <v>25</v>
+      </c>
+      <c r="T163">
         <v>104.81</v>
       </c>
     </row>
-    <row r="164" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C164" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E164" t="s">
         <v>358</v>
       </c>
       <c r="F164" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H164">
+        <v>128</v>
+      </c>
+      <c r="I164">
         <v>53</v>
       </c>
-      <c r="I164" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J164" t="b">
+        <v>0</v>
+      </c>
+      <c r="K164" t="s">
+        <v>124</v>
+      </c>
+      <c r="L164">
+        <v>1</v>
       </c>
       <c r="M164" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N164" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O164">
+        <v>25</v>
+      </c>
+      <c r="O164" t="s">
+        <v>25</v>
+      </c>
+      <c r="P164">
         <v>104.77</v>
       </c>
-      <c r="P164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q164" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R164" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S164">
+        <v>25</v>
+      </c>
+      <c r="S164" t="s">
+        <v>25</v>
+      </c>
+      <c r="T164">
         <v>104.77</v>
       </c>
     </row>
-    <row r="165" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>359</v>
       </c>
       <c r="C165" t="s">
         <v>360</v>
       </c>
       <c r="E165" t="s">
         <v>361</v>
       </c>
       <c r="F165" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H165">
+        <v>129</v>
+      </c>
+      <c r="I165">
         <v>28</v>
       </c>
-      <c r="I165" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J165" t="b">
+        <v>0</v>
+      </c>
+      <c r="K165" t="s">
+        <v>124</v>
       </c>
       <c r="L165">
+        <v>1</v>
+      </c>
+      <c r="M165">
         <v>104.27</v>
       </c>
-      <c r="M165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N165" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O165" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P165" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q165" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R165" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S165">
+        <v>25</v>
+      </c>
+      <c r="S165" t="s">
+        <v>25</v>
+      </c>
+      <c r="T165">
         <v>104.27</v>
       </c>
     </row>
-    <row r="166" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>362</v>
       </c>
       <c r="C166" t="s">
         <v>238</v>
       </c>
       <c r="E166" t="s">
         <v>363</v>
       </c>
       <c r="F166" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G166" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H166">
+        <v>36</v>
+      </c>
+      <c r="I166">
         <v>17</v>
       </c>
-      <c r="I166" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J166" t="b">
+        <v>0</v>
+      </c>
+      <c r="K166" t="s">
+        <v>124</v>
+      </c>
+      <c r="L166">
+        <v>1</v>
       </c>
       <c r="M166" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N166" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O166" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P166" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q166">
+        <v>25</v>
+      </c>
+      <c r="Q166" t="s">
+        <v>25</v>
+      </c>
+      <c r="R166">
         <v>104.11</v>
       </c>
-      <c r="R166" t="s">
-[...2 lines deleted...]
-      <c r="S166">
+      <c r="S166" t="s">
+        <v>25</v>
+      </c>
+      <c r="T166">
         <v>104.11</v>
       </c>
     </row>
-    <row r="167" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>364</v>
       </c>
       <c r="C167" t="s">
         <v>365</v>
       </c>
       <c r="E167" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F167" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G167" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H167">
+        <v>130</v>
+      </c>
+      <c r="I167">
         <v>30</v>
       </c>
-      <c r="I167" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J167" t="b">
+        <v>0</v>
+      </c>
+      <c r="K167" t="s">
+        <v>124</v>
+      </c>
+      <c r="L167">
+        <v>1</v>
       </c>
       <c r="M167" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N167" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O167">
+        <v>25</v>
+      </c>
+      <c r="O167" t="s">
+        <v>25</v>
+      </c>
+      <c r="P167">
         <v>103.99</v>
       </c>
-      <c r="P167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q167" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R167" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S167">
+        <v>25</v>
+      </c>
+      <c r="S167" t="s">
+        <v>25</v>
+      </c>
+      <c r="T167">
         <v>103.99</v>
       </c>
     </row>
-    <row r="168" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A168">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B168" t="s">
         <v>366</v>
       </c>
       <c r="C168" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E168" t="s">
-        <v>367</v>
+        <v>22</v>
       </c>
       <c r="F168" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G168" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H168">
-        <v>31</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>130</v>
+      </c>
+      <c r="I168">
+        <v>30</v>
+      </c>
+      <c r="J168" t="b">
+        <v>0</v>
+      </c>
+      <c r="K168" t="s">
+        <v>124</v>
       </c>
       <c r="L168">
+        <v>1</v>
+      </c>
+      <c r="M168">
         <v>103.99</v>
       </c>
-      <c r="M168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N168" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O168" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P168" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q168" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R168" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S168">
+        <v>25</v>
+      </c>
+      <c r="S168" t="s">
+        <v>25</v>
+      </c>
+      <c r="T168">
         <v>103.99</v>
       </c>
     </row>
-    <row r="169" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
+        <v>367</v>
+      </c>
+      <c r="C169" t="s">
         <v>368</v>
       </c>
-      <c r="C169" t="s">
+      <c r="E169" t="s">
         <v>369</v>
       </c>
-      <c r="E169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G169" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H169">
+        <v>37</v>
+      </c>
+      <c r="I169">
         <v>6</v>
       </c>
-      <c r="I169" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J169" t="b">
+        <v>0</v>
+      </c>
+      <c r="K169" t="s">
+        <v>124</v>
+      </c>
+      <c r="L169">
+        <v>1</v>
       </c>
       <c r="M169" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N169" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O169" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P169">
+        <v>25</v>
+      </c>
+      <c r="P169" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q169">
         <v>103.84</v>
       </c>
-      <c r="Q169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R169" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S169">
+        <v>25</v>
+      </c>
+      <c r="S169" t="s">
+        <v>25</v>
+      </c>
+      <c r="T169">
         <v>103.84</v>
       </c>
     </row>
-    <row r="170" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
+        <v>370</v>
+      </c>
+      <c r="C170" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="D170">
         <v>1893</v>
       </c>
       <c r="E170" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F170" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G170" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H170">
+        <v>132</v>
+      </c>
+      <c r="I170">
         <v>12</v>
       </c>
-      <c r="I170" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J170" t="b">
+        <v>0</v>
+      </c>
+      <c r="K170" t="s">
+        <v>128</v>
+      </c>
+      <c r="L170">
+        <v>1</v>
       </c>
       <c r="M170" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N170" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O170">
+        <v>25</v>
+      </c>
+      <c r="O170" t="s">
+        <v>25</v>
+      </c>
+      <c r="P170">
         <v>103.47</v>
       </c>
-      <c r="P170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q170" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R170" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S170">
+        <v>25</v>
+      </c>
+      <c r="S170" t="s">
+        <v>25</v>
+      </c>
+      <c r="T170">
         <v>103.47</v>
       </c>
     </row>
-    <row r="171" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C171" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="E171" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F171" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G171" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H171">
+        <v>133</v>
+      </c>
+      <c r="I171">
         <v>54</v>
       </c>
-      <c r="I171" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J171" t="b">
+        <v>0</v>
+      </c>
+      <c r="K171" t="s">
+        <v>124</v>
+      </c>
+      <c r="L171">
+        <v>1</v>
       </c>
       <c r="M171" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N171" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O171" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P171">
+        <v>25</v>
+      </c>
+      <c r="P171" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q171">
         <v>103.32</v>
       </c>
-      <c r="Q171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R171" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S171">
+        <v>25</v>
+      </c>
+      <c r="S171" t="s">
+        <v>25</v>
+      </c>
+      <c r="T171">
         <v>103.32</v>
       </c>
     </row>
-    <row r="172" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>63</v>
+        <v>177</v>
       </c>
       <c r="C172" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E172" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F172" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G172" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H172">
+        <v>134</v>
+      </c>
+      <c r="I172">
         <v>29</v>
       </c>
-      <c r="I172" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J172" t="b">
+        <v>0</v>
+      </c>
+      <c r="K172" t="s">
+        <v>124</v>
+      </c>
+      <c r="L172">
+        <v>1</v>
       </c>
       <c r="M172" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N172" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O172">
+        <v>25</v>
+      </c>
+      <c r="O172" t="s">
+        <v>25</v>
+      </c>
+      <c r="P172">
         <v>103.01</v>
       </c>
-      <c r="P172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q172" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R172" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S172">
+        <v>25</v>
+      </c>
+      <c r="S172" t="s">
+        <v>25</v>
+      </c>
+      <c r="T172">
         <v>103.01</v>
       </c>
     </row>
-    <row r="173" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
+        <v>374</v>
+      </c>
+      <c r="C173" t="s">
         <v>375</v>
       </c>
-      <c r="C173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E173" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F173" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H173">
+        <v>135</v>
+      </c>
+      <c r="I173">
         <v>55</v>
       </c>
-      <c r="I173" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J173" t="b">
+        <v>0</v>
+      </c>
+      <c r="K173" t="s">
+        <v>124</v>
+      </c>
+      <c r="L173">
+        <v>1</v>
       </c>
       <c r="M173" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N173" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O173">
+        <v>25</v>
+      </c>
+      <c r="O173" t="s">
+        <v>25</v>
+      </c>
+      <c r="P173">
         <v>102.6</v>
       </c>
-      <c r="P173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q173" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R173" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S173">
+        <v>25</v>
+      </c>
+      <c r="S173" t="s">
+        <v>25</v>
+      </c>
+      <c r="T173">
         <v>102.6</v>
       </c>
     </row>
-    <row r="174" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
+        <v>376</v>
+      </c>
+      <c r="C174" t="s">
+        <v>84</v>
+      </c>
+      <c r="E174" t="s">
         <v>377</v>
       </c>
-      <c r="C174" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F174" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G174" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H174">
+        <v>38</v>
+      </c>
+      <c r="I174">
         <v>7</v>
       </c>
-      <c r="I174" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J174" t="b">
+        <v>0</v>
+      </c>
+      <c r="K174" t="s">
+        <v>124</v>
+      </c>
+      <c r="L174">
+        <v>1</v>
       </c>
       <c r="M174" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N174" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O174">
+        <v>25</v>
+      </c>
+      <c r="O174" t="s">
+        <v>25</v>
+      </c>
+      <c r="P174">
         <v>102.53</v>
       </c>
-      <c r="P174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q174" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R174" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S174">
+        <v>25</v>
+      </c>
+      <c r="S174" t="s">
+        <v>25</v>
+      </c>
+      <c r="T174">
         <v>102.53</v>
       </c>
     </row>
-    <row r="175" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C175" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="E175" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F175" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G175" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H175">
+        <v>136</v>
+      </c>
+      <c r="I175">
         <v>13</v>
       </c>
-      <c r="I175" t="b">
-[...11 lines deleted...]
-      <c r="M175">
+      <c r="J175" t="b">
+        <v>0</v>
+      </c>
+      <c r="K175" t="s">
+        <v>124</v>
+      </c>
+      <c r="L175">
+        <v>1</v>
+      </c>
+      <c r="M175" t="s">
+        <v>25</v>
+      </c>
+      <c r="N175">
         <v>101.63</v>
       </c>
-      <c r="N175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O175" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P175" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q175" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R175" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S175">
+        <v>25</v>
+      </c>
+      <c r="S175" t="s">
+        <v>25</v>
+      </c>
+      <c r="T175">
         <v>101.63</v>
       </c>
     </row>
-    <row r="176" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C176" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D176">
         <v>1759</v>
       </c>
       <c r="E176" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F176" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G176" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H176">
+        <v>137</v>
+      </c>
+      <c r="I176">
         <v>32</v>
       </c>
-      <c r="I176" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J176" t="b">
+        <v>0</v>
+      </c>
+      <c r="K176" t="s">
+        <v>128</v>
+      </c>
+      <c r="L176">
+        <v>1</v>
       </c>
       <c r="M176" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N176">
+        <v>25</v>
+      </c>
+      <c r="N176" t="s">
+        <v>25</v>
+      </c>
+      <c r="O176">
         <v>101.1</v>
       </c>
-      <c r="O176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P176" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q176" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R176" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S176">
+        <v>25</v>
+      </c>
+      <c r="S176" t="s">
+        <v>25</v>
+      </c>
+      <c r="T176">
         <v>101.1</v>
       </c>
     </row>
-    <row r="177" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C177" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D177">
-        <v>166</v>
+        <v>2449</v>
       </c>
       <c r="E177" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F177" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G177" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H177">
+        <v>138</v>
+      </c>
+      <c r="I177">
         <v>14</v>
       </c>
-      <c r="I177" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J177" t="b">
+        <v>0</v>
+      </c>
+      <c r="K177" t="s">
+        <v>128</v>
+      </c>
+      <c r="L177">
+        <v>1</v>
       </c>
       <c r="M177" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N177" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O177">
+        <v>25</v>
+      </c>
+      <c r="O177" t="s">
+        <v>25</v>
+      </c>
+      <c r="P177">
         <v>100.88</v>
       </c>
-      <c r="P177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q177" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R177" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S177">
+        <v>25</v>
+      </c>
+      <c r="S177" t="s">
+        <v>25</v>
+      </c>
+      <c r="T177">
         <v>100.88</v>
       </c>
     </row>
-    <row r="178" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
+        <v>381</v>
+      </c>
+      <c r="C178" t="s">
         <v>382</v>
       </c>
-      <c r="C178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E178" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F178" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G178" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H178">
+        <v>139</v>
+      </c>
+      <c r="I178">
         <v>56</v>
       </c>
-      <c r="I178" t="b">
-[...11 lines deleted...]
-      <c r="M178">
+      <c r="J178" t="b">
+        <v>0</v>
+      </c>
+      <c r="K178" t="s">
+        <v>124</v>
+      </c>
+      <c r="L178">
+        <v>1</v>
+      </c>
+      <c r="M178" t="s">
+        <v>25</v>
+      </c>
+      <c r="N178">
         <v>100.75</v>
       </c>
-      <c r="N178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O178" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P178" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q178" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R178" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S178">
+        <v>25</v>
+      </c>
+      <c r="S178" t="s">
+        <v>25</v>
+      </c>
+      <c r="T178">
         <v>100.75</v>
       </c>
     </row>
-    <row r="179" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C179" t="s">
+        <v>383</v>
+      </c>
+      <c r="E179" t="s">
         <v>384</v>
       </c>
-      <c r="E179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F179" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H179">
+        <v>140</v>
+      </c>
+      <c r="I179">
         <v>57</v>
       </c>
-      <c r="I179" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J179" t="b">
+        <v>0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>124</v>
+      </c>
+      <c r="L179">
+        <v>1</v>
       </c>
       <c r="M179" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N179" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O179">
+        <v>25</v>
+      </c>
+      <c r="O179" t="s">
+        <v>25</v>
+      </c>
+      <c r="P179">
         <v>100.61</v>
       </c>
-      <c r="P179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q179" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R179" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S179">
+        <v>25</v>
+      </c>
+      <c r="S179" t="s">
+        <v>25</v>
+      </c>
+      <c r="T179">
         <v>100.61</v>
       </c>
     </row>
-    <row r="180" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C180" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="E180" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F180" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G180" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H180">
+        <v>141</v>
+      </c>
+      <c r="I180">
         <v>58</v>
       </c>
-      <c r="I180" t="b">
-[...11 lines deleted...]
-      <c r="M180">
+      <c r="J180" t="b">
+        <v>0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>124</v>
+      </c>
+      <c r="L180">
+        <v>1</v>
+      </c>
+      <c r="M180" t="s">
+        <v>25</v>
+      </c>
+      <c r="N180">
         <v>100.55</v>
       </c>
-      <c r="N180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O180" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P180" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q180" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R180" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S180">
+        <v>25</v>
+      </c>
+      <c r="S180" t="s">
+        <v>25</v>
+      </c>
+      <c r="T180">
         <v>100.55</v>
       </c>
     </row>
-    <row r="181" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C181" t="s">
         <v>343</v>
       </c>
       <c r="E181" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F181" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G181" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H181">
+        <v>142</v>
+      </c>
+      <c r="I181">
         <v>6</v>
       </c>
-      <c r="I181" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J181" t="b">
+        <v>0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>124</v>
+      </c>
+      <c r="L181">
+        <v>1</v>
       </c>
       <c r="M181" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N181" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O181">
+        <v>25</v>
+      </c>
+      <c r="O181" t="s">
+        <v>25</v>
+      </c>
+      <c r="P181">
         <v>100.08</v>
       </c>
-      <c r="P181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q181" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R181" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S181">
+        <v>25</v>
+      </c>
+      <c r="S181" t="s">
+        <v>25</v>
+      </c>
+      <c r="T181">
         <v>100.08</v>
       </c>
     </row>
-    <row r="182" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
+        <v>387</v>
+      </c>
+      <c r="C182" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="D182">
         <v>2108</v>
       </c>
       <c r="E182" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F182" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G182" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H182">
+        <v>143</v>
+      </c>
+      <c r="I182">
         <v>59</v>
       </c>
-      <c r="I182" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J182" t="b">
+        <v>0</v>
+      </c>
+      <c r="K182" t="s">
+        <v>124</v>
+      </c>
+      <c r="L182">
+        <v>1</v>
       </c>
       <c r="M182" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N182">
+        <v>25</v>
+      </c>
+      <c r="N182" t="s">
+        <v>25</v>
+      </c>
+      <c r="O182">
         <v>99.58</v>
       </c>
-      <c r="O182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P182" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q182" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R182" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S182">
+        <v>25</v>
+      </c>
+      <c r="S182" t="s">
+        <v>25</v>
+      </c>
+      <c r="T182">
         <v>99.58</v>
       </c>
     </row>
-    <row r="183" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
+        <v>389</v>
+      </c>
+      <c r="C183" t="s">
         <v>390</v>
       </c>
-      <c r="C183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E183" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F183" t="s">
+        <v>40</v>
+      </c>
+      <c r="G183" t="s">
+        <v>54</v>
+      </c>
+      <c r="H183">
         <v>39</v>
       </c>
-      <c r="G183" t="s">
-[...2 lines deleted...]
-      <c r="H183">
+      <c r="I183">
         <v>8</v>
       </c>
-      <c r="I183" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J183" t="b">
+        <v>0</v>
+      </c>
+      <c r="K183" t="s">
+        <v>124</v>
+      </c>
+      <c r="L183">
+        <v>1</v>
       </c>
       <c r="M183" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N183" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O183">
+        <v>25</v>
+      </c>
+      <c r="O183" t="s">
+        <v>25</v>
+      </c>
+      <c r="P183">
         <v>98.95</v>
       </c>
-      <c r="P183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q183" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R183" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S183">
+        <v>25</v>
+      </c>
+      <c r="S183" t="s">
+        <v>25</v>
+      </c>
+      <c r="T183">
         <v>98.95</v>
       </c>
     </row>
-    <row r="184" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C184" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E184" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F184" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G184" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H184">
+        <v>144</v>
+      </c>
+      <c r="I184">
         <v>60</v>
       </c>
-      <c r="I184" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J184" t="b">
+        <v>0</v>
+      </c>
+      <c r="K184" t="s">
+        <v>124</v>
+      </c>
+      <c r="L184">
+        <v>1</v>
       </c>
       <c r="M184" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N184" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O184" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P184" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q184" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>98.83</v>
+        <v>25</v>
+      </c>
+      <c r="R184" t="s">
+        <v>25</v>
       </c>
       <c r="S184">
         <v>98.83</v>
       </c>
-    </row>
-    <row r="185" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T184">
+        <v>98.83</v>
+      </c>
+    </row>
+    <row r="185" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C185" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="E185" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F185" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G185" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H185">
+        <v>145</v>
+      </c>
+      <c r="I185">
         <v>15</v>
       </c>
-      <c r="I185" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J185" t="b">
+        <v>0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>124</v>
       </c>
       <c r="L185">
+        <v>1</v>
+      </c>
+      <c r="M185">
         <v>98.74</v>
       </c>
-      <c r="M185" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N185" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O185" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P185" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q185" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R185" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S185">
+        <v>25</v>
+      </c>
+      <c r="S185" t="s">
+        <v>25</v>
+      </c>
+      <c r="T185">
         <v>98.74</v>
       </c>
     </row>
-    <row r="186" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C186" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D186">
         <v>907</v>
       </c>
       <c r="E186" t="s">
         <v>361</v>
       </c>
       <c r="F186" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G186" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H186">
+        <v>146</v>
+      </c>
+      <c r="I186">
         <v>30</v>
       </c>
-      <c r="I186" t="b">
-[...11 lines deleted...]
-      <c r="M186">
+      <c r="J186" t="b">
+        <v>0</v>
+      </c>
+      <c r="K186" t="s">
+        <v>128</v>
+      </c>
+      <c r="L186">
+        <v>1</v>
+      </c>
+      <c r="M186" t="s">
+        <v>25</v>
+      </c>
+      <c r="N186">
         <v>98.52</v>
       </c>
-      <c r="N186" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O186" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P186" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q186" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R186" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S186">
+        <v>25</v>
+      </c>
+      <c r="S186" t="s">
+        <v>25</v>
+      </c>
+      <c r="T186">
         <v>98.52</v>
       </c>
     </row>
-    <row r="187" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C187" t="s">
+        <v>394</v>
+      </c>
+      <c r="E187" t="s">
         <v>395</v>
       </c>
-      <c r="E187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F187" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G187" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H187">
+        <v>147</v>
+      </c>
+      <c r="I187">
         <v>31</v>
       </c>
-      <c r="I187" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J187" t="b">
+        <v>0</v>
+      </c>
+      <c r="K187" t="s">
+        <v>124</v>
+      </c>
+      <c r="L187">
+        <v>1</v>
       </c>
       <c r="M187" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N187" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O187">
+        <v>25</v>
+      </c>
+      <c r="O187" t="s">
+        <v>25</v>
+      </c>
+      <c r="P187">
         <v>98.48</v>
       </c>
-      <c r="P187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q187" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R187" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S187">
+        <v>25</v>
+      </c>
+      <c r="S187" t="s">
+        <v>25</v>
+      </c>
+      <c r="T187">
         <v>98.48</v>
       </c>
     </row>
-    <row r="188" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C188" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="E188" t="s">
         <v>325</v>
       </c>
       <c r="F188" t="s">
+        <v>34</v>
+      </c>
+      <c r="G188" t="s">
+        <v>24</v>
+      </c>
+      <c r="H188">
+        <v>148</v>
+      </c>
+      <c r="I188">
         <v>33</v>
       </c>
-      <c r="G188" t="s">
-[...15 lines deleted...]
-        <v>24</v>
+      <c r="J188" t="b">
+        <v>0</v>
+      </c>
+      <c r="K188" t="s">
+        <v>124</v>
+      </c>
+      <c r="L188">
+        <v>1</v>
       </c>
       <c r="M188" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N188" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O188" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P188" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q188" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>98.14</v>
+        <v>25</v>
+      </c>
+      <c r="R188" t="s">
+        <v>25</v>
       </c>
       <c r="S188">
         <v>98.14</v>
       </c>
-    </row>
-    <row r="189" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T188">
+        <v>98.14</v>
+      </c>
+    </row>
+    <row r="189" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
+        <v>397</v>
+      </c>
+      <c r="C189" t="s">
         <v>398</v>
       </c>
-      <c r="C189" t="s">
-        <v>399</v>
+      <c r="D189">
+        <v>2172</v>
       </c>
       <c r="E189" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F189" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G189" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H189">
+        <v>149</v>
+      </c>
+      <c r="I189">
         <v>61</v>
       </c>
-      <c r="I189" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J189" t="b">
+        <v>0</v>
+      </c>
+      <c r="K189" t="s">
+        <v>124</v>
       </c>
       <c r="L189">
+        <v>1</v>
+      </c>
+      <c r="M189">
         <v>98.04</v>
       </c>
-      <c r="M189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N189" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O189" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P189" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q189" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R189" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S189">
+        <v>25</v>
+      </c>
+      <c r="S189" t="s">
+        <v>25</v>
+      </c>
+      <c r="T189">
         <v>98.04</v>
       </c>
     </row>
-    <row r="190" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
+        <v>399</v>
+      </c>
+      <c r="C190" t="s">
         <v>400</v>
       </c>
-      <c r="C190" t="s">
+      <c r="E190" t="s">
         <v>401</v>
       </c>
-      <c r="E190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F190" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G190" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H190">
+        <v>150</v>
+      </c>
+      <c r="I190">
         <v>16</v>
       </c>
-      <c r="I190" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J190" t="b">
+        <v>0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>124</v>
       </c>
       <c r="L190">
+        <v>1</v>
+      </c>
+      <c r="M190">
         <v>96.28</v>
       </c>
-      <c r="M190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N190" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O190" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P190" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q190" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R190" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S190">
+        <v>25</v>
+      </c>
+      <c r="S190" t="s">
+        <v>25</v>
+      </c>
+      <c r="T190">
         <v>96.28</v>
       </c>
     </row>
-    <row r="191" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
+        <v>402</v>
+      </c>
+      <c r="C191" t="s">
         <v>403</v>
       </c>
-      <c r="C191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E191" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F191" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G191" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H191">
+        <v>40</v>
+      </c>
+      <c r="I191">
         <v>7</v>
       </c>
-      <c r="I191" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J191" t="b">
+        <v>0</v>
+      </c>
+      <c r="K191" t="s">
+        <v>124</v>
+      </c>
+      <c r="L191">
+        <v>1</v>
       </c>
       <c r="M191" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N191">
+        <v>25</v>
+      </c>
+      <c r="N191" t="s">
+        <v>25</v>
+      </c>
+      <c r="O191">
         <v>96.24</v>
       </c>
-      <c r="O191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P191" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q191" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R191" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S191">
+        <v>25</v>
+      </c>
+      <c r="S191" t="s">
+        <v>25</v>
+      </c>
+      <c r="T191">
         <v>96.24</v>
       </c>
     </row>
-    <row r="192" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
+        <v>404</v>
+      </c>
+      <c r="C192" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="E192" t="s">
         <v>239</v>
       </c>
       <c r="F192" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G192" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H192">
+        <v>151</v>
+      </c>
+      <c r="I192">
         <v>32</v>
       </c>
-      <c r="I192" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J192" t="b">
+        <v>0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>124</v>
+      </c>
+      <c r="L192">
+        <v>1</v>
       </c>
       <c r="M192" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N192" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O192" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P192" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q192">
+        <v>25</v>
+      </c>
+      <c r="Q192" t="s">
+        <v>25</v>
+      </c>
+      <c r="R192">
         <v>96.11</v>
       </c>
-      <c r="R192" t="s">
-[...2 lines deleted...]
-      <c r="S192">
+      <c r="S192" t="s">
+        <v>25</v>
+      </c>
+      <c r="T192">
         <v>96.11</v>
       </c>
     </row>
-    <row r="193" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
+        <v>406</v>
+      </c>
+      <c r="C193" t="s">
         <v>407</v>
       </c>
-      <c r="C193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E193" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F193" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G193" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H193">
+        <v>41</v>
+      </c>
+      <c r="I193">
         <v>18</v>
       </c>
-      <c r="I193" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J193" t="b">
+        <v>0</v>
+      </c>
+      <c r="K193" t="s">
+        <v>124</v>
+      </c>
+      <c r="L193">
+        <v>1</v>
       </c>
       <c r="M193" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N193" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O193">
+        <v>25</v>
+      </c>
+      <c r="O193" t="s">
+        <v>25</v>
+      </c>
+      <c r="P193">
         <v>95.86</v>
       </c>
-      <c r="P193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q193" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R193" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S193">
+        <v>25</v>
+      </c>
+      <c r="S193" t="s">
+        <v>25</v>
+      </c>
+      <c r="T193">
         <v>95.86</v>
       </c>
     </row>
-    <row r="194" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
+        <v>408</v>
+      </c>
+      <c r="C194" t="s">
         <v>409</v>
       </c>
-      <c r="C194" t="s">
+      <c r="E194" t="s">
         <v>410</v>
       </c>
-      <c r="E194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F194" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G194" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H194">
+        <v>152</v>
+      </c>
+      <c r="I194">
         <v>33</v>
       </c>
-      <c r="I194" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J194" t="b">
+        <v>0</v>
+      </c>
+      <c r="K194" t="s">
+        <v>124</v>
       </c>
       <c r="L194">
+        <v>1</v>
+      </c>
+      <c r="M194">
         <v>95.58</v>
       </c>
-      <c r="M194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N194" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O194" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P194" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q194" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R194" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S194">
+        <v>25</v>
+      </c>
+      <c r="S194" t="s">
+        <v>25</v>
+      </c>
+      <c r="T194">
         <v>95.58</v>
       </c>
     </row>
-    <row r="195" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C195" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="D195">
         <v>1796</v>
       </c>
       <c r="E195" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F195" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G195" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H195">
+        <v>153</v>
+      </c>
+      <c r="I195">
         <v>34</v>
       </c>
-      <c r="I195" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J195" t="b">
+        <v>0</v>
+      </c>
+      <c r="K195" t="s">
+        <v>128</v>
+      </c>
+      <c r="L195">
+        <v>1</v>
       </c>
       <c r="M195" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N195" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O195" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P195" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q195" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>95.57</v>
+        <v>25</v>
+      </c>
+      <c r="R195" t="s">
+        <v>25</v>
       </c>
       <c r="S195">
         <v>95.57</v>
       </c>
-    </row>
-    <row r="196" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T195">
+        <v>95.57</v>
+      </c>
+    </row>
+    <row r="196" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C196" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="E196" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F196" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G196" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H196">
+        <v>154</v>
+      </c>
+      <c r="I196">
         <v>62</v>
       </c>
-      <c r="I196" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J196" t="b">
+        <v>0</v>
+      </c>
+      <c r="K196" t="s">
+        <v>124</v>
       </c>
       <c r="L196">
+        <v>1</v>
+      </c>
+      <c r="M196">
         <v>95.35</v>
       </c>
-      <c r="M196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N196" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O196" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P196" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q196" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R196" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S196">
+        <v>25</v>
+      </c>
+      <c r="S196" t="s">
+        <v>25</v>
+      </c>
+      <c r="T196">
         <v>95.35</v>
       </c>
     </row>
-    <row r="197" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
+        <v>413</v>
+      </c>
+      <c r="C197" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="D197">
         <v>1834</v>
       </c>
       <c r="E197" t="s">
+        <v>415</v>
+      </c>
+      <c r="F197" t="s">
+        <v>23</v>
+      </c>
+      <c r="G197" t="s">
+        <v>24</v>
+      </c>
+      <c r="H197">
+        <v>155</v>
+      </c>
+      <c r="I197">
+        <v>63</v>
+      </c>
+      <c r="J197" t="b">
+        <v>0</v>
+      </c>
+      <c r="K197" t="s">
+        <v>128</v>
+      </c>
+      <c r="L197">
+        <v>1</v>
+      </c>
+      <c r="M197" t="s">
+        <v>25</v>
+      </c>
+      <c r="N197" t="s">
+        <v>25</v>
+      </c>
+      <c r="O197">
+        <v>95.32</v>
+      </c>
+      <c r="P197" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>25</v>
+      </c>
+      <c r="R197" t="s">
+        <v>25</v>
+      </c>
+      <c r="S197" t="s">
+        <v>25</v>
+      </c>
+      <c r="T197">
+        <v>95.32</v>
+      </c>
+    </row>
+    <row r="198" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A198">
+        <v>196</v>
+      </c>
+      <c r="B198" t="s">
         <v>416</v>
       </c>
-      <c r="F197" t="s">
-[...2 lines deleted...]
-      <c r="G197" t="s">
+      <c r="C198" t="s">
+        <v>262</v>
+      </c>
+      <c r="E198" t="s">
+        <v>25</v>
+      </c>
+      <c r="F198" t="s">
         <v>23</v>
       </c>
-      <c r="H197">
-[...17 lines deleted...]
-      <c r="N197">
+      <c r="G198" t="s">
+        <v>54</v>
+      </c>
+      <c r="H198">
+        <v>42</v>
+      </c>
+      <c r="I198">
+        <v>19</v>
+      </c>
+      <c r="J198" t="b">
+        <v>0</v>
+      </c>
+      <c r="K198" t="s">
+        <v>124</v>
+      </c>
+      <c r="L198">
+        <v>1</v>
+      </c>
+      <c r="M198" t="s">
+        <v>25</v>
+      </c>
+      <c r="N198" t="s">
+        <v>25</v>
+      </c>
+      <c r="O198" t="s">
+        <v>25</v>
+      </c>
+      <c r="P198">
         <v>95.32</v>
       </c>
-      <c r="O197" t="s">
-[...11 lines deleted...]
-      <c r="S197">
+      <c r="Q198" t="s">
+        <v>25</v>
+      </c>
+      <c r="R198" t="s">
+        <v>25</v>
+      </c>
+      <c r="S198" t="s">
+        <v>25</v>
+      </c>
+      <c r="T198">
         <v>95.32</v>
       </c>
     </row>
-    <row r="198" spans="1:19" x14ac:dyDescent="0.25">
-[...55 lines deleted...]
-    <row r="199" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C199" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D199">
-        <v>557</v>
+        <v>1746</v>
       </c>
       <c r="E199" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F199" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G199" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H199">
+        <v>156</v>
+      </c>
+      <c r="I199">
         <v>17</v>
       </c>
-      <c r="I199" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J199" t="b">
+        <v>0</v>
+      </c>
+      <c r="K199" t="s">
+        <v>128</v>
+      </c>
+      <c r="L199">
+        <v>1</v>
       </c>
       <c r="M199" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N199" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O199" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P199" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q199" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>95.28</v>
+        <v>25</v>
+      </c>
+      <c r="R199" t="s">
+        <v>25</v>
       </c>
       <c r="S199">
         <v>95.28</v>
       </c>
-    </row>
-    <row r="200" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T199">
+        <v>95.28</v>
+      </c>
+    </row>
+    <row r="200" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
+        <v>418</v>
+      </c>
+      <c r="C200" t="s">
+        <v>27</v>
+      </c>
+      <c r="D200">
+        <v>711</v>
+      </c>
+      <c r="E200" t="s">
         <v>419</v>
       </c>
-      <c r="C200" t="s">
-[...5 lines deleted...]
-      <c r="E200" t="s">
+      <c r="F200" t="s">
+        <v>23</v>
+      </c>
+      <c r="G200" t="s">
+        <v>54</v>
+      </c>
+      <c r="H200">
+        <v>43</v>
+      </c>
+      <c r="I200">
+        <v>20</v>
+      </c>
+      <c r="J200" t="b">
+        <v>0</v>
+      </c>
+      <c r="K200" t="s">
+        <v>128</v>
+      </c>
+      <c r="L200">
+        <v>1</v>
+      </c>
+      <c r="M200">
+        <v>95.07</v>
+      </c>
+      <c r="N200" t="s">
+        <v>25</v>
+      </c>
+      <c r="O200" t="s">
+        <v>25</v>
+      </c>
+      <c r="P200" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>25</v>
+      </c>
+      <c r="R200" t="s">
+        <v>25</v>
+      </c>
+      <c r="S200" t="s">
+        <v>25</v>
+      </c>
+      <c r="T200">
+        <v>95.07</v>
+      </c>
+    </row>
+    <row r="201" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A201">
+        <v>199</v>
+      </c>
+      <c r="B201" t="s">
         <v>420</v>
       </c>
-      <c r="F200" t="s">
-[...5 lines deleted...]
-      <c r="H200">
+      <c r="C201" t="s">
+        <v>421</v>
+      </c>
+      <c r="E201" t="s">
+        <v>127</v>
+      </c>
+      <c r="F201" t="s">
+        <v>23</v>
+      </c>
+      <c r="G201" t="s">
+        <v>54</v>
+      </c>
+      <c r="H201">
+        <v>43</v>
+      </c>
+      <c r="I201">
         <v>20</v>
       </c>
-      <c r="I200" t="b">
-[...8 lines deleted...]
-      <c r="L200">
+      <c r="J201" t="b">
+        <v>0</v>
+      </c>
+      <c r="K201" t="s">
+        <v>124</v>
+      </c>
+      <c r="L201">
+        <v>1</v>
+      </c>
+      <c r="M201" t="s">
+        <v>25</v>
+      </c>
+      <c r="N201" t="s">
+        <v>25</v>
+      </c>
+      <c r="O201" t="s">
+        <v>25</v>
+      </c>
+      <c r="P201" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q201" t="s">
+        <v>25</v>
+      </c>
+      <c r="R201">
         <v>95.07</v>
       </c>
-      <c r="M200" t="s">
-[...17 lines deleted...]
-      <c r="S200">
+      <c r="S201" t="s">
+        <v>25</v>
+      </c>
+      <c r="T201">
         <v>95.07</v>
       </c>
     </row>
-    <row r="201" spans="1:19" x14ac:dyDescent="0.25">
-[...55 lines deleted...]
-    <row r="202" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
+        <v>422</v>
+      </c>
+      <c r="C202" t="s">
         <v>423</v>
       </c>
-      <c r="C202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D202">
-        <v>391</v>
+        <v>1900</v>
       </c>
       <c r="E202" t="s">
-        <v>425</v>
+        <v>190</v>
       </c>
       <c r="F202" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G202" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H202">
+        <v>157</v>
+      </c>
+      <c r="I202">
         <v>18</v>
       </c>
-      <c r="I202" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J202" t="b">
+        <v>0</v>
+      </c>
+      <c r="K202" t="s">
+        <v>128</v>
       </c>
       <c r="L202">
+        <v>1</v>
+      </c>
+      <c r="M202">
         <v>94.93</v>
       </c>
-      <c r="M202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N202" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O202" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P202" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q202" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R202" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S202">
+        <v>25</v>
+      </c>
+      <c r="S202" t="s">
+        <v>25</v>
+      </c>
+      <c r="T202">
         <v>94.93</v>
       </c>
     </row>
-    <row r="203" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C203" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D203">
-        <v>300</v>
+        <v>2517</v>
       </c>
       <c r="E203" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F203" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G203" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H203">
+        <v>158</v>
+      </c>
+      <c r="I203">
         <v>35</v>
       </c>
-      <c r="I203" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J203" t="b">
+        <v>0</v>
+      </c>
+      <c r="K203" t="s">
+        <v>128</v>
+      </c>
+      <c r="L203">
+        <v>1</v>
       </c>
       <c r="M203" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N203">
+        <v>25</v>
+      </c>
+      <c r="N203" t="s">
+        <v>25</v>
+      </c>
+      <c r="O203">
         <v>94.77</v>
       </c>
-      <c r="O203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P203" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q203" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R203" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S203">
+        <v>25</v>
+      </c>
+      <c r="S203" t="s">
+        <v>25</v>
+      </c>
+      <c r="T203">
         <v>94.77</v>
       </c>
     </row>
-    <row r="204" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C204" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D204">
         <v>705</v>
       </c>
       <c r="E204" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F204" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G204" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H204">
+        <v>159</v>
+      </c>
+      <c r="I204">
         <v>3</v>
       </c>
-      <c r="I204" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J204" t="b">
+        <v>0</v>
+      </c>
+      <c r="K204" t="s">
+        <v>128</v>
+      </c>
+      <c r="L204">
+        <v>1</v>
       </c>
       <c r="M204" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N204" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O204" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P204" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q204">
+        <v>25</v>
+      </c>
+      <c r="Q204" t="s">
+        <v>25</v>
+      </c>
+      <c r="R204">
         <v>94.53</v>
       </c>
-      <c r="R204" t="s">
-[...2 lines deleted...]
-      <c r="S204">
+      <c r="S204" t="s">
+        <v>25</v>
+      </c>
+      <c r="T204">
         <v>94.53</v>
       </c>
     </row>
-    <row r="205" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C205" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="D205">
-        <v>39</v>
+        <v>2484</v>
       </c>
       <c r="E205" t="s">
-        <v>429</v>
+        <v>212</v>
       </c>
       <c r="F205" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G205" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H205">
+        <v>160</v>
+      </c>
+      <c r="I205">
         <v>34</v>
       </c>
-      <c r="I205" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J205" t="b">
+        <v>0</v>
+      </c>
+      <c r="K205" t="s">
+        <v>128</v>
+      </c>
+      <c r="L205">
+        <v>1</v>
       </c>
       <c r="M205" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N205" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O205" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P205" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q205" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>94.11</v>
+        <v>25</v>
+      </c>
+      <c r="R205" t="s">
+        <v>25</v>
       </c>
       <c r="S205">
         <v>94.11</v>
       </c>
-    </row>
-    <row r="206" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T205">
+        <v>94.11</v>
+      </c>
+    </row>
+    <row r="206" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C206" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="D206">
-        <v>485</v>
+        <v>1225</v>
       </c>
       <c r="E206" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F206" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G206" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H206">
+        <v>45</v>
+      </c>
+      <c r="I206">
         <v>7</v>
       </c>
-      <c r="I206" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J206" t="b">
+        <v>0</v>
+      </c>
+      <c r="K206" t="s">
+        <v>128</v>
+      </c>
+      <c r="L206">
+        <v>1</v>
       </c>
       <c r="M206" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N206" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O206">
+        <v>25</v>
+      </c>
+      <c r="O206" t="s">
+        <v>25</v>
+      </c>
+      <c r="P206">
         <v>94.06</v>
       </c>
-      <c r="P206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q206" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R206" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S206">
+        <v>25</v>
+      </c>
+      <c r="S206" t="s">
+        <v>25</v>
+      </c>
+      <c r="T206">
         <v>94.06</v>
       </c>
     </row>
-    <row r="207" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C207" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="E207" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F207" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G207" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H207">
+        <v>46</v>
+      </c>
+      <c r="I207">
         <v>8</v>
       </c>
-      <c r="I207" t="b">
-[...11 lines deleted...]
-      <c r="M207">
+      <c r="J207" t="b">
+        <v>0</v>
+      </c>
+      <c r="K207" t="s">
+        <v>124</v>
+      </c>
+      <c r="L207">
+        <v>1</v>
+      </c>
+      <c r="M207" t="s">
+        <v>25</v>
+      </c>
+      <c r="N207">
         <v>94.05</v>
       </c>
-      <c r="N207" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O207" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P207" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q207" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R207" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S207">
+        <v>25</v>
+      </c>
+      <c r="S207" t="s">
+        <v>25</v>
+      </c>
+      <c r="T207">
         <v>94.05</v>
       </c>
     </row>
-    <row r="208" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C208" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="E208" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="F208" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G208" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H208">
+        <v>47</v>
+      </c>
+      <c r="I208">
         <v>8</v>
       </c>
-      <c r="I208" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J208" t="b">
+        <v>0</v>
+      </c>
+      <c r="K208" t="s">
+        <v>124</v>
+      </c>
+      <c r="L208">
+        <v>1</v>
       </c>
       <c r="M208" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N208" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O208" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P208">
+        <v>25</v>
+      </c>
+      <c r="P208" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q208">
         <v>93.9</v>
       </c>
-      <c r="Q208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R208" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S208">
+        <v>25</v>
+      </c>
+      <c r="S208" t="s">
+        <v>25</v>
+      </c>
+      <c r="T208">
         <v>93.9</v>
       </c>
     </row>
-    <row r="209" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C209" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="E209" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F209" t="s">
+        <v>23</v>
+      </c>
+      <c r="G209" t="s">
+        <v>54</v>
+      </c>
+      <c r="H209">
+        <v>48</v>
+      </c>
+      <c r="I209">
         <v>22</v>
       </c>
-      <c r="G209" t="s">
-[...15 lines deleted...]
-        <v>24</v>
+      <c r="J209" t="b">
+        <v>0</v>
+      </c>
+      <c r="K209" t="s">
+        <v>124</v>
+      </c>
+      <c r="L209">
+        <v>1</v>
       </c>
       <c r="M209" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N209" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O209" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P209" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q209" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>93.83</v>
+        <v>25</v>
+      </c>
+      <c r="R209" t="s">
+        <v>25</v>
       </c>
       <c r="S209">
         <v>93.83</v>
       </c>
-    </row>
-    <row r="210" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T209">
+        <v>93.83</v>
+      </c>
+    </row>
+    <row r="210" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C210" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D210">
         <v>1227</v>
       </c>
       <c r="E210" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F210" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G210" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H210">
+        <v>161</v>
+      </c>
+      <c r="I210">
         <v>35</v>
       </c>
-      <c r="I210" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J210" t="b">
+        <v>0</v>
+      </c>
+      <c r="K210" t="s">
+        <v>128</v>
+      </c>
+      <c r="L210">
+        <v>1</v>
       </c>
       <c r="M210" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N210" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O210" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P210" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q210" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>93.49</v>
+        <v>25</v>
+      </c>
+      <c r="R210" t="s">
+        <v>25</v>
       </c>
       <c r="S210">
         <v>93.49</v>
       </c>
-    </row>
-    <row r="211" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T210">
+        <v>93.49</v>
+      </c>
+    </row>
+    <row r="211" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>241</v>
       </c>
       <c r="C211" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="E211" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F211" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G211" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H211">
+        <v>162</v>
+      </c>
+      <c r="I211">
         <v>36</v>
       </c>
-      <c r="I211" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J211" t="b">
+        <v>0</v>
+      </c>
+      <c r="K211" t="s">
+        <v>124</v>
+      </c>
+      <c r="L211">
+        <v>1</v>
       </c>
       <c r="M211" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N211" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O211">
+        <v>25</v>
+      </c>
+      <c r="O211" t="s">
+        <v>25</v>
+      </c>
+      <c r="P211">
         <v>93.29</v>
       </c>
-      <c r="P211" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q211" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R211" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S211">
+        <v>25</v>
+      </c>
+      <c r="S211" t="s">
+        <v>25</v>
+      </c>
+      <c r="T211">
         <v>93.29</v>
       </c>
     </row>
-    <row r="212" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C212" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E212" t="s">
-        <v>429</v>
+        <v>212</v>
       </c>
       <c r="F212" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G212" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H212">
+        <v>163</v>
+      </c>
+      <c r="I212">
         <v>64</v>
       </c>
-      <c r="I212" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J212" t="b">
+        <v>0</v>
+      </c>
+      <c r="K212" t="s">
+        <v>124</v>
+      </c>
+      <c r="L212">
+        <v>1</v>
       </c>
       <c r="M212" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N212" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O212" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P212" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q212" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>91.94</v>
+        <v>25</v>
+      </c>
+      <c r="R212" t="s">
+        <v>25</v>
       </c>
       <c r="S212">
         <v>91.94</v>
       </c>
-    </row>
-    <row r="213" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T212">
+        <v>91.94</v>
+      </c>
+    </row>
+    <row r="213" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C213" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E213" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="F213" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G213" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H213">
+        <v>164</v>
+      </c>
+      <c r="I213">
         <v>4</v>
       </c>
-      <c r="I213" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J213" t="b">
+        <v>0</v>
+      </c>
+      <c r="K213" t="s">
+        <v>124</v>
+      </c>
+      <c r="L213">
+        <v>1</v>
       </c>
       <c r="M213" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N213" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O213">
+        <v>25</v>
+      </c>
+      <c r="O213" t="s">
+        <v>25</v>
+      </c>
+      <c r="P213">
         <v>91.92</v>
       </c>
-      <c r="P213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q213" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R213" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S213">
+        <v>25</v>
+      </c>
+      <c r="S213" t="s">
+        <v>25</v>
+      </c>
+      <c r="T213">
         <v>91.92</v>
       </c>
     </row>
-    <row r="214" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C214" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="D214">
         <v>718</v>
       </c>
       <c r="E214" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F214" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G214" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H214">
+        <v>165</v>
+      </c>
+      <c r="I214">
         <v>19</v>
       </c>
-      <c r="I214" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J214" t="b">
+        <v>0</v>
+      </c>
+      <c r="K214" t="s">
+        <v>124</v>
+      </c>
+      <c r="L214">
+        <v>1</v>
       </c>
       <c r="M214" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N214" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O214" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P214" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q214" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>91.69</v>
+        <v>25</v>
+      </c>
+      <c r="R214" t="s">
+        <v>25</v>
       </c>
       <c r="S214">
         <v>91.69</v>
       </c>
-    </row>
-    <row r="215" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T214">
+        <v>91.69</v>
+      </c>
+    </row>
+    <row r="215" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="C215" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E215" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F215" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G215" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H215">
+        <v>166</v>
+      </c>
+      <c r="I215">
         <v>36</v>
       </c>
-      <c r="I215" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J215" t="b">
+        <v>0</v>
+      </c>
+      <c r="K215" t="s">
+        <v>124</v>
+      </c>
+      <c r="L215">
+        <v>1</v>
       </c>
       <c r="M215" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N215" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O215" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P215" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q215">
+        <v>25</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>25</v>
+      </c>
+      <c r="R215">
         <v>91.23</v>
       </c>
-      <c r="R215" t="s">
-[...2 lines deleted...]
-      <c r="S215">
+      <c r="S215" t="s">
+        <v>25</v>
+      </c>
+      <c r="T215">
         <v>91.23</v>
       </c>
     </row>
-    <row r="216" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A216">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B216" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C216" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="D216">
-        <v>59</v>
+        <v>2209</v>
       </c>
       <c r="E216" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="F216" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G216" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H216">
-        <v>37</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>166</v>
+      </c>
+      <c r="I216">
+        <v>36</v>
+      </c>
+      <c r="J216" t="b">
+        <v>0</v>
+      </c>
+      <c r="K216" t="s">
+        <v>128</v>
+      </c>
+      <c r="L216">
+        <v>1</v>
       </c>
       <c r="M216" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N216" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O216">
+        <v>25</v>
+      </c>
+      <c r="O216" t="s">
+        <v>25</v>
+      </c>
+      <c r="P216">
         <v>91.23</v>
       </c>
-      <c r="P216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q216" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R216" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S216">
+        <v>25</v>
+      </c>
+      <c r="S216" t="s">
+        <v>25</v>
+      </c>
+      <c r="T216">
         <v>91.23</v>
       </c>
     </row>
-    <row r="217" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="C217" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="E217" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F217" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G217" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H217">
+        <v>168</v>
+      </c>
+      <c r="I217">
         <v>20</v>
       </c>
-      <c r="I217" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J217" t="b">
+        <v>0</v>
+      </c>
+      <c r="K217" t="s">
+        <v>124</v>
       </c>
       <c r="L217">
+        <v>1</v>
+      </c>
+      <c r="M217">
         <v>90.38</v>
       </c>
-      <c r="M217" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N217" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O217" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P217" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q217" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R217" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S217">
+        <v>25</v>
+      </c>
+      <c r="S217" t="s">
+        <v>25</v>
+      </c>
+      <c r="T217">
         <v>90.38</v>
       </c>
     </row>
-    <row r="218" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C218" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="D218">
-        <v>289</v>
+        <v>1020</v>
       </c>
       <c r="E218" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F218" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G218" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H218">
+        <v>169</v>
+      </c>
+      <c r="I218">
         <v>38</v>
       </c>
-      <c r="I218" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J218" t="b">
+        <v>0</v>
+      </c>
+      <c r="K218" t="s">
+        <v>128</v>
+      </c>
+      <c r="L218">
+        <v>1</v>
       </c>
       <c r="M218" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N218" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O218">
+        <v>25</v>
+      </c>
+      <c r="O218" t="s">
+        <v>25</v>
+      </c>
+      <c r="P218">
         <v>90.29</v>
       </c>
-      <c r="P218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q218" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R218" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S218">
+        <v>25</v>
+      </c>
+      <c r="S218" t="s">
+        <v>25</v>
+      </c>
+      <c r="T218">
         <v>90.29</v>
       </c>
     </row>
-    <row r="219" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C219" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="E219" t="s">
         <v>325</v>
       </c>
       <c r="F219" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G219" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H219">
+        <v>170</v>
+      </c>
+      <c r="I219">
         <v>39</v>
       </c>
-      <c r="I219" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J219" t="b">
+        <v>0</v>
+      </c>
+      <c r="K219" t="s">
+        <v>124</v>
+      </c>
+      <c r="L219">
+        <v>1</v>
       </c>
       <c r="M219" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N219" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O219" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P219" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q219" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>90.15</v>
+        <v>25</v>
+      </c>
+      <c r="R219" t="s">
+        <v>25</v>
       </c>
       <c r="S219">
         <v>90.15</v>
       </c>
-    </row>
-    <row r="220" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T219">
+        <v>90.15</v>
+      </c>
+    </row>
+    <row r="220" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C220" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E220" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F220" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G220" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H220">
+        <v>49</v>
+      </c>
+      <c r="I220">
         <v>9</v>
       </c>
-      <c r="I220" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J220" t="b">
+        <v>0</v>
+      </c>
+      <c r="K220" t="s">
+        <v>124</v>
       </c>
       <c r="L220">
+        <v>1</v>
+      </c>
+      <c r="M220">
         <v>89.99</v>
       </c>
-      <c r="M220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N220" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O220" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P220" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q220" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R220" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S220">
+        <v>25</v>
+      </c>
+      <c r="S220" t="s">
+        <v>25</v>
+      </c>
+      <c r="T220">
         <v>89.99</v>
       </c>
     </row>
-    <row r="221" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>353</v>
       </c>
       <c r="C221" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D221">
         <v>2476</v>
       </c>
       <c r="E221" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F221" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G221" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H221">
+        <v>50</v>
+      </c>
+      <c r="I221">
         <v>9</v>
       </c>
-      <c r="I221" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J221" t="b">
+        <v>0</v>
+      </c>
+      <c r="K221" t="s">
+        <v>128</v>
+      </c>
+      <c r="L221">
+        <v>1</v>
       </c>
       <c r="M221" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N221" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O221" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P221" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q221" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>89.91</v>
+        <v>25</v>
+      </c>
+      <c r="R221" t="s">
+        <v>25</v>
       </c>
       <c r="S221">
         <v>89.91</v>
       </c>
-    </row>
-    <row r="222" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T221">
+        <v>89.91</v>
+      </c>
+    </row>
+    <row r="222" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C222" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="E222" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F222" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G222" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H222">
+        <v>51</v>
+      </c>
+      <c r="I222">
         <v>23</v>
       </c>
-      <c r="I222" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J222" t="b">
+        <v>0</v>
+      </c>
+      <c r="K222" t="s">
+        <v>124</v>
+      </c>
+      <c r="L222">
+        <v>1</v>
       </c>
       <c r="M222" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N222" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O222" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P222" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q222" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>89.63</v>
+        <v>25</v>
+      </c>
+      <c r="R222" t="s">
+        <v>25</v>
       </c>
       <c r="S222">
         <v>89.63</v>
       </c>
-    </row>
-    <row r="223" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T222">
+        <v>89.63</v>
+      </c>
+    </row>
+    <row r="223" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C223" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D223">
         <v>1653</v>
       </c>
       <c r="E223" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="F223" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G223" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H223">
+        <v>52</v>
+      </c>
+      <c r="I223">
         <v>9</v>
       </c>
-      <c r="I223" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J223" t="b">
+        <v>0</v>
+      </c>
+      <c r="K223" t="s">
+        <v>124</v>
+      </c>
+      <c r="L223">
+        <v>1</v>
       </c>
       <c r="M223" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N223">
+        <v>25</v>
+      </c>
+      <c r="N223" t="s">
+        <v>25</v>
+      </c>
+      <c r="O223">
         <v>89.56</v>
       </c>
-      <c r="O223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P223" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q223" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R223" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S223">
+        <v>25</v>
+      </c>
+      <c r="S223" t="s">
+        <v>25</v>
+      </c>
+      <c r="T223">
         <v>89.56</v>
       </c>
     </row>
-    <row r="224" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A224">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B224" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C224" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="E224" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F224" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G224" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H224">
+        <v>171</v>
+      </c>
+      <c r="I224">
         <v>21</v>
       </c>
-      <c r="I224" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J224" t="b">
+        <v>0</v>
+      </c>
+      <c r="K224" t="s">
+        <v>124</v>
       </c>
       <c r="L224">
+        <v>1</v>
+      </c>
+      <c r="M224">
         <v>89.56</v>
       </c>
-      <c r="M224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N224" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O224" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P224" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q224" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R224" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S224">
+        <v>25</v>
+      </c>
+      <c r="S224" t="s">
+        <v>25</v>
+      </c>
+      <c r="T224">
         <v>89.56</v>
       </c>
     </row>
-    <row r="225" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>241</v>
       </c>
       <c r="C225" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E225" t="s">
         <v>236</v>
       </c>
       <c r="F225" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G225" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H225">
+        <v>172</v>
+      </c>
+      <c r="I225">
         <v>40</v>
       </c>
-      <c r="I225" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J225" t="b">
+        <v>0</v>
+      </c>
+      <c r="K225" t="s">
+        <v>124</v>
+      </c>
+      <c r="L225">
+        <v>1</v>
       </c>
       <c r="M225" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N225" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O225">
+        <v>25</v>
+      </c>
+      <c r="O225" t="s">
+        <v>25</v>
+      </c>
+      <c r="P225">
         <v>88.9</v>
       </c>
-      <c r="P225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q225" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R225" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S225">
+        <v>25</v>
+      </c>
+      <c r="S225" t="s">
+        <v>25</v>
+      </c>
+      <c r="T225">
         <v>88.9</v>
       </c>
     </row>
-    <row r="226" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C226" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="E226" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="F226" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G226" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H226">
+        <v>173</v>
+      </c>
+      <c r="I226">
         <v>37</v>
       </c>
-      <c r="I226" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J226" t="b">
+        <v>0</v>
+      </c>
+      <c r="K226" t="s">
+        <v>124</v>
+      </c>
+      <c r="L226">
+        <v>1</v>
       </c>
       <c r="M226" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N226" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O226">
+        <v>25</v>
+      </c>
+      <c r="O226" t="s">
+        <v>25</v>
+      </c>
+      <c r="P226">
         <v>88.47</v>
       </c>
-      <c r="P226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q226" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R226" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S226">
+        <v>25</v>
+      </c>
+      <c r="S226" t="s">
+        <v>25</v>
+      </c>
+      <c r="T226">
         <v>88.47</v>
       </c>
     </row>
-    <row r="227" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C227" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="E227" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="F227" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G227" t="s">
+        <v>54</v>
+      </c>
+      <c r="H227">
         <v>53</v>
       </c>
-      <c r="H227">
-[...12 lines deleted...]
-        <v>24</v>
+      <c r="I227">
+        <v>24</v>
+      </c>
+      <c r="J227" t="b">
+        <v>0</v>
+      </c>
+      <c r="K227" t="s">
+        <v>124</v>
+      </c>
+      <c r="L227">
+        <v>1</v>
       </c>
       <c r="M227" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N227" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O227" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P227" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q227">
+        <v>25</v>
+      </c>
+      <c r="Q227" t="s">
+        <v>25</v>
+      </c>
+      <c r="R227">
         <v>88.41</v>
       </c>
-      <c r="R227" t="s">
-[...2 lines deleted...]
-      <c r="S227">
+      <c r="S227" t="s">
+        <v>25</v>
+      </c>
+      <c r="T227">
         <v>88.41</v>
       </c>
     </row>
-    <row r="228" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="C228" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="D228">
         <v>1476</v>
       </c>
       <c r="E228" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F228" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G228" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H228">
+        <v>54</v>
+      </c>
+      <c r="I228">
         <v>10</v>
       </c>
-      <c r="I228" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J228" t="b">
+        <v>0</v>
+      </c>
+      <c r="K228" t="s">
+        <v>128</v>
+      </c>
+      <c r="L228">
+        <v>1</v>
       </c>
       <c r="M228" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N228" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O228">
+        <v>25</v>
+      </c>
+      <c r="O228" t="s">
+        <v>25</v>
+      </c>
+      <c r="P228">
         <v>88.19</v>
       </c>
-      <c r="P228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q228" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R228" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S228">
+        <v>25</v>
+      </c>
+      <c r="S228" t="s">
+        <v>25</v>
+      </c>
+      <c r="T228">
         <v>88.19</v>
       </c>
     </row>
-    <row r="229" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C229" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="D229">
-        <v>162</v>
+        <v>1948</v>
       </c>
       <c r="E229" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F229" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G229" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H229">
+        <v>55</v>
+      </c>
+      <c r="I229">
         <v>11</v>
       </c>
-      <c r="I229" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J229" t="b">
+        <v>0</v>
+      </c>
+      <c r="K229" t="s">
+        <v>128</v>
       </c>
       <c r="L229">
+        <v>1</v>
+      </c>
+      <c r="M229">
         <v>88.11</v>
       </c>
-      <c r="M229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N229" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O229" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P229" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q229" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R229" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S229">
+        <v>25</v>
+      </c>
+      <c r="S229" t="s">
+        <v>25</v>
+      </c>
+      <c r="T229">
         <v>88.11</v>
       </c>
     </row>
-    <row r="230" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C230" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="E230" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="F230" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G230" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H230">
+        <v>174</v>
+      </c>
+      <c r="I230">
         <v>38</v>
       </c>
-      <c r="I230" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J230" t="b">
+        <v>0</v>
+      </c>
+      <c r="K230" t="s">
+        <v>124</v>
+      </c>
+      <c r="L230">
+        <v>1</v>
       </c>
       <c r="M230" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N230" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O230" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P230" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q230" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>87.9</v>
+        <v>25</v>
+      </c>
+      <c r="R230" t="s">
+        <v>25</v>
       </c>
       <c r="S230">
         <v>87.9</v>
       </c>
-    </row>
-    <row r="231" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T230">
+        <v>87.9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C231" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="E231" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F231" t="s">
+        <v>40</v>
+      </c>
+      <c r="G231" t="s">
+        <v>24</v>
+      </c>
+      <c r="H231">
+        <v>175</v>
+      </c>
+      <c r="I231">
         <v>39</v>
       </c>
-      <c r="G231" t="s">
-[...17 lines deleted...]
-      <c r="M231">
+      <c r="J231" t="b">
+        <v>0</v>
+      </c>
+      <c r="K231" t="s">
+        <v>124</v>
+      </c>
+      <c r="L231">
+        <v>1</v>
+      </c>
+      <c r="M231" t="s">
+        <v>25</v>
+      </c>
+      <c r="N231">
         <v>87.53</v>
       </c>
-      <c r="N231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O231" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P231" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q231" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R231" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S231">
+        <v>25</v>
+      </c>
+      <c r="S231" t="s">
+        <v>25</v>
+      </c>
+      <c r="T231">
         <v>87.53</v>
       </c>
     </row>
-    <row r="232" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C232" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D232">
         <v>1012</v>
       </c>
       <c r="E232" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F232" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G232" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H232">
+        <v>176</v>
+      </c>
+      <c r="I232">
         <v>40</v>
       </c>
-      <c r="I232" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J232" t="b">
+        <v>0</v>
+      </c>
+      <c r="K232" t="s">
+        <v>124</v>
+      </c>
+      <c r="L232">
+        <v>1</v>
       </c>
       <c r="M232" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N232" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O232" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P232" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q232">
+        <v>25</v>
+      </c>
+      <c r="Q232" t="s">
+        <v>25</v>
+      </c>
+      <c r="R232">
         <v>87.47</v>
       </c>
-      <c r="R232" t="s">
-[...2 lines deleted...]
-      <c r="S232">
+      <c r="S232" t="s">
+        <v>25</v>
+      </c>
+      <c r="T232">
         <v>87.47</v>
       </c>
     </row>
-    <row r="233" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="C233" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="E233" t="s">
-        <v>258</v>
+        <v>118</v>
       </c>
       <c r="F233" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G233" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H233">
+        <v>56</v>
+      </c>
+      <c r="I233">
         <v>12</v>
       </c>
-      <c r="I233" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J233" t="b">
+        <v>0</v>
+      </c>
+      <c r="K233" t="s">
+        <v>124</v>
+      </c>
+      <c r="L233">
+        <v>1</v>
       </c>
       <c r="M233" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N233" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O233" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P233" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q233" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>86.78</v>
+        <v>25</v>
+      </c>
+      <c r="R233" t="s">
+        <v>25</v>
       </c>
       <c r="S233">
         <v>86.78</v>
       </c>
-    </row>
-    <row r="234" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T233">
+        <v>86.78</v>
+      </c>
+    </row>
+    <row r="234" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C234" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E234" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F234" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G234" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H234">
+        <v>177</v>
+      </c>
+      <c r="I234">
         <v>65</v>
       </c>
-      <c r="I234" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J234" t="b">
+        <v>0</v>
+      </c>
+      <c r="K234" t="s">
+        <v>124</v>
+      </c>
+      <c r="L234">
+        <v>1</v>
       </c>
       <c r="M234" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N234">
+        <v>25</v>
+      </c>
+      <c r="N234" t="s">
+        <v>25</v>
+      </c>
+      <c r="O234">
         <v>86.74</v>
       </c>
-      <c r="O234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P234" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q234" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R234" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S234">
+        <v>25</v>
+      </c>
+      <c r="S234" t="s">
+        <v>25</v>
+      </c>
+      <c r="T234">
         <v>86.74</v>
       </c>
     </row>
-    <row r="235" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C235" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="E235" t="s">
         <v>325</v>
       </c>
       <c r="F235" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G235" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H235">
+        <v>57</v>
+      </c>
+      <c r="I235">
         <v>10</v>
       </c>
-      <c r="I235" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J235" t="b">
+        <v>0</v>
+      </c>
+      <c r="K235" t="s">
+        <v>124</v>
+      </c>
+      <c r="L235">
+        <v>1</v>
       </c>
       <c r="M235" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N235" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O235" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P235" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q235" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>86.63</v>
+        <v>25</v>
+      </c>
+      <c r="R235" t="s">
+        <v>25</v>
       </c>
       <c r="S235">
         <v>86.63</v>
       </c>
-    </row>
-    <row r="236" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T235">
+        <v>86.63</v>
+      </c>
+    </row>
+    <row r="236" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C236" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="E236" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F236" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G236" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H236">
+        <v>178</v>
+      </c>
+      <c r="I236">
         <v>22</v>
       </c>
-      <c r="I236" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J236" t="b">
+        <v>0</v>
+      </c>
+      <c r="K236" t="s">
+        <v>124</v>
+      </c>
+      <c r="L236">
+        <v>1</v>
       </c>
       <c r="M236" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N236" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O236" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P236" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q236">
+        <v>25</v>
+      </c>
+      <c r="Q236" t="s">
+        <v>25</v>
+      </c>
+      <c r="R236">
         <v>85.91</v>
       </c>
-      <c r="R236" t="s">
-[...2 lines deleted...]
-      <c r="S236">
+      <c r="S236" t="s">
+        <v>25</v>
+      </c>
+      <c r="T236">
         <v>85.91</v>
       </c>
     </row>
-    <row r="237" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C237" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="D237">
-        <v>19</v>
+        <v>2498</v>
       </c>
       <c r="E237" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="F237" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G237" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H237">
+        <v>58</v>
+      </c>
+      <c r="I237">
         <v>13</v>
       </c>
-      <c r="I237" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J237" t="b">
+        <v>0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>128</v>
+      </c>
+      <c r="L237">
+        <v>1</v>
       </c>
       <c r="M237" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N237" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O237" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P237" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q237" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>85.79</v>
+        <v>25</v>
+      </c>
+      <c r="R237" t="s">
+        <v>25</v>
       </c>
       <c r="S237">
         <v>85.79</v>
       </c>
-    </row>
-    <row r="238" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T237">
+        <v>85.79</v>
+      </c>
+    </row>
+    <row r="238" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C238" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="D238">
-        <v>193</v>
+        <v>2377</v>
       </c>
       <c r="E238" t="s">
-        <v>429</v>
+        <v>212</v>
       </c>
       <c r="F238" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G238" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H238">
+        <v>179</v>
+      </c>
+      <c r="I238">
         <v>41</v>
       </c>
-      <c r="I238" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J238" t="b">
+        <v>0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>128</v>
+      </c>
+      <c r="L238">
+        <v>1</v>
       </c>
       <c r="M238" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N238" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O238" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P238" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q238" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>85.52</v>
+        <v>25</v>
+      </c>
+      <c r="R238" t="s">
+        <v>25</v>
       </c>
       <c r="S238">
         <v>85.52</v>
       </c>
-    </row>
-    <row r="239" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T238">
+        <v>85.52</v>
+      </c>
+    </row>
+    <row r="239" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C239" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="E239" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F239" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G239" t="s">
+        <v>24</v>
+      </c>
+      <c r="H239">
+        <v>180</v>
+      </c>
+      <c r="I239">
         <v>23</v>
       </c>
-      <c r="H239">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="J239" t="b">
+        <v>0</v>
+      </c>
+      <c r="K239" t="s">
+        <v>124</v>
       </c>
       <c r="L239">
+        <v>1</v>
+      </c>
+      <c r="M239">
         <v>84.97</v>
       </c>
-      <c r="M239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N239" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O239" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P239" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q239" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R239" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S239">
+        <v>25</v>
+      </c>
+      <c r="S239" t="s">
+        <v>25</v>
+      </c>
+      <c r="T239">
         <v>84.97</v>
       </c>
     </row>
-    <row r="240" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="C240" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="E240" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F240" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G240" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H240">
+        <v>181</v>
+      </c>
+      <c r="I240">
         <v>5</v>
       </c>
-      <c r="I240" t="b">
-[...11 lines deleted...]
-      <c r="M240">
+      <c r="J240" t="b">
+        <v>0</v>
+      </c>
+      <c r="K240" t="s">
+        <v>124</v>
+      </c>
+      <c r="L240">
+        <v>1</v>
+      </c>
+      <c r="M240" t="s">
+        <v>25</v>
+      </c>
+      <c r="N240">
         <v>84.46</v>
       </c>
-      <c r="N240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O240" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P240" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q240" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R240" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S240">
+        <v>25</v>
+      </c>
+      <c r="S240" t="s">
+        <v>25</v>
+      </c>
+      <c r="T240">
         <v>84.46</v>
       </c>
     </row>
-    <row r="241" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="C241" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="E241" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F241" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G241" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H241">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>59</v>
+      </c>
+      <c r="I241">
+        <v>25</v>
+      </c>
+      <c r="J241" t="b">
+        <v>0</v>
+      </c>
+      <c r="K241" t="s">
+        <v>124</v>
+      </c>
+      <c r="L241">
+        <v>1</v>
       </c>
       <c r="M241" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N241">
+        <v>25</v>
+      </c>
+      <c r="N241" t="s">
+        <v>25</v>
+      </c>
+      <c r="O241">
         <v>83.93</v>
       </c>
-      <c r="O241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P241" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q241" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R241" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S241">
+        <v>25</v>
+      </c>
+      <c r="S241" t="s">
+        <v>25</v>
+      </c>
+      <c r="T241">
         <v>83.93</v>
       </c>
     </row>
-    <row r="242" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C242" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="D242">
-        <v>648</v>
+        <v>1733</v>
       </c>
       <c r="E242" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F242" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G242" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H242">
+        <v>182</v>
+      </c>
+      <c r="I242">
         <v>66</v>
       </c>
-      <c r="I242" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J242" t="b">
+        <v>0</v>
+      </c>
+      <c r="K242" t="s">
+        <v>128</v>
+      </c>
+      <c r="L242">
+        <v>1</v>
       </c>
       <c r="M242" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N242">
+        <v>25</v>
+      </c>
+      <c r="N242" t="s">
+        <v>25</v>
+      </c>
+      <c r="O242">
         <v>83.92</v>
       </c>
-      <c r="O242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P242" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q242" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R242" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S242">
+        <v>25</v>
+      </c>
+      <c r="S242" t="s">
+        <v>25</v>
+      </c>
+      <c r="T242">
         <v>83.92</v>
       </c>
     </row>
-    <row r="243" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C243" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="D243">
-        <v>581</v>
+        <v>2584</v>
       </c>
       <c r="E243" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F243" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G243" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H243">
+        <v>183</v>
+      </c>
+      <c r="I243">
         <v>41</v>
       </c>
-      <c r="I243" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J243" t="b">
+        <v>0</v>
+      </c>
+      <c r="K243" t="s">
+        <v>128</v>
+      </c>
+      <c r="L243">
+        <v>1</v>
       </c>
       <c r="M243" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N243">
+        <v>25</v>
+      </c>
+      <c r="N243" t="s">
+        <v>25</v>
+      </c>
+      <c r="O243">
         <v>83.54</v>
       </c>
-      <c r="O243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P243" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q243" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R243" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S243">
+        <v>25</v>
+      </c>
+      <c r="S243" t="s">
+        <v>25</v>
+      </c>
+      <c r="T243">
         <v>83.54</v>
       </c>
     </row>
-    <row r="244" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>364</v>
       </c>
       <c r="C244" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="E244" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="F244" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G244" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H244">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>184</v>
+      </c>
+      <c r="I244">
+        <v>24</v>
+      </c>
+      <c r="J244" t="b">
+        <v>0</v>
+      </c>
+      <c r="K244" t="s">
+        <v>124</v>
+      </c>
+      <c r="L244">
+        <v>1</v>
       </c>
       <c r="M244" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N244" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O244">
+        <v>25</v>
+      </c>
+      <c r="O244" t="s">
+        <v>25</v>
+      </c>
+      <c r="P244">
         <v>83.41</v>
       </c>
-      <c r="P244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q244" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R244" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S244">
+        <v>25</v>
+      </c>
+      <c r="S244" t="s">
+        <v>25</v>
+      </c>
+      <c r="T244">
         <v>83.41</v>
       </c>
     </row>
-    <row r="245" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C245" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="D245">
         <v>1426</v>
       </c>
       <c r="E245" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="F245" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G245" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H245">
+        <v>60</v>
+      </c>
+      <c r="I245">
         <v>26</v>
       </c>
-      <c r="I245" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J245" t="b">
+        <v>0</v>
+      </c>
+      <c r="K245" t="s">
+        <v>124</v>
+      </c>
+      <c r="L245">
+        <v>1</v>
       </c>
       <c r="M245" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N245" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O245" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P245" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q245">
+        <v>25</v>
+      </c>
+      <c r="Q245" t="s">
+        <v>25</v>
+      </c>
+      <c r="R245">
         <v>83.03</v>
       </c>
-      <c r="R245" t="s">
-[...2 lines deleted...]
-      <c r="S245">
+      <c r="S245" t="s">
+        <v>25</v>
+      </c>
+      <c r="T245">
         <v>83.03</v>
       </c>
     </row>
-    <row r="246" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C246" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E246" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F246" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G246" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H246">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>185</v>
+      </c>
+      <c r="I246">
+        <v>25</v>
+      </c>
+      <c r="J246" t="b">
+        <v>0</v>
+      </c>
+      <c r="K246" t="s">
+        <v>124</v>
       </c>
       <c r="L246">
+        <v>1</v>
+      </c>
+      <c r="M246">
         <v>82.36</v>
       </c>
-      <c r="M246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N246" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O246" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P246" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q246" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R246" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S246">
+        <v>25</v>
+      </c>
+      <c r="S246" t="s">
+        <v>25</v>
+      </c>
+      <c r="T246">
         <v>82.36</v>
       </c>
     </row>
-    <row r="247" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C247" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="D247">
-        <v>385</v>
+        <v>1466</v>
       </c>
       <c r="E247" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F247" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G247" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H247">
+        <v>61</v>
+      </c>
+      <c r="I247">
         <v>11</v>
       </c>
-      <c r="I247" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J247" t="b">
+        <v>0</v>
+      </c>
+      <c r="K247" t="s">
+        <v>128</v>
       </c>
       <c r="L247">
+        <v>1</v>
+      </c>
+      <c r="M247">
         <v>82</v>
       </c>
-      <c r="M247" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N247" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O247" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P247" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q247" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R247" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S247">
+        <v>25</v>
+      </c>
+      <c r="S247" t="s">
+        <v>25</v>
+      </c>
+      <c r="T247">
         <v>82</v>
       </c>
     </row>
-    <row r="248" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C248" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E248" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F248" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G248" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H248">
+        <v>186</v>
+      </c>
+      <c r="I248">
         <v>67</v>
       </c>
-      <c r="I248" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J248" t="b">
+        <v>0</v>
+      </c>
+      <c r="K248" t="s">
+        <v>124</v>
+      </c>
+      <c r="L248">
+        <v>1</v>
       </c>
       <c r="M248" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N248" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O248">
+        <v>25</v>
+      </c>
+      <c r="O248" t="s">
+        <v>25</v>
+      </c>
+      <c r="P248">
         <v>81.89</v>
       </c>
-      <c r="P248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q248" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R248" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S248">
+        <v>25</v>
+      </c>
+      <c r="S248" t="s">
+        <v>25</v>
+      </c>
+      <c r="T248">
         <v>81.89</v>
       </c>
     </row>
-    <row r="249" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C249" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D249">
-        <v>208</v>
+        <v>2271</v>
       </c>
       <c r="E249" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F249" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G249" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H249">
+        <v>187</v>
+      </c>
+      <c r="I249">
         <v>68</v>
       </c>
-      <c r="I249" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J249" t="b">
+        <v>0</v>
+      </c>
+      <c r="K249" t="s">
+        <v>128</v>
+      </c>
+      <c r="L249">
+        <v>1</v>
       </c>
       <c r="M249" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N249" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O249" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P249" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q249" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>81.45</v>
+        <v>25</v>
+      </c>
+      <c r="R249" t="s">
+        <v>25</v>
       </c>
       <c r="S249">
         <v>81.45</v>
       </c>
-    </row>
-    <row r="250" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T249">
+        <v>81.45</v>
+      </c>
+    </row>
+    <row r="250" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C250" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="D250">
-        <v>350</v>
+        <v>748</v>
       </c>
       <c r="E250" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F250" t="s">
+        <v>63</v>
+      </c>
+      <c r="G250" t="s">
+        <v>54</v>
+      </c>
+      <c r="H250">
         <v>62</v>
       </c>
-      <c r="G250" t="s">
-[...2 lines deleted...]
-      <c r="H250">
+      <c r="I250">
         <v>12</v>
       </c>
-      <c r="I250" t="b">
-[...11 lines deleted...]
-      <c r="M250">
+      <c r="J250" t="b">
+        <v>0</v>
+      </c>
+      <c r="K250" t="s">
+        <v>128</v>
+      </c>
+      <c r="L250">
+        <v>1</v>
+      </c>
+      <c r="M250" t="s">
+        <v>25</v>
+      </c>
+      <c r="N250">
         <v>80.73</v>
       </c>
-      <c r="N250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O250" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P250" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q250" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R250" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S250">
+        <v>25</v>
+      </c>
+      <c r="S250" t="s">
+        <v>25</v>
+      </c>
+      <c r="T250">
         <v>80.73</v>
       </c>
     </row>
-    <row r="251" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="C251" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="E251" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F251" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G251" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H251">
+        <v>63</v>
+      </c>
+      <c r="I251">
         <v>27</v>
       </c>
-      <c r="I251" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J251" t="b">
+        <v>0</v>
+      </c>
+      <c r="K251" t="s">
+        <v>124</v>
+      </c>
+      <c r="L251">
+        <v>1</v>
       </c>
       <c r="M251" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N251" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O251">
+        <v>25</v>
+      </c>
+      <c r="O251" t="s">
+        <v>25</v>
+      </c>
+      <c r="P251">
         <v>80.47</v>
       </c>
-      <c r="P251" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q251" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R251" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S251">
+        <v>25</v>
+      </c>
+      <c r="S251" t="s">
+        <v>25</v>
+      </c>
+      <c r="T251">
         <v>80.47</v>
       </c>
     </row>
-    <row r="252" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C252" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="E252" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F252" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G252" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H252">
+        <v>188</v>
+      </c>
+      <c r="I252">
         <v>69</v>
       </c>
-      <c r="I252" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J252" t="b">
+        <v>0</v>
+      </c>
+      <c r="K252" t="s">
+        <v>124</v>
+      </c>
+      <c r="L252">
+        <v>1</v>
       </c>
       <c r="M252" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N252" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O252">
+        <v>25</v>
+      </c>
+      <c r="O252" t="s">
+        <v>25</v>
+      </c>
+      <c r="P252">
         <v>79.29</v>
       </c>
-      <c r="P252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q252" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R252" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S252">
+        <v>25</v>
+      </c>
+      <c r="S252" t="s">
+        <v>25</v>
+      </c>
+      <c r="T252">
         <v>79.29</v>
       </c>
     </row>
-    <row r="253" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="C253" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D253">
         <v>1662</v>
       </c>
       <c r="E253" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F253" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G253" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H253">
+        <v>64</v>
+      </c>
+      <c r="I253">
         <v>14</v>
       </c>
-      <c r="I253" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J253" t="b">
+        <v>0</v>
+      </c>
+      <c r="K253" t="s">
+        <v>128</v>
       </c>
       <c r="L253">
+        <v>1</v>
+      </c>
+      <c r="M253">
         <v>79.27</v>
       </c>
-      <c r="M253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N253" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O253" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P253" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q253" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R253" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S253">
+        <v>25</v>
+      </c>
+      <c r="S253" t="s">
+        <v>25</v>
+      </c>
+      <c r="T253">
         <v>79.27</v>
       </c>
     </row>
-    <row r="254" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C254" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="E254" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F254" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G254" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H254">
+        <v>189</v>
+      </c>
+      <c r="I254">
         <v>26</v>
       </c>
-      <c r="I254" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J254" t="b">
+        <v>0</v>
+      </c>
+      <c r="K254" t="s">
+        <v>124</v>
+      </c>
+      <c r="L254">
+        <v>1</v>
       </c>
       <c r="M254" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N254" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O254">
+        <v>25</v>
+      </c>
+      <c r="O254" t="s">
+        <v>25</v>
+      </c>
+      <c r="P254">
         <v>79.06</v>
       </c>
-      <c r="P254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q254" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R254" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S254">
+        <v>25</v>
+      </c>
+      <c r="S254" t="s">
+        <v>25</v>
+      </c>
+      <c r="T254">
         <v>79.06</v>
       </c>
     </row>
-    <row r="255" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="C255" t="s">
+        <v>269</v>
+      </c>
+      <c r="E255" t="s">
         <v>270</v>
       </c>
-      <c r="E255" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F255" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G255" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H255">
+        <v>65</v>
+      </c>
+      <c r="I255">
         <v>28</v>
       </c>
-      <c r="I255" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J255" t="b">
+        <v>0</v>
+      </c>
+      <c r="K255" t="s">
+        <v>124</v>
+      </c>
+      <c r="L255">
+        <v>1</v>
       </c>
       <c r="M255" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N255" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O255" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P255" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q255">
+        <v>25</v>
+      </c>
+      <c r="Q255" t="s">
+        <v>25</v>
+      </c>
+      <c r="R255">
         <v>78.19</v>
       </c>
-      <c r="R255" t="s">
-[...2 lines deleted...]
-      <c r="S255">
+      <c r="S255" t="s">
+        <v>25</v>
+      </c>
+      <c r="T255">
         <v>78.19</v>
       </c>
     </row>
-    <row r="256" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C256" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="E256" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F256" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G256" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H256">
+        <v>190</v>
+      </c>
+      <c r="I256">
         <v>27</v>
       </c>
-      <c r="I256" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J256" t="b">
+        <v>0</v>
+      </c>
+      <c r="K256" t="s">
+        <v>124</v>
+      </c>
+      <c r="L256">
+        <v>1</v>
       </c>
       <c r="M256" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N256" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O256">
+        <v>25</v>
+      </c>
+      <c r="O256" t="s">
+        <v>25</v>
+      </c>
+      <c r="P256">
         <v>78.09</v>
       </c>
-      <c r="P256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q256" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R256" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S256">
+        <v>25</v>
+      </c>
+      <c r="S256" t="s">
+        <v>25</v>
+      </c>
+      <c r="T256">
         <v>78.09</v>
       </c>
     </row>
-    <row r="257" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C257" t="s">
-        <v>505</v>
+        <v>309</v>
       </c>
       <c r="E257" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F257" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G257" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H257">
+        <v>191</v>
+      </c>
+      <c r="I257">
         <v>42</v>
       </c>
-      <c r="I257" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J257" t="b">
+        <v>0</v>
+      </c>
+      <c r="K257" t="s">
+        <v>124</v>
+      </c>
+      <c r="L257">
+        <v>1</v>
       </c>
       <c r="M257" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N257" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O257">
+        <v>25</v>
+      </c>
+      <c r="O257" t="s">
+        <v>25</v>
+      </c>
+      <c r="P257">
         <v>77.34</v>
       </c>
-      <c r="P257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q257" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R257" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S257">
+        <v>25</v>
+      </c>
+      <c r="S257" t="s">
+        <v>25</v>
+      </c>
+      <c r="T257">
         <v>77.34</v>
       </c>
     </row>
-    <row r="258" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="C258" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="D258">
         <v>2644</v>
       </c>
       <c r="E258" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F258" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G258" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H258">
+        <v>66</v>
+      </c>
+      <c r="I258">
         <v>29</v>
       </c>
-      <c r="I258" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J258" t="b">
+        <v>0</v>
+      </c>
+      <c r="K258" t="s">
+        <v>128</v>
+      </c>
+      <c r="L258">
+        <v>1</v>
       </c>
       <c r="M258" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N258" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O258">
+        <v>25</v>
+      </c>
+      <c r="O258" t="s">
+        <v>25</v>
+      </c>
+      <c r="P258">
         <v>77.21</v>
       </c>
-      <c r="P258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q258" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R258" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S258">
+        <v>25</v>
+      </c>
+      <c r="S258" t="s">
+        <v>25</v>
+      </c>
+      <c r="T258">
         <v>77.21</v>
       </c>
     </row>
-    <row r="259" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="C259" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="E259" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F259" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G259" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H259">
+        <v>67</v>
+      </c>
+      <c r="I259">
         <v>30</v>
       </c>
-      <c r="I259" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J259" t="b">
+        <v>0</v>
+      </c>
+      <c r="K259" t="s">
+        <v>124</v>
+      </c>
+      <c r="L259">
+        <v>1</v>
       </c>
       <c r="M259" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N259">
+        <v>25</v>
+      </c>
+      <c r="N259" t="s">
+        <v>25</v>
+      </c>
+      <c r="O259">
         <v>76.47</v>
       </c>
-      <c r="O259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P259" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q259" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R259" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S259">
+        <v>25</v>
+      </c>
+      <c r="S259" t="s">
+        <v>25</v>
+      </c>
+      <c r="T259">
         <v>76.47</v>
       </c>
     </row>
-    <row r="260" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="C260" t="s">
         <v>238</v>
       </c>
       <c r="E260" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="F260" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G260" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H260">
+        <v>68</v>
+      </c>
+      <c r="I260">
         <v>15</v>
       </c>
-      <c r="I260" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J260" t="b">
+        <v>0</v>
+      </c>
+      <c r="K260" t="s">
+        <v>124</v>
+      </c>
+      <c r="L260">
+        <v>1</v>
       </c>
       <c r="M260" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N260" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O260" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P260">
+        <v>25</v>
+      </c>
+      <c r="P260" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q260">
         <v>76.25</v>
       </c>
-      <c r="Q260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R260" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S260">
+        <v>25</v>
+      </c>
+      <c r="S260" t="s">
+        <v>25</v>
+      </c>
+      <c r="T260">
         <v>76.25</v>
       </c>
     </row>
-    <row r="261" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C261" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="D261">
-        <v>84</v>
+        <v>2364</v>
       </c>
       <c r="E261" t="s">
         <v>325</v>
       </c>
       <c r="F261" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G261" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H261">
+        <v>192</v>
+      </c>
+      <c r="I261">
         <v>70</v>
       </c>
-      <c r="I261" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J261" t="b">
+        <v>0</v>
+      </c>
+      <c r="K261" t="s">
+        <v>128</v>
+      </c>
+      <c r="L261">
+        <v>1</v>
       </c>
       <c r="M261" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N261" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O261">
+        <v>25</v>
+      </c>
+      <c r="O261" t="s">
+        <v>25</v>
+      </c>
+      <c r="P261">
         <v>73.73</v>
       </c>
-      <c r="P261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q261" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R261" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S261">
+        <v>25</v>
+      </c>
+      <c r="S261" t="s">
+        <v>25</v>
+      </c>
+      <c r="T261">
         <v>73.73</v>
       </c>
     </row>
-    <row r="262" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="C262" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="E262" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F262" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G262" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H262">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>69</v>
+      </c>
+      <c r="I262">
+        <v>1</v>
+      </c>
+      <c r="J262" t="b">
+        <v>0</v>
+      </c>
+      <c r="K262" t="s">
+        <v>124</v>
       </c>
       <c r="L262">
+        <v>1</v>
+      </c>
+      <c r="M262">
         <v>70.14</v>
       </c>
-      <c r="M262" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N262" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O262" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P262" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q262" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R262" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S262">
+        <v>25</v>
+      </c>
+      <c r="S262" t="s">
+        <v>25</v>
+      </c>
+      <c r="T262">
         <v>70.14</v>
       </c>
     </row>
-    <row r="263" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C263" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="E263" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F263" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G263" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H263">
+        <v>193</v>
+      </c>
+      <c r="I263">
         <v>42</v>
       </c>
-      <c r="I263" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J263" t="b">
+        <v>0</v>
+      </c>
+      <c r="K263" t="s">
+        <v>124</v>
+      </c>
+      <c r="L263">
+        <v>1</v>
       </c>
       <c r="M263" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N263" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O263" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P263" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q263">
+        <v>25</v>
+      </c>
+      <c r="Q263" t="s">
+        <v>25</v>
+      </c>
+      <c r="R263">
         <v>69.31</v>
       </c>
-      <c r="R263" t="s">
-[...2 lines deleted...]
-      <c r="S263">
+      <c r="S263" t="s">
+        <v>25</v>
+      </c>
+      <c r="T263">
         <v>69.31</v>
       </c>
     </row>
-    <row r="264" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="C264" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="E264" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F264" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G264" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H264">
+        <v>194</v>
+      </c>
+      <c r="I264">
         <v>71</v>
       </c>
-      <c r="I264" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J264" t="b">
+        <v>0</v>
+      </c>
+      <c r="K264" t="s">
+        <v>124</v>
+      </c>
+      <c r="L264">
+        <v>1</v>
       </c>
       <c r="M264" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N264" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O264" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P264">
+        <v>25</v>
+      </c>
+      <c r="P264" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q264">
         <v>69.26</v>
       </c>
-      <c r="Q264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R264" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S264">
+        <v>25</v>
+      </c>
+      <c r="S264" t="s">
+        <v>25</v>
+      </c>
+      <c r="T264">
         <v>69.26</v>
       </c>
     </row>
-    <row r="265" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="C265" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E265" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F265" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G265" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H265">
+        <v>70</v>
+      </c>
+      <c r="I265">
         <v>13</v>
       </c>
-      <c r="I265" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J265" t="b">
+        <v>0</v>
+      </c>
+      <c r="K265" t="s">
+        <v>124</v>
+      </c>
+      <c r="L265">
+        <v>1</v>
       </c>
       <c r="M265" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N265" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O265">
+        <v>25</v>
+      </c>
+      <c r="O265" t="s">
+        <v>25</v>
+      </c>
+      <c r="P265">
         <v>68.72</v>
       </c>
-      <c r="P265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q265" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R265" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S265">
+        <v>25</v>
+      </c>
+      <c r="S265" t="s">
+        <v>25</v>
+      </c>
+      <c r="T265">
         <v>68.72</v>
       </c>
     </row>
-    <row r="266" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C266" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="D266">
-        <v>479</v>
+        <v>797</v>
       </c>
       <c r="E266" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F266" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G266" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H266">
+        <v>71</v>
+      </c>
+      <c r="I266">
         <v>16</v>
       </c>
-      <c r="I266" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J266" t="b">
+        <v>0</v>
+      </c>
+      <c r="K266" t="s">
+        <v>128</v>
+      </c>
+      <c r="L266">
+        <v>1</v>
       </c>
       <c r="M266" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N266" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O266" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P266" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q266" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>66.08</v>
+        <v>25</v>
+      </c>
+      <c r="R266" t="s">
+        <v>25</v>
       </c>
       <c r="S266">
         <v>66.08</v>
       </c>
-    </row>
-    <row r="267" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T266">
+        <v>66.08</v>
+      </c>
+    </row>
+    <row r="267" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="C267" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="D267">
-        <v>147</v>
+        <v>2462</v>
       </c>
       <c r="E267" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F267" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G267" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H267">
+        <v>72</v>
+      </c>
+      <c r="I267">
         <v>2</v>
       </c>
-      <c r="I267" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J267" t="b">
+        <v>0</v>
+      </c>
+      <c r="K267" t="s">
+        <v>128</v>
+      </c>
+      <c r="L267">
+        <v>1</v>
       </c>
       <c r="M267" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N267" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O267" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="P267">
+        <v>25</v>
+      </c>
+      <c r="P267" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q267">
         <v>63.55</v>
       </c>
-      <c r="Q267" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R267" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S267">
+        <v>25</v>
+      </c>
+      <c r="S267" t="s">
+        <v>25</v>
+      </c>
+      <c r="T267">
         <v>63.55</v>
       </c>
     </row>
-    <row r="268" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C268" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="E268" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="F268" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G268" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H268">
+        <v>195</v>
+      </c>
+      <c r="I268">
         <v>6</v>
       </c>
-      <c r="I268" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J268" t="b">
+        <v>0</v>
+      </c>
+      <c r="K268" t="s">
+        <v>124</v>
+      </c>
+      <c r="L268">
+        <v>1</v>
       </c>
       <c r="M268" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N268" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O268" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P268" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="Q268">
+        <v>25</v>
+      </c>
+      <c r="Q268" t="s">
+        <v>25</v>
+      </c>
+      <c r="R268">
         <v>62.35</v>
       </c>
-      <c r="R268" t="s">
-[...2 lines deleted...]
-      <c r="S268">
+      <c r="S268" t="s">
+        <v>25</v>
+      </c>
+      <c r="T268">
         <v>62.35</v>
       </c>
     </row>
-    <row r="269" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="C269" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E269" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F269" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G269" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H269">
+        <v>73</v>
+      </c>
+      <c r="I269">
         <v>14</v>
       </c>
-      <c r="I269" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J269" t="b">
+        <v>0</v>
+      </c>
+      <c r="K269" t="s">
+        <v>124</v>
       </c>
       <c r="L269">
+        <v>1</v>
+      </c>
+      <c r="M269">
         <v>60.63</v>
       </c>
-      <c r="M269" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N269" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O269" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P269" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q269" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R269" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S269">
+        <v>25</v>
+      </c>
+      <c r="S269" t="s">
+        <v>25</v>
+      </c>
+      <c r="T269">
         <v>60.63</v>
       </c>
     </row>
-    <row r="270" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="C270" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E270" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F270" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G270" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H270">
+        <v>74</v>
+      </c>
+      <c r="I270">
         <v>31</v>
       </c>
-      <c r="I270" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J270" t="b">
+        <v>0</v>
+      </c>
+      <c r="K270" t="s">
+        <v>124</v>
+      </c>
+      <c r="L270">
+        <v>1</v>
       </c>
       <c r="M270" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N270" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="O270">
+        <v>25</v>
+      </c>
+      <c r="O270" t="s">
+        <v>25</v>
+      </c>
+      <c r="P270">
         <v>55.68</v>
       </c>
-      <c r="P270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q270" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R270" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S270">
+        <v>25</v>
+      </c>
+      <c r="S270" t="s">
+        <v>25</v>
+      </c>
+      <c r="T270">
         <v>55.68</v>
       </c>
     </row>
-    <row r="271" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C271" t="s">
+        <v>522</v>
+      </c>
+      <c r="E271" t="s">
+        <v>66</v>
+      </c>
+      <c r="F271" t="s">
+        <v>40</v>
+      </c>
+      <c r="G271" t="s">
+        <v>24</v>
+      </c>
+      <c r="H271">
+        <v>196</v>
+      </c>
+      <c r="I271">
+        <v>43</v>
+      </c>
+      <c r="J271" t="b">
+        <v>0</v>
+      </c>
+      <c r="K271" t="s">
+        <v>124</v>
+      </c>
+      <c r="L271">
+        <v>1</v>
+      </c>
+      <c r="M271" t="s">
+        <v>25</v>
+      </c>
+      <c r="N271" t="s">
+        <v>25</v>
+      </c>
+      <c r="O271" t="s">
+        <v>25</v>
+      </c>
+      <c r="P271">
+        <v>0</v>
+      </c>
+      <c r="Q271" t="s">
+        <v>25</v>
+      </c>
+      <c r="R271" t="s">
+        <v>25</v>
+      </c>
+      <c r="S271" t="s">
+        <v>25</v>
+      </c>
+      <c r="T271">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A272">
+        <v>270</v>
+      </c>
+      <c r="B272" t="s">
+        <v>50</v>
+      </c>
+      <c r="C272" t="s">
+        <v>523</v>
+      </c>
+      <c r="E272" t="s">
+        <v>282</v>
+      </c>
+      <c r="F272" t="s">
+        <v>23</v>
+      </c>
+      <c r="G272" t="s">
+        <v>24</v>
+      </c>
+      <c r="H272">
+        <v>196</v>
+      </c>
+      <c r="I272">
+        <v>72</v>
+      </c>
+      <c r="J272" t="b">
+        <v>0</v>
+      </c>
+      <c r="K272" t="s">
+        <v>124</v>
+      </c>
+      <c r="L272">
+        <v>1</v>
+      </c>
+      <c r="M272" t="s">
+        <v>25</v>
+      </c>
+      <c r="N272" t="s">
+        <v>25</v>
+      </c>
+      <c r="O272">
+        <v>0</v>
+      </c>
+      <c r="P272" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q272" t="s">
+        <v>25</v>
+      </c>
+      <c r="R272" t="s">
+        <v>25</v>
+      </c>
+      <c r="S272" t="s">
+        <v>25</v>
+      </c>
+      <c r="T272">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A273">
+        <v>270</v>
+      </c>
+      <c r="B273" t="s">
+        <v>70</v>
+      </c>
+      <c r="C273" t="s">
+        <v>524</v>
+      </c>
+      <c r="E273" t="s">
+        <v>525</v>
+      </c>
+      <c r="F273" t="s">
+        <v>40</v>
+      </c>
+      <c r="G273" t="s">
+        <v>54</v>
+      </c>
+      <c r="H273">
+        <v>75</v>
+      </c>
+      <c r="I273">
+        <v>17</v>
+      </c>
+      <c r="J273" t="b">
+        <v>0</v>
+      </c>
+      <c r="K273" t="s">
+        <v>124</v>
+      </c>
+      <c r="L273">
+        <v>1</v>
+      </c>
+      <c r="M273" t="s">
+        <v>25</v>
+      </c>
+      <c r="N273" t="s">
+        <v>25</v>
+      </c>
+      <c r="O273" t="s">
+        <v>25</v>
+      </c>
+      <c r="P273">
+        <v>0</v>
+      </c>
+      <c r="Q273" t="s">
+        <v>25</v>
+      </c>
+      <c r="R273" t="s">
+        <v>25</v>
+      </c>
+      <c r="S273" t="s">
+        <v>25</v>
+      </c>
+      <c r="T273">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A274">
+        <v>270</v>
+      </c>
+      <c r="B274" t="s">
+        <v>77</v>
+      </c>
+      <c r="C274" t="s">
         <v>526</v>
       </c>
-      <c r="E271" t="s">
-[...8 lines deleted...]
-      <c r="H271">
+      <c r="E274" t="s">
+        <v>110</v>
+      </c>
+      <c r="F274" t="s">
+        <v>40</v>
+      </c>
+      <c r="G274" t="s">
+        <v>24</v>
+      </c>
+      <c r="H274">
+        <v>196</v>
+      </c>
+      <c r="I274">
         <v>43</v>
       </c>
-      <c r="I271" t="b">
-[...40 lines deleted...]
-      <c r="C272" t="s">
+      <c r="J274" t="b">
+        <v>0</v>
+      </c>
+      <c r="K274" t="s">
+        <v>124</v>
+      </c>
+      <c r="L274">
+        <v>1</v>
+      </c>
+      <c r="M274" t="s">
+        <v>25</v>
+      </c>
+      <c r="N274" t="s">
+        <v>25</v>
+      </c>
+      <c r="O274">
+        <v>0</v>
+      </c>
+      <c r="P274" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q274" t="s">
+        <v>25</v>
+      </c>
+      <c r="R274" t="s">
+        <v>25</v>
+      </c>
+      <c r="S274" t="s">
+        <v>25</v>
+      </c>
+      <c r="T274">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A275">
+        <v>270</v>
+      </c>
+      <c r="B275" t="s">
         <v>527</v>
       </c>
-      <c r="E272" t="s">
+      <c r="C275" t="s">
         <v>528</v>
       </c>
-      <c r="F272" t="s">
-[...49 lines deleted...]
-      <c r="C273" t="s">
+      <c r="D275">
+        <v>548</v>
+      </c>
+      <c r="E275" t="s">
         <v>529</v>
       </c>
-      <c r="E273" t="s">
-[...116 lines deleted...]
-      </c>
       <c r="F275" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G275" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H275">
+        <v>196</v>
+      </c>
+      <c r="I275">
         <v>2</v>
       </c>
-      <c r="I275" t="b">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J275" t="b">
+        <v>0</v>
+      </c>
+      <c r="K275" t="s">
+        <v>128</v>
+      </c>
+      <c r="L275">
+        <v>1</v>
       </c>
       <c r="M275" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="N275" t="s">
+        <v>25</v>
+      </c>
+      <c r="O275">
+        <v>0</v>
       </c>
       <c r="P275" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q275" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R275" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="276" spans="1:19" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+      <c r="S275" t="s">
+        <v>25</v>
+      </c>
+      <c r="T275">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A276">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B276" t="s">
         <v>233</v>
       </c>
       <c r="C276" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="E276" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="F276" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G276" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H276">
-        <v>45</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>196</v>
+      </c>
+      <c r="I276">
+        <v>43</v>
+      </c>
+      <c r="J276" t="b">
+        <v>0</v>
+      </c>
+      <c r="K276" t="s">
+        <v>124</v>
+      </c>
+      <c r="L276">
+        <v>1</v>
       </c>
       <c r="M276" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="N276" t="s">
+        <v>25</v>
+      </c>
+      <c r="O276">
+        <v>0</v>
       </c>
       <c r="P276" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q276" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R276" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S276">
+        <v>25</v>
+      </c>
+      <c r="S276" t="s">
+        <v>25</v>
+      </c>
+      <c r="T276">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>