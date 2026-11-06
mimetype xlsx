--- v0 (2026-10-17)
+++ v1 (2026-11-06)
@@ -8,116 +8,119 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1252" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1253" uniqueCount="241">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
+    <t>Class Position</t>
+  </si>
+  <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
-    <t xml:space="preserve">Fan Fawr </t>
+    <t>Fan Fawr</t>
   </si>
   <si>
     <t>Cat's Back / Ras Crib y Garth</t>
   </si>
   <si>
     <t>Blorenge</t>
   </si>
   <si>
     <t>Skirrid Xmas Hill Race</t>
   </si>
   <si>
     <t>The Kymin</t>
   </si>
   <si>
     <t>Cwm Nant-y-Groes</t>
   </si>
   <si>
     <t>Coppett Hill Race</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Rhys</t>
   </si>
   <si>
     <t>GOODRICK</t>
   </si>
   <si>
-    <t>Vegan Runners</t>
+    <t>Vegan Runners UK</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ellis</t>
   </si>
   <si>
     <t>DAVIES</t>
   </si>
   <si>
     <t>Brecon AC</t>
   </si>
   <si>
     <t>Joshua</t>
   </si>
   <si>
     <t>Tremblay</t>
   </si>
@@ -355,84 +358,84 @@
   <si>
     <t>Moon</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Wells</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
     <t>Stead</t>
   </si>
   <si>
     <t>CDF Runners</t>
   </si>
   <si>
     <t>Katrina</t>
   </si>
   <si>
     <t>Entwistle</t>
   </si>
   <si>
-    <t>Bristol &amp; West Ac</t>
+    <t>Bristol and West AC</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>Whistance</t>
   </si>
   <si>
     <t>Luke</t>
   </si>
   <si>
     <t>Poole Runners</t>
   </si>
   <si>
     <t>Rhian</t>
   </si>
   <si>
     <t>Probert</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Bristol Up &amp; Runners</t>
   </si>
   <si>
     <t>Ashley</t>
   </si>
   <si>
     <t>Fawke</t>
   </si>
   <si>
-    <t>Malvern Buzzards RC</t>
+    <t>Malvern Buzzards</t>
   </si>
   <si>
     <t>Ben</t>
   </si>
   <si>
     <t>Lowe</t>
   </si>
   <si>
     <t>Stroud &amp; District AC</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>Iszard</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>KNOX</t>
   </si>
   <si>
     <t>Ruse</t>
   </si>
@@ -460,78 +463,75 @@
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>Wye Valley Runners</t>
   </si>
   <si>
     <t>Natalie</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>Cronin</t>
   </si>
   <si>
     <t>Florence</t>
   </si>
   <si>
     <t>King</t>
   </si>
   <si>
-    <t>CDF</t>
-[...1 lines deleted...]
-  <si>
     <t>Woodier</t>
   </si>
   <si>
     <t>Ffion</t>
   </si>
   <si>
     <t>Betsi Runaways</t>
   </si>
   <si>
     <t>Dickie</t>
   </si>
   <si>
     <t>Hudd</t>
   </si>
   <si>
     <t>Chepstow Harriers</t>
   </si>
   <si>
     <t>Jodi</t>
   </si>
   <si>
     <t>Bemand</t>
   </si>
   <si>
-    <t>West Cheshire Athletic Club</t>
+    <t>West Cheshire AC</t>
   </si>
   <si>
     <t>U23</t>
   </si>
   <si>
     <t>Briony</t>
   </si>
   <si>
     <t>Latter</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>Priestnall</t>
   </si>
   <si>
     <t>Harvey</t>
   </si>
   <si>
     <t>Trevor</t>
   </si>
   <si>
     <t>Parry</t>
   </si>
@@ -550,72 +550,72 @@
   <si>
     <t>Debbie</t>
   </si>
   <si>
     <t>Stenner</t>
   </si>
   <si>
     <t>Iaian</t>
   </si>
   <si>
     <t>HENDRY</t>
   </si>
   <si>
     <t>Marc</t>
   </si>
   <si>
     <t>Parsons</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Mammatt</t>
   </si>
   <si>
-    <t>Hereford Tri</t>
+    <t>Hereford Triathlon Club</t>
   </si>
   <si>
     <t>Woodhead</t>
   </si>
   <si>
     <t>Katherine</t>
   </si>
   <si>
     <t>HEYLN</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>Aggleton</t>
   </si>
   <si>
     <t>MORGAN</t>
   </si>
   <si>
-    <t>Fairwater Runners Cwmbran</t>
+    <t>Fairwater Runners</t>
   </si>
   <si>
     <t>Amelia</t>
   </si>
   <si>
     <t>Hatfield</t>
   </si>
   <si>
     <t>Dominic</t>
   </si>
   <si>
     <t>Hilary</t>
   </si>
   <si>
     <t>KEOGH</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>Stone</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
@@ -631,77 +631,71 @@
   <si>
     <t>Neve</t>
   </si>
   <si>
     <t>Lidgett</t>
   </si>
   <si>
     <t>Bangor University</t>
   </si>
   <si>
     <t>Grimston-Down</t>
   </si>
   <si>
     <t>Avon Tempo</t>
   </si>
   <si>
     <t>Tucker</t>
   </si>
   <si>
     <t>Deanna</t>
   </si>
   <si>
     <t>MAMMATT</t>
   </si>
   <si>
-    <t>Hereford Triathlon Club</t>
-[...1 lines deleted...]
-  <si>
     <t>Billy</t>
   </si>
   <si>
     <t>SMALLWOOD</t>
   </si>
   <si>
     <t>Nigel</t>
   </si>
   <si>
     <t>LEENING</t>
   </si>
   <si>
     <t>POOLE</t>
   </si>
   <si>
-    <t>Newent</t>
+    <t>Newent Runners</t>
   </si>
   <si>
     <t>Baker</t>
   </si>
   <si>
-    <t>Fairwater Runners</t>
-[...1 lines deleted...]
-  <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Gwilliam</t>
   </si>
   <si>
     <t>Rebecca</t>
   </si>
   <si>
     <t>Lander</t>
   </si>
   <si>
     <t>Parc Bryn Bach Running Club</t>
   </si>
   <si>
     <t>Nikki</t>
   </si>
   <si>
     <t>Childs</t>
   </si>
   <si>
     <t>Emily</t>
   </si>
   <si>
     <t>GWILLIAM</t>
@@ -733,51 +727,51 @@
   <si>
     <t>Gary</t>
   </si>
   <si>
     <t>V75</t>
   </si>
   <si>
     <t>Karen</t>
   </si>
   <si>
     <t>Elvers</t>
   </si>
   <si>
     <t>Micael</t>
   </si>
   <si>
     <t>MURPHY</t>
   </si>
   <si>
     <t>Les Croupiers RC</t>
   </si>
   <si>
     <t>Cook</t>
   </si>
   <si>
-    <t>Aberdare Valley</t>
+    <t>Aberdare Valley AAC</t>
   </si>
   <si>
     <t>NotEnoughCompletedRaces</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1117,54 +1111,54 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S106"/>
+  <dimension ref="A1:T106"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1178,6126 +1172,6450 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D2">
-        <v>360</v>
+        <v>2485</v>
       </c>
       <c r="E2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
-      <c r="I2" t="b">
-[...5 lines deleted...]
-      <c r="K2">
+      <c r="I2">
+        <v>1</v>
+      </c>
+      <c r="J2" t="b">
+        <v>1</v>
+      </c>
+      <c r="K2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L2">
         <v>2</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>149.18</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>144.33</v>
       </c>
-      <c r="N2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R2" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S2">
+        <v>25</v>
+      </c>
+      <c r="S2" t="s">
+        <v>25</v>
+      </c>
+      <c r="T2">
         <v>293.51</v>
       </c>
     </row>
-    <row r="3" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>26</v>
+        <v>27</v>
+      </c>
+      <c r="D3">
+        <v>2103</v>
       </c>
       <c r="E3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
-      <c r="I3" t="b">
-[...5 lines deleted...]
-      <c r="K3">
+      <c r="I3">
         <v>2</v>
       </c>
+      <c r="J3" t="b">
+        <v>1</v>
+      </c>
+      <c r="K3" t="s">
+        <v>25</v>
+      </c>
       <c r="L3">
+        <v>2</v>
+      </c>
+      <c r="M3">
         <v>135.1</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>136.25</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R3" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S3">
+        <v>25</v>
+      </c>
+      <c r="S3" t="s">
+        <v>25</v>
+      </c>
+      <c r="T3">
         <v>271.35</v>
       </c>
     </row>
-    <row r="4" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D4">
-        <v>367</v>
+        <v>2077</v>
       </c>
       <c r="E4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4">
         <v>3</v>
       </c>
-      <c r="I4" t="b">
-[...5 lines deleted...]
-      <c r="K4">
+      <c r="I4">
+        <v>3</v>
+      </c>
+      <c r="J4" t="b">
+        <v>1</v>
+      </c>
+      <c r="K4" t="s">
+        <v>25</v>
+      </c>
+      <c r="L4">
         <v>2</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>134.98</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>135.02</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R4" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S4">
+        <v>25</v>
+      </c>
+      <c r="S4" t="s">
+        <v>25</v>
+      </c>
+      <c r="T4">
         <v>270</v>
       </c>
     </row>
-    <row r="5" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D5">
-        <v>643</v>
+        <v>1771</v>
       </c>
       <c r="E5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H5">
         <v>4</v>
       </c>
-      <c r="I5" t="b">
-[...5 lines deleted...]
-      <c r="K5">
+      <c r="I5">
+        <v>4</v>
+      </c>
+      <c r="J5" t="b">
+        <v>1</v>
+      </c>
+      <c r="K5" t="s">
+        <v>25</v>
+      </c>
+      <c r="L5">
         <v>2</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>127.9</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>132.3</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S5">
+        <v>25</v>
+      </c>
+      <c r="S5" t="s">
+        <v>25</v>
+      </c>
+      <c r="T5">
         <v>260.2</v>
       </c>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6">
         <v>1798</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H6">
         <v>5</v>
       </c>
-      <c r="I6" t="b">
-[...5 lines deleted...]
-      <c r="K6">
+      <c r="I6">
+        <v>5</v>
+      </c>
+      <c r="J6" t="b">
+        <v>1</v>
+      </c>
+      <c r="K6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L6">
         <v>2</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>131.87</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>126.85</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R6" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S6">
+        <v>25</v>
+      </c>
+      <c r="S6" t="s">
+        <v>25</v>
+      </c>
+      <c r="T6">
         <v>258.72</v>
       </c>
     </row>
-    <row r="7" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7">
+        <v>999</v>
+      </c>
+      <c r="E7" t="s">
         <v>36</v>
       </c>
-      <c r="C7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H7">
         <v>6</v>
       </c>
-      <c r="I7" t="b">
-[...5 lines deleted...]
-      <c r="K7">
+      <c r="I7">
+        <v>6</v>
+      </c>
+      <c r="J7" t="b">
+        <v>1</v>
+      </c>
+      <c r="K7" t="s">
+        <v>25</v>
+      </c>
+      <c r="L7">
         <v>2</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>126.38</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>131.95</v>
       </c>
-      <c r="N7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R7" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S7">
+        <v>25</v>
+      </c>
+      <c r="S7" t="s">
+        <v>25</v>
+      </c>
+      <c r="T7">
         <v>258.33</v>
       </c>
     </row>
-    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8">
-        <v>292</v>
+        <v>1580</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H8">
         <v>7</v>
       </c>
-      <c r="I8" t="b">
-[...5 lines deleted...]
-      <c r="K8">
+      <c r="I8">
+        <v>7</v>
+      </c>
+      <c r="J8" t="b">
+        <v>1</v>
+      </c>
+      <c r="K8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L8">
         <v>2</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>122.13</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>123.57</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S8">
+        <v>25</v>
+      </c>
+      <c r="S8" t="s">
+        <v>25</v>
+      </c>
+      <c r="T8">
         <v>245.7</v>
       </c>
     </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9">
         <v>2534</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H9">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K9">
+        <v>8</v>
+      </c>
+      <c r="I9">
+        <v>1</v>
+      </c>
+      <c r="J9" t="b">
+        <v>1</v>
+      </c>
+      <c r="K9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9">
         <v>2</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>120.94</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>124.36</v>
       </c>
-      <c r="N9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S9">
+        <v>25</v>
+      </c>
+      <c r="S9" t="s">
+        <v>25</v>
+      </c>
+      <c r="T9">
         <v>245.3</v>
       </c>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10">
-        <v>512</v>
+        <v>2482</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H10">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K10">
+        <v>9</v>
+      </c>
+      <c r="I10">
+        <v>1</v>
+      </c>
+      <c r="J10" t="b">
+        <v>1</v>
+      </c>
+      <c r="K10" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10">
         <v>2</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>119.78</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>120.42</v>
       </c>
-      <c r="N10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S10">
+        <v>25</v>
+      </c>
+      <c r="S10" t="s">
+        <v>25</v>
+      </c>
+      <c r="T10">
         <v>240.2</v>
       </c>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11">
         <v>2317</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H11">
+        <v>10</v>
+      </c>
+      <c r="I11">
         <v>2</v>
       </c>
-      <c r="I11" t="b">
-[...5 lines deleted...]
-      <c r="K11">
+      <c r="J11" t="b">
+        <v>1</v>
+      </c>
+      <c r="K11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11">
         <v>2</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>116.68</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>118.97</v>
       </c>
-      <c r="N11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R11" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S11">
+        <v>25</v>
+      </c>
+      <c r="S11" t="s">
+        <v>25</v>
+      </c>
+      <c r="T11">
         <v>235.65</v>
       </c>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
-      <c r="I12" t="b">
-[...5 lines deleted...]
-      <c r="K12">
+      <c r="I12">
+        <v>1</v>
+      </c>
+      <c r="J12" t="b">
+        <v>1</v>
+      </c>
+      <c r="K12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12">
         <v>2</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>111.86</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>111.83</v>
       </c>
-      <c r="N12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S12">
+        <v>25</v>
+      </c>
+      <c r="S12" t="s">
+        <v>25</v>
+      </c>
+      <c r="T12">
         <v>223.69</v>
       </c>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13">
+        <v>1413</v>
+      </c>
+      <c r="E13" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H13">
+        <v>11</v>
+      </c>
+      <c r="I13">
         <v>2</v>
       </c>
-      <c r="I13" t="b">
-[...5 lines deleted...]
-      <c r="K13">
+      <c r="J13" t="b">
+        <v>1</v>
+      </c>
+      <c r="K13" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13">
         <v>2</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>110.2</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>113.3</v>
       </c>
-      <c r="N13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R13" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S13">
+        <v>25</v>
+      </c>
+      <c r="S13" t="s">
+        <v>25</v>
+      </c>
+      <c r="T13">
         <v>223.5</v>
       </c>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14">
-        <v>114</v>
+        <v>2292</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H14">
+        <v>12</v>
+      </c>
+      <c r="I14">
         <v>3</v>
       </c>
-      <c r="I14" t="b">
-[...5 lines deleted...]
-      <c r="K14">
+      <c r="J14" t="b">
+        <v>1</v>
+      </c>
+      <c r="K14" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14">
         <v>2</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>109.88</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>113.01</v>
       </c>
-      <c r="N14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R14" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S14">
+        <v>25</v>
+      </c>
+      <c r="S14" t="s">
+        <v>25</v>
+      </c>
+      <c r="T14">
         <v>222.89</v>
       </c>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15">
         <v>2187</v>
       </c>
       <c r="E15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H15">
+        <v>13</v>
+      </c>
+      <c r="I15">
         <v>4</v>
       </c>
-      <c r="I15" t="b">
-[...5 lines deleted...]
-      <c r="K15">
+      <c r="J15" t="b">
+        <v>1</v>
+      </c>
+      <c r="K15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15">
         <v>2</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>109.15</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>111.65</v>
       </c>
-      <c r="N15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S15">
+        <v>25</v>
+      </c>
+      <c r="S15" t="s">
+        <v>25</v>
+      </c>
+      <c r="T15">
         <v>220.8</v>
       </c>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16">
-        <v>303</v>
+        <v>1131</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H16">
         <v>2</v>
       </c>
-      <c r="I16" t="b">
-[...5 lines deleted...]
-      <c r="K16">
+      <c r="I16">
         <v>2</v>
       </c>
+      <c r="J16" t="b">
+        <v>1</v>
+      </c>
+      <c r="K16" t="s">
+        <v>25</v>
+      </c>
       <c r="L16">
+        <v>2</v>
+      </c>
+      <c r="M16">
         <v>106.8</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>111.5</v>
       </c>
-      <c r="N16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S16">
+        <v>25</v>
+      </c>
+      <c r="S16" t="s">
+        <v>25</v>
+      </c>
+      <c r="T16">
         <v>218.3</v>
       </c>
     </row>
-    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17">
         <v>2459</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H17">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K17">
+        <v>14</v>
+      </c>
+      <c r="I17">
+        <v>1</v>
+      </c>
+      <c r="J17" t="b">
+        <v>1</v>
+      </c>
+      <c r="K17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17">
         <v>2</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>105.74</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>110.08</v>
       </c>
-      <c r="N17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R17" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S17">
+        <v>25</v>
+      </c>
+      <c r="S17" t="s">
+        <v>25</v>
+      </c>
+      <c r="T17">
         <v>215.82</v>
       </c>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18">
-        <v>131</v>
+        <v>1126</v>
       </c>
       <c r="E18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H18">
+        <v>15</v>
+      </c>
+      <c r="I18">
         <v>3</v>
       </c>
-      <c r="I18" t="b">
-[...5 lines deleted...]
-      <c r="K18">
+      <c r="J18" t="b">
+        <v>1</v>
+      </c>
+      <c r="K18" t="s">
+        <v>25</v>
+      </c>
+      <c r="L18">
         <v>2</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>103.89</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>103.12</v>
       </c>
-      <c r="N18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R18" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S18">
+        <v>25</v>
+      </c>
+      <c r="S18" t="s">
+        <v>25</v>
+      </c>
+      <c r="T18">
         <v>207.01</v>
       </c>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D19">
-        <v>79</v>
+        <v>1378</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H19">
+        <v>16</v>
+      </c>
+      <c r="I19">
         <v>2</v>
       </c>
-      <c r="I19" t="b">
-[...5 lines deleted...]
-      <c r="K19">
+      <c r="J19" t="b">
+        <v>1</v>
+      </c>
+      <c r="K19" t="s">
+        <v>25</v>
+      </c>
+      <c r="L19">
         <v>2</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>98.34</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>101.22</v>
       </c>
-      <c r="N19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R19" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S19">
+        <v>25</v>
+      </c>
+      <c r="S19" t="s">
+        <v>25</v>
+      </c>
+      <c r="T19">
         <v>199.56</v>
       </c>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D20">
         <v>267</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H20">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K20">
+        <v>3</v>
+      </c>
+      <c r="I20">
+        <v>1</v>
+      </c>
+      <c r="J20" t="b">
+        <v>1</v>
+      </c>
+      <c r="K20" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20">
         <v>2</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>102.75</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>96.8</v>
       </c>
-      <c r="N20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R20" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S20">
+        <v>25</v>
+      </c>
+      <c r="S20" t="s">
+        <v>25</v>
+      </c>
+      <c r="T20">
         <v>199.55</v>
       </c>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D21">
-        <v>177</v>
+        <v>2370</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H21">
+        <v>4</v>
+      </c>
+      <c r="I21">
         <v>2</v>
       </c>
-      <c r="I21" t="b">
-[...5 lines deleted...]
-      <c r="K21">
+      <c r="J21" t="b">
+        <v>1</v>
+      </c>
+      <c r="K21" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21">
         <v>2</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>91.51</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>93.81</v>
       </c>
-      <c r="N21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R21" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S21">
+        <v>25</v>
+      </c>
+      <c r="S21" t="s">
+        <v>25</v>
+      </c>
+      <c r="T21">
         <v>185.32</v>
       </c>
     </row>
-    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D22">
-        <v>178</v>
+        <v>768</v>
       </c>
       <c r="E22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H22">
+        <v>17</v>
+      </c>
+      <c r="I22">
         <v>3</v>
       </c>
-      <c r="I22" t="b">
-[...5 lines deleted...]
-      <c r="K22">
+      <c r="J22" t="b">
+        <v>1</v>
+      </c>
+      <c r="K22" t="s">
+        <v>25</v>
+      </c>
+      <c r="L22">
         <v>2</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>91.34</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>92.57</v>
       </c>
-      <c r="N22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R22" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S22">
+        <v>25</v>
+      </c>
+      <c r="S22" t="s">
+        <v>25</v>
+      </c>
+      <c r="T22">
         <v>183.91</v>
       </c>
     </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D23">
-        <v>510</v>
+        <v>1171</v>
       </c>
       <c r="E23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H23">
+        <v>18</v>
+      </c>
+      <c r="I23">
         <v>4</v>
       </c>
-      <c r="I23" t="b">
-[...5 lines deleted...]
-      <c r="K23">
+      <c r="J23" t="b">
+        <v>1</v>
+      </c>
+      <c r="K23" t="s">
+        <v>25</v>
+      </c>
+      <c r="L23">
         <v>2</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>89.9</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>90.85</v>
       </c>
-      <c r="N23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S23">
+        <v>25</v>
+      </c>
+      <c r="S23" t="s">
+        <v>25</v>
+      </c>
+      <c r="T23">
         <v>180.75</v>
       </c>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D24">
-        <v>226</v>
+        <v>1299</v>
       </c>
       <c r="E24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H24">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K24">
+        <v>19</v>
+      </c>
+      <c r="I24">
+        <v>1</v>
+      </c>
+      <c r="J24" t="b">
+        <v>1</v>
+      </c>
+      <c r="K24" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24">
         <v>2</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>83.74</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>89.55</v>
       </c>
-      <c r="N24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O24" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P24" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q24" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R24" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S24">
+        <v>25</v>
+      </c>
+      <c r="S24" t="s">
+        <v>25</v>
+      </c>
+      <c r="T24">
         <v>173.29</v>
       </c>
     </row>
-    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D25">
-        <v>637</v>
+        <v>2615</v>
       </c>
       <c r="E25" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" t="s">
         <v>24</v>
       </c>
-      <c r="F25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H25">
+        <v>20</v>
+      </c>
+      <c r="I25">
         <v>8</v>
       </c>
-      <c r="I25" t="b">
-[...5 lines deleted...]
-      <c r="K25">
+      <c r="J25" t="b">
+        <v>1</v>
+      </c>
+      <c r="K25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L25">
         <v>2</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>82.67</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>87.75</v>
       </c>
-      <c r="N25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O25" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P25" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q25" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R25" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S25">
+        <v>25</v>
+      </c>
+      <c r="S25" t="s">
+        <v>25</v>
+      </c>
+      <c r="T25">
         <v>170.42</v>
       </c>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D26">
-        <v>124</v>
+        <v>1506</v>
       </c>
       <c r="E26" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F26" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G26" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H26">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K26">
+        <v>5</v>
+      </c>
+      <c r="I26">
+        <v>1</v>
+      </c>
+      <c r="J26" t="b">
+        <v>1</v>
+      </c>
+      <c r="K26" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26">
         <v>2</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>83.59</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>85.1</v>
       </c>
-      <c r="N26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O26" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P26" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q26" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R26" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S26">
+        <v>25</v>
+      </c>
+      <c r="S26" t="s">
+        <v>25</v>
+      </c>
+      <c r="T26">
         <v>168.69</v>
       </c>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D27">
         <v>852</v>
       </c>
       <c r="E27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F27" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H27">
+        <v>6</v>
+      </c>
+      <c r="I27">
         <v>2</v>
       </c>
-      <c r="I27" t="b">
-[...5 lines deleted...]
-      <c r="K27">
+      <c r="J27" t="b">
+        <v>1</v>
+      </c>
+      <c r="K27" t="s">
+        <v>25</v>
+      </c>
+      <c r="L27">
         <v>2</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>78.32</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>74.89</v>
       </c>
-      <c r="N27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R27" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S27">
+        <v>25</v>
+      </c>
+      <c r="S27" t="s">
+        <v>25</v>
+      </c>
+      <c r="T27">
         <v>153.21</v>
       </c>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E28" t="s">
+        <v>25</v>
+      </c>
+      <c r="F28" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" t="s">
         <v>24</v>
       </c>
-      <c r="F28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28">
+        <v>21</v>
+      </c>
+      <c r="I28">
         <v>9</v>
       </c>
-      <c r="I28" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J28" t="b">
+        <v>1</v>
+      </c>
+      <c r="K28" t="s">
+        <v>25</v>
       </c>
       <c r="L28">
+        <v>1</v>
+      </c>
+      <c r="M28">
         <v>146.11</v>
       </c>
-      <c r="M28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N28" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O28" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P28" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q28" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R28" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S28">
+        <v>25</v>
+      </c>
+      <c r="S28" t="s">
+        <v>25</v>
+      </c>
+      <c r="T28">
         <v>146.11</v>
       </c>
     </row>
-    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D29">
-        <v>156</v>
+        <v>250</v>
       </c>
       <c r="E29" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F29" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H29">
+        <v>7</v>
+      </c>
+      <c r="I29">
         <v>3</v>
       </c>
-      <c r="I29" t="b">
-[...5 lines deleted...]
-      <c r="K29">
+      <c r="J29" t="b">
+        <v>1</v>
+      </c>
+      <c r="K29" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29">
         <v>2</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>73.85</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>66.06</v>
       </c>
-      <c r="N29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O29" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P29" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q29" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R29" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S29">
+        <v>25</v>
+      </c>
+      <c r="S29" t="s">
+        <v>25</v>
+      </c>
+      <c r="T29">
         <v>139.91</v>
       </c>
     </row>
-    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C30" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D30">
-        <v>38</v>
+        <v>2373</v>
       </c>
       <c r="E30" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F30" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30">
         <v>22</v>
       </c>
-      <c r="G30" t="s">
-[...2 lines deleted...]
-      <c r="H30">
+      <c r="I30">
         <v>10</v>
       </c>
-      <c r="I30" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J30" t="b">
+        <v>1</v>
+      </c>
+      <c r="K30" t="s">
+        <v>25</v>
       </c>
       <c r="L30">
+        <v>1</v>
+      </c>
+      <c r="M30">
         <v>136.34</v>
       </c>
-      <c r="M30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N30" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O30" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P30" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q30" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R30" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S30">
+        <v>25</v>
+      </c>
+      <c r="S30" t="s">
+        <v>25</v>
+      </c>
+      <c r="T30">
         <v>136.34</v>
       </c>
     </row>
-    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C31" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D31">
-        <v>472</v>
+        <v>1216</v>
       </c>
       <c r="E31" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G31" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31">
         <v>23</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5</v>
       </c>
-      <c r="I31" t="b">
-[...11 lines deleted...]
-      <c r="M31">
+      <c r="J31" t="b">
+        <v>1</v>
+      </c>
+      <c r="K31" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31">
+        <v>1</v>
+      </c>
+      <c r="M31" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31">
         <v>132.47</v>
       </c>
-      <c r="N31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O31" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P31" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q31" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R31" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S31">
+        <v>25</v>
+      </c>
+      <c r="S31" t="s">
+        <v>25</v>
+      </c>
+      <c r="T31">
         <v>132.47</v>
       </c>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C32" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E32" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F32" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H32">
+        <v>8</v>
+      </c>
+      <c r="I32">
         <v>3</v>
       </c>
-      <c r="I32" t="b">
-[...11 lines deleted...]
-      <c r="M32">
+      <c r="J32" t="b">
+        <v>1</v>
+      </c>
+      <c r="K32" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32">
+        <v>1</v>
+      </c>
+      <c r="M32" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32">
         <v>130.6</v>
       </c>
-      <c r="N32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R32" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S32">
+        <v>25</v>
+      </c>
+      <c r="S32" t="s">
+        <v>25</v>
+      </c>
+      <c r="T32">
         <v>130.6</v>
       </c>
     </row>
-    <row r="33" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C33" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D33">
-        <v>630</v>
+        <v>2612</v>
       </c>
       <c r="E33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H33">
+        <v>24</v>
+      </c>
+      <c r="I33">
         <v>6</v>
       </c>
-      <c r="I33" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J33" t="b">
+        <v>1</v>
+      </c>
+      <c r="K33" t="s">
+        <v>25</v>
       </c>
       <c r="L33">
+        <v>1</v>
+      </c>
+      <c r="M33">
         <v>127.47</v>
       </c>
-      <c r="M33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N33" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O33" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P33" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q33" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R33" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S33">
+        <v>25</v>
+      </c>
+      <c r="S33" t="s">
+        <v>25</v>
+      </c>
+      <c r="T33">
         <v>127.47</v>
       </c>
     </row>
-    <row r="34" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C34" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E34" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F34" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H34">
+        <v>25</v>
+      </c>
+      <c r="I34">
         <v>11</v>
       </c>
-      <c r="I34" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J34" t="b">
+        <v>1</v>
+      </c>
+      <c r="K34" t="s">
+        <v>25</v>
       </c>
       <c r="L34">
+        <v>1</v>
+      </c>
+      <c r="M34">
         <v>126.17</v>
       </c>
-      <c r="M34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N34" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O34" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P34" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q34" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R34" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S34">
+        <v>25</v>
+      </c>
+      <c r="S34" t="s">
+        <v>25</v>
+      </c>
+      <c r="T34">
         <v>126.17</v>
       </c>
     </row>
-    <row r="35" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C35" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D35">
-        <v>5022</v>
+        <v>514</v>
       </c>
       <c r="E35" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H35">
+        <v>26</v>
+      </c>
+      <c r="I35">
         <v>7</v>
       </c>
-      <c r="I35" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J35" t="b">
+        <v>1</v>
+      </c>
+      <c r="K35" t="s">
+        <v>25</v>
       </c>
       <c r="L35">
+        <v>1</v>
+      </c>
+      <c r="M35">
         <v>125.96</v>
       </c>
-      <c r="M35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N35" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O35" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P35" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q35" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R35" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S35">
+        <v>25</v>
+      </c>
+      <c r="S35" t="s">
+        <v>25</v>
+      </c>
+      <c r="T35">
         <v>125.96</v>
       </c>
     </row>
-    <row r="36" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C36" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E36" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H36">
+        <v>27</v>
+      </c>
+      <c r="I36">
         <v>12</v>
       </c>
-      <c r="I36" t="b">
-[...11 lines deleted...]
-      <c r="M36">
+      <c r="J36" t="b">
+        <v>1</v>
+      </c>
+      <c r="K36" t="s">
+        <v>25</v>
+      </c>
+      <c r="L36">
+        <v>1</v>
+      </c>
+      <c r="M36" t="s">
+        <v>25</v>
+      </c>
+      <c r="N36">
         <v>125.24</v>
       </c>
-      <c r="N36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O36" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P36" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q36" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R36" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S36">
+        <v>25</v>
+      </c>
+      <c r="S36" t="s">
+        <v>25</v>
+      </c>
+      <c r="T36">
         <v>125.24</v>
       </c>
     </row>
-    <row r="37" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D37">
         <v>1468</v>
       </c>
       <c r="E37" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H37">
+        <v>28</v>
+      </c>
+      <c r="I37">
         <v>8</v>
       </c>
-      <c r="I37" t="b">
-[...11 lines deleted...]
-      <c r="M37">
+      <c r="J37" t="b">
+        <v>1</v>
+      </c>
+      <c r="K37" t="s">
+        <v>25</v>
+      </c>
+      <c r="L37">
+        <v>1</v>
+      </c>
+      <c r="M37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N37">
         <v>123.94</v>
       </c>
-      <c r="N37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O37" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P37" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q37" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R37" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S37">
+        <v>25</v>
+      </c>
+      <c r="S37" t="s">
+        <v>25</v>
+      </c>
+      <c r="T37">
         <v>123.94</v>
       </c>
     </row>
-    <row r="38" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E38" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H38">
+        <v>29</v>
+      </c>
+      <c r="I38">
         <v>13</v>
       </c>
-      <c r="I38" t="b">
-[...11 lines deleted...]
-      <c r="M38">
+      <c r="J38" t="b">
+        <v>1</v>
+      </c>
+      <c r="K38" t="s">
+        <v>25</v>
+      </c>
+      <c r="L38">
+        <v>1</v>
+      </c>
+      <c r="M38" t="s">
+        <v>25</v>
+      </c>
+      <c r="N38">
         <v>120.78</v>
       </c>
-      <c r="N38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O38" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P38" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q38" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R38" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S38">
+        <v>25</v>
+      </c>
+      <c r="S38" t="s">
+        <v>25</v>
+      </c>
+      <c r="T38">
         <v>120.78</v>
       </c>
     </row>
-    <row r="39" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D39">
-        <v>233</v>
+        <v>1779</v>
       </c>
       <c r="E39" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H39">
+        <v>9</v>
+      </c>
+      <c r="I39">
         <v>4</v>
       </c>
-      <c r="I39" t="b">
-[...11 lines deleted...]
-      <c r="M39">
+      <c r="J39" t="b">
+        <v>1</v>
+      </c>
+      <c r="K39" t="s">
+        <v>25</v>
+      </c>
+      <c r="L39">
+        <v>1</v>
+      </c>
+      <c r="M39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N39">
         <v>118.21</v>
       </c>
-      <c r="N39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O39" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P39" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q39" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R39" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S39">
+        <v>25</v>
+      </c>
+      <c r="S39" t="s">
+        <v>25</v>
+      </c>
+      <c r="T39">
         <v>118.21</v>
       </c>
     </row>
-    <row r="40" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D40">
-        <v>563</v>
+        <v>1184</v>
       </c>
       <c r="E40" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H40">
+        <v>30</v>
+      </c>
+      <c r="I40">
         <v>4</v>
       </c>
-      <c r="I40" t="b">
-[...11 lines deleted...]
-      <c r="M40">
+      <c r="J40" t="b">
+        <v>1</v>
+      </c>
+      <c r="K40" t="s">
+        <v>25</v>
+      </c>
+      <c r="L40">
+        <v>1</v>
+      </c>
+      <c r="M40" t="s">
+        <v>25</v>
+      </c>
+      <c r="N40">
         <v>116.72</v>
       </c>
-      <c r="N40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O40" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P40" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q40" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R40" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S40">
+        <v>25</v>
+      </c>
+      <c r="S40" t="s">
+        <v>25</v>
+      </c>
+      <c r="T40">
         <v>116.72</v>
       </c>
     </row>
-    <row r="41" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D41">
-        <v>89</v>
+        <v>1169</v>
       </c>
       <c r="E41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H41">
+        <v>31</v>
+      </c>
+      <c r="I41">
         <v>5</v>
       </c>
-      <c r="I41" t="b">
-[...11 lines deleted...]
-      <c r="M41">
+      <c r="J41" t="b">
+        <v>1</v>
+      </c>
+      <c r="K41" t="s">
+        <v>25</v>
+      </c>
+      <c r="L41">
+        <v>1</v>
+      </c>
+      <c r="M41" t="s">
+        <v>25</v>
+      </c>
+      <c r="N41">
         <v>115.88</v>
       </c>
-      <c r="N41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O41" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P41" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q41" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R41" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S41">
+        <v>25</v>
+      </c>
+      <c r="S41" t="s">
+        <v>25</v>
+      </c>
+      <c r="T41">
         <v>115.88</v>
       </c>
     </row>
-    <row r="42" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C42" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D42">
-        <v>170</v>
+        <v>981</v>
       </c>
       <c r="E42" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H42">
-        <v>1</v>
-[...13 lines deleted...]
-      <c r="M42">
+        <v>10</v>
+      </c>
+      <c r="I42">
+        <v>1</v>
+      </c>
+      <c r="J42" t="b">
+        <v>1</v>
+      </c>
+      <c r="K42" t="s">
+        <v>25</v>
+      </c>
+      <c r="L42">
+        <v>1</v>
+      </c>
+      <c r="M42" t="s">
+        <v>25</v>
+      </c>
+      <c r="N42">
         <v>115.1</v>
       </c>
-      <c r="N42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O42" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P42" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q42" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R42" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S42">
+        <v>25</v>
+      </c>
+      <c r="S42" t="s">
+        <v>25</v>
+      </c>
+      <c r="T42">
         <v>115.1</v>
       </c>
     </row>
-    <row r="43" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D43">
-        <v>309</v>
+        <v>1666</v>
       </c>
       <c r="E43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H43">
+        <v>32</v>
+      </c>
+      <c r="I43">
         <v>6</v>
       </c>
-      <c r="I43" t="b">
-[...11 lines deleted...]
-      <c r="M43">
+      <c r="J43" t="b">
+        <v>1</v>
+      </c>
+      <c r="K43" t="s">
+        <v>25</v>
+      </c>
+      <c r="L43">
+        <v>1</v>
+      </c>
+      <c r="M43" t="s">
+        <v>25</v>
+      </c>
+      <c r="N43">
         <v>115.03</v>
       </c>
-      <c r="N43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O43" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P43" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q43" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R43" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S43">
+        <v>25</v>
+      </c>
+      <c r="S43" t="s">
+        <v>25</v>
+      </c>
+      <c r="T43">
         <v>115.03</v>
       </c>
     </row>
-    <row r="44" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G44" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H44">
+        <v>33</v>
+      </c>
+      <c r="I44">
         <v>14</v>
       </c>
-      <c r="I44" t="b">
-[...11 lines deleted...]
-      <c r="M44">
+      <c r="J44" t="b">
+        <v>1</v>
+      </c>
+      <c r="K44" t="s">
+        <v>25</v>
+      </c>
+      <c r="L44">
+        <v>1</v>
+      </c>
+      <c r="M44" t="s">
+        <v>25</v>
+      </c>
+      <c r="N44">
         <v>114.45</v>
       </c>
-      <c r="N44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O44" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P44" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q44" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R44" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S44">
+        <v>25</v>
+      </c>
+      <c r="S44" t="s">
+        <v>25</v>
+      </c>
+      <c r="T44">
         <v>114.45</v>
       </c>
     </row>
-    <row r="45" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D45">
-        <v>301</v>
+        <v>1665</v>
       </c>
       <c r="E45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F45" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H45">
+        <v>34</v>
+      </c>
+      <c r="I45">
         <v>9</v>
       </c>
-      <c r="I45" t="b">
-[...11 lines deleted...]
-      <c r="M45">
+      <c r="J45" t="b">
+        <v>1</v>
+      </c>
+      <c r="K45" t="s">
+        <v>25</v>
+      </c>
+      <c r="L45">
+        <v>1</v>
+      </c>
+      <c r="M45" t="s">
+        <v>25</v>
+      </c>
+      <c r="N45">
         <v>113.68</v>
       </c>
-      <c r="N45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O45" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P45" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q45" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R45" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S45">
+        <v>25</v>
+      </c>
+      <c r="S45" t="s">
+        <v>25</v>
+      </c>
+      <c r="T45">
         <v>113.68</v>
       </c>
     </row>
-    <row r="46" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C46" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E46" t="s">
+        <v>25</v>
+      </c>
+      <c r="F46" t="s">
+        <v>43</v>
+      </c>
+      <c r="G46" t="s">
         <v>24</v>
       </c>
-      <c r="F46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H46">
+        <v>35</v>
+      </c>
+      <c r="I46">
         <v>10</v>
       </c>
-      <c r="I46" t="b">
-[...11 lines deleted...]
-      <c r="M46">
+      <c r="J46" t="b">
+        <v>1</v>
+      </c>
+      <c r="K46" t="s">
+        <v>25</v>
+      </c>
+      <c r="L46">
+        <v>1</v>
+      </c>
+      <c r="M46" t="s">
+        <v>25</v>
+      </c>
+      <c r="N46">
         <v>113.55</v>
       </c>
-      <c r="N46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O46" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P46" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q46" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R46" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S46">
+        <v>25</v>
+      </c>
+      <c r="S46" t="s">
+        <v>25</v>
+      </c>
+      <c r="T46">
         <v>113.55</v>
       </c>
     </row>
-    <row r="47" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E47" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H47">
+        <v>36</v>
+      </c>
+      <c r="I47">
         <v>15</v>
       </c>
-      <c r="I47" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J47" t="b">
+        <v>1</v>
+      </c>
+      <c r="K47" t="s">
+        <v>25</v>
       </c>
       <c r="L47">
+        <v>1</v>
+      </c>
+      <c r="M47">
         <v>113.13</v>
       </c>
-      <c r="M47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N47" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O47" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P47" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q47" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R47" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S47">
+        <v>25</v>
+      </c>
+      <c r="S47" t="s">
+        <v>25</v>
+      </c>
+      <c r="T47">
         <v>113.13</v>
       </c>
     </row>
-    <row r="48" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C48" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E48" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H48">
+        <v>37</v>
+      </c>
+      <c r="I48">
         <v>16</v>
       </c>
-      <c r="I48" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J48" t="b">
+        <v>1</v>
+      </c>
+      <c r="K48" t="s">
+        <v>25</v>
       </c>
       <c r="L48">
+        <v>1</v>
+      </c>
+      <c r="M48">
         <v>112.96</v>
       </c>
-      <c r="M48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N48" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O48" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P48" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q48" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R48" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S48">
+        <v>25</v>
+      </c>
+      <c r="S48" t="s">
+        <v>25</v>
+      </c>
+      <c r="T48">
         <v>112.96</v>
       </c>
     </row>
-    <row r="49" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D49">
-        <v>337</v>
+        <v>1093</v>
       </c>
       <c r="E49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F49" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H49">
+        <v>38</v>
+      </c>
+      <c r="I49">
         <v>11</v>
       </c>
-      <c r="I49" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J49" t="b">
+        <v>1</v>
+      </c>
+      <c r="K49" t="s">
+        <v>25</v>
       </c>
       <c r="L49">
+        <v>1</v>
+      </c>
+      <c r="M49">
         <v>112.7</v>
       </c>
-      <c r="M49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N49" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O49" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P49" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q49" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R49" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S49">
+        <v>25</v>
+      </c>
+      <c r="S49" t="s">
+        <v>25</v>
+      </c>
+      <c r="T49">
         <v>112.7</v>
       </c>
     </row>
-    <row r="50" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D50">
         <v>2474</v>
       </c>
       <c r="E50" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F50" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H50">
+        <v>39</v>
+      </c>
+      <c r="I50">
         <v>17</v>
       </c>
-      <c r="I50" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J50" t="b">
+        <v>1</v>
+      </c>
+      <c r="K50" t="s">
+        <v>25</v>
       </c>
       <c r="L50">
+        <v>1</v>
+      </c>
+      <c r="M50">
         <v>112.45</v>
       </c>
-      <c r="M50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N50" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O50" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P50" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q50" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R50" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S50">
+        <v>25</v>
+      </c>
+      <c r="S50" t="s">
+        <v>25</v>
+      </c>
+      <c r="T50">
         <v>112.45</v>
       </c>
     </row>
-    <row r="51" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E51" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F51" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G51" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H51">
+        <v>40</v>
+      </c>
+      <c r="I51">
         <v>12</v>
       </c>
-      <c r="I51" t="b">
-[...11 lines deleted...]
-      <c r="M51">
+      <c r="J51" t="b">
+        <v>1</v>
+      </c>
+      <c r="K51" t="s">
+        <v>25</v>
+      </c>
+      <c r="L51">
+        <v>1</v>
+      </c>
+      <c r="M51" t="s">
+        <v>25</v>
+      </c>
+      <c r="N51">
         <v>111.74</v>
       </c>
-      <c r="N51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O51" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P51" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q51" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R51" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S51">
+        <v>25</v>
+      </c>
+      <c r="S51" t="s">
+        <v>25</v>
+      </c>
+      <c r="T51">
         <v>111.74</v>
       </c>
     </row>
-    <row r="52" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D52">
         <v>2320</v>
       </c>
       <c r="E52" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F52" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H52">
+        <v>41</v>
+      </c>
+      <c r="I52">
         <v>18</v>
       </c>
-      <c r="I52" t="b">
-[...11 lines deleted...]
-      <c r="M52">
+      <c r="J52" t="b">
+        <v>1</v>
+      </c>
+      <c r="K52" t="s">
+        <v>25</v>
+      </c>
+      <c r="L52">
+        <v>1</v>
+      </c>
+      <c r="M52" t="s">
+        <v>25</v>
+      </c>
+      <c r="N52">
         <v>109.28</v>
       </c>
-      <c r="N52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O52" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P52" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q52" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R52" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S52">
+        <v>25</v>
+      </c>
+      <c r="S52" t="s">
+        <v>25</v>
+      </c>
+      <c r="T52">
         <v>109.28</v>
       </c>
     </row>
-    <row r="53" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C53" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E53" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F53" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H53">
+        <v>42</v>
+      </c>
+      <c r="I53">
         <v>7</v>
       </c>
-      <c r="I53" t="b">
-[...11 lines deleted...]
-      <c r="M53">
+      <c r="J53" t="b">
+        <v>1</v>
+      </c>
+      <c r="K53" t="s">
+        <v>25</v>
+      </c>
+      <c r="L53">
+        <v>1</v>
+      </c>
+      <c r="M53" t="s">
+        <v>25</v>
+      </c>
+      <c r="N53">
         <v>106.53</v>
       </c>
-      <c r="N53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O53" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P53" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q53" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R53" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S53">
+        <v>25</v>
+      </c>
+      <c r="S53" t="s">
+        <v>25</v>
+      </c>
+      <c r="T53">
         <v>106.53</v>
       </c>
     </row>
-    <row r="54" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C54" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E54" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F54" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G54" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H54">
+        <v>11</v>
+      </c>
+      <c r="I54">
         <v>3</v>
       </c>
-      <c r="I54" t="b">
-[...11 lines deleted...]
-      <c r="M54">
+      <c r="J54" t="b">
+        <v>1</v>
+      </c>
+      <c r="K54" t="s">
+        <v>25</v>
+      </c>
+      <c r="L54">
+        <v>1</v>
+      </c>
+      <c r="M54" t="s">
+        <v>25</v>
+      </c>
+      <c r="N54">
         <v>106.16</v>
       </c>
-      <c r="N54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O54" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P54" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q54" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R54" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S54">
+        <v>25</v>
+      </c>
+      <c r="S54" t="s">
+        <v>25</v>
+      </c>
+      <c r="T54">
         <v>106.16</v>
       </c>
     </row>
-    <row r="55" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C55" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D55">
         <v>1082</v>
       </c>
       <c r="E55" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F55" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H55">
+        <v>43</v>
+      </c>
+      <c r="I55">
         <v>19</v>
       </c>
-      <c r="I55" t="b">
-[...11 lines deleted...]
-      <c r="M55">
+      <c r="J55" t="b">
+        <v>1</v>
+      </c>
+      <c r="K55" t="s">
+        <v>25</v>
+      </c>
+      <c r="L55">
+        <v>1</v>
+      </c>
+      <c r="M55" t="s">
+        <v>25</v>
+      </c>
+      <c r="N55">
         <v>106.08</v>
       </c>
-      <c r="N55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O55" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P55" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q55" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R55" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S55">
+        <v>25</v>
+      </c>
+      <c r="S55" t="s">
+        <v>25</v>
+      </c>
+      <c r="T55">
         <v>106.08</v>
       </c>
     </row>
-    <row r="56" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C56" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E56" t="s">
-        <v>150</v>
+        <v>113</v>
       </c>
       <c r="F56" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G56" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H56">
+        <v>12</v>
+      </c>
+      <c r="I56">
         <v>5</v>
       </c>
-      <c r="I56" t="b">
-[...11 lines deleted...]
-      <c r="M56">
+      <c r="J56" t="b">
+        <v>1</v>
+      </c>
+      <c r="K56" t="s">
+        <v>25</v>
+      </c>
+      <c r="L56">
+        <v>1</v>
+      </c>
+      <c r="M56" t="s">
+        <v>25</v>
+      </c>
+      <c r="N56">
         <v>106.03</v>
       </c>
-      <c r="N56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O56" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P56" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q56" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R56" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S56">
+        <v>25</v>
+      </c>
+      <c r="S56" t="s">
+        <v>25</v>
+      </c>
+      <c r="T56">
         <v>106.03</v>
       </c>
     </row>
-    <row r="57" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C57" t="s">
         <v>151</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>1003</v>
       </c>
       <c r="E57" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F57" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H57">
+        <v>44</v>
+      </c>
+      <c r="I57">
         <v>13</v>
       </c>
-      <c r="I57" t="b">
-[...11 lines deleted...]
-      <c r="M57">
+      <c r="J57" t="b">
+        <v>1</v>
+      </c>
+      <c r="K57" t="s">
+        <v>25</v>
+      </c>
+      <c r="L57">
+        <v>1</v>
+      </c>
+      <c r="M57" t="s">
+        <v>25</v>
+      </c>
+      <c r="N57">
         <v>105.83</v>
       </c>
-      <c r="N57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O57" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P57" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q57" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R57" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S57">
+        <v>25</v>
+      </c>
+      <c r="S57" t="s">
+        <v>25</v>
+      </c>
+      <c r="T57">
         <v>105.83</v>
       </c>
     </row>
-    <row r="58" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>152</v>
       </c>
       <c r="C58" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E58" t="s">
         <v>153</v>
       </c>
       <c r="F58" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G58" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H58">
+        <v>13</v>
+      </c>
+      <c r="I58">
         <v>6</v>
       </c>
-      <c r="I58" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J58" t="b">
+        <v>1</v>
+      </c>
+      <c r="K58" t="s">
+        <v>25</v>
       </c>
       <c r="L58">
+        <v>1</v>
+      </c>
+      <c r="M58">
         <v>104.11</v>
       </c>
-      <c r="M58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N58" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O58" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P58" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q58" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R58" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S58">
+        <v>25</v>
+      </c>
+      <c r="S58" t="s">
+        <v>25</v>
+      </c>
+      <c r="T58">
         <v>104.11</v>
       </c>
     </row>
-    <row r="59" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>154</v>
       </c>
       <c r="C59" t="s">
         <v>155</v>
       </c>
       <c r="E59" t="s">
         <v>156</v>
       </c>
       <c r="F59" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H59">
+        <v>45</v>
+      </c>
+      <c r="I59">
         <v>8</v>
       </c>
-      <c r="I59" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J59" t="b">
+        <v>1</v>
+      </c>
+      <c r="K59" t="s">
+        <v>25</v>
       </c>
       <c r="L59">
+        <v>1</v>
+      </c>
+      <c r="M59">
         <v>103.75</v>
       </c>
-      <c r="M59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N59" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O59" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P59" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q59" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R59" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S59">
+        <v>25</v>
+      </c>
+      <c r="S59" t="s">
+        <v>25</v>
+      </c>
+      <c r="T59">
         <v>103.75</v>
       </c>
     </row>
-    <row r="60" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>157</v>
       </c>
       <c r="C60" t="s">
         <v>158</v>
       </c>
       <c r="E60" t="s">
         <v>159</v>
       </c>
       <c r="F60" t="s">
         <v>160</v>
       </c>
       <c r="G60" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H60">
-        <v>1</v>
-[...13 lines deleted...]
-      <c r="M60">
+        <v>14</v>
+      </c>
+      <c r="I60">
+        <v>1</v>
+      </c>
+      <c r="J60" t="b">
+        <v>1</v>
+      </c>
+      <c r="K60" t="s">
+        <v>25</v>
+      </c>
+      <c r="L60">
+        <v>1</v>
+      </c>
+      <c r="M60" t="s">
+        <v>25</v>
+      </c>
+      <c r="N60">
         <v>103.2</v>
       </c>
-      <c r="N60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O60" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P60" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q60" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R60" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S60">
+        <v>25</v>
+      </c>
+      <c r="S60" t="s">
+        <v>25</v>
+      </c>
+      <c r="T60">
         <v>103.2</v>
       </c>
     </row>
-    <row r="61" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>161</v>
       </c>
       <c r="C61" t="s">
         <v>162</v>
       </c>
       <c r="D61">
-        <v>194</v>
+        <v>1513</v>
       </c>
       <c r="E61" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G61" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H61">
+        <v>15</v>
+      </c>
+      <c r="I61">
         <v>7</v>
       </c>
-      <c r="I61" t="b">
-[...11 lines deleted...]
-      <c r="M61">
+      <c r="J61" t="b">
+        <v>1</v>
+      </c>
+      <c r="K61" t="s">
+        <v>25</v>
+      </c>
+      <c r="L61">
+        <v>1</v>
+      </c>
+      <c r="M61" t="s">
+        <v>25</v>
+      </c>
+      <c r="N61">
         <v>102.37</v>
       </c>
-      <c r="N61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O61" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P61" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q61" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R61" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S61">
+        <v>25</v>
+      </c>
+      <c r="S61" t="s">
+        <v>25</v>
+      </c>
+      <c r="T61">
         <v>102.37</v>
       </c>
     </row>
-    <row r="62" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>163</v>
       </c>
       <c r="C62" t="s">
         <v>164</v>
       </c>
       <c r="D62">
         <v>1744</v>
       </c>
       <c r="E62" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F62" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H62">
+        <v>46</v>
+      </c>
+      <c r="I62">
         <v>5</v>
       </c>
-      <c r="I62" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J62" t="b">
+        <v>1</v>
+      </c>
+      <c r="K62" t="s">
+        <v>25</v>
       </c>
       <c r="L62">
+        <v>1</v>
+      </c>
+      <c r="M62">
         <v>101.69</v>
       </c>
-      <c r="M62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N62" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O62" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P62" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q62" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R62" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S62">
+        <v>25</v>
+      </c>
+      <c r="S62" t="s">
+        <v>25</v>
+      </c>
+      <c r="T62">
         <v>101.69</v>
       </c>
     </row>
-    <row r="63" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C63" t="s">
         <v>165</v>
       </c>
       <c r="E63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" t="s">
+        <v>23</v>
+      </c>
+      <c r="G63" t="s">
         <v>24</v>
       </c>
-      <c r="F63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H63">
+        <v>47</v>
+      </c>
+      <c r="I63">
         <v>20</v>
       </c>
-      <c r="I63" t="b">
-[...11 lines deleted...]
-      <c r="M63">
+      <c r="J63" t="b">
+        <v>1</v>
+      </c>
+      <c r="K63" t="s">
+        <v>25</v>
+      </c>
+      <c r="L63">
+        <v>1</v>
+      </c>
+      <c r="M63" t="s">
+        <v>25</v>
+      </c>
+      <c r="N63">
         <v>98.83</v>
       </c>
-      <c r="N63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O63" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P63" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q63" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R63" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S63">
+        <v>25</v>
+      </c>
+      <c r="S63" t="s">
+        <v>25</v>
+      </c>
+      <c r="T63">
         <v>98.83</v>
       </c>
     </row>
-    <row r="64" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" t="s">
         <v>167</v>
       </c>
       <c r="E64" t="s">
+        <v>25</v>
+      </c>
+      <c r="F64" t="s">
+        <v>43</v>
+      </c>
+      <c r="G64" t="s">
         <v>24</v>
       </c>
-      <c r="F64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H64">
+        <v>48</v>
+      </c>
+      <c r="I64">
         <v>14</v>
       </c>
-      <c r="I64" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J64" t="b">
+        <v>1</v>
+      </c>
+      <c r="K64" t="s">
+        <v>25</v>
       </c>
       <c r="L64">
+        <v>1</v>
+      </c>
+      <c r="M64">
         <v>98.21</v>
       </c>
-      <c r="M64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N64" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O64" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P64" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q64" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R64" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S64">
+        <v>25</v>
+      </c>
+      <c r="S64" t="s">
+        <v>25</v>
+      </c>
+      <c r="T64">
         <v>98.21</v>
       </c>
     </row>
-    <row r="65" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" t="s">
         <v>169</v>
       </c>
       <c r="E65" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F65" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H65">
+        <v>49</v>
+      </c>
+      <c r="I65">
         <v>15</v>
       </c>
-      <c r="I65" t="b">
-[...11 lines deleted...]
-      <c r="M65">
+      <c r="J65" t="b">
+        <v>1</v>
+      </c>
+      <c r="K65" t="s">
+        <v>25</v>
+      </c>
+      <c r="L65">
+        <v>1</v>
+      </c>
+      <c r="M65" t="s">
+        <v>25</v>
+      </c>
+      <c r="N65">
         <v>98.14</v>
       </c>
-      <c r="N65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O65" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P65" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q65" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R65" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S65">
+        <v>25</v>
+      </c>
+      <c r="S65" t="s">
+        <v>25</v>
+      </c>
+      <c r="T65">
         <v>98.14</v>
       </c>
     </row>
-    <row r="66" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" t="s">
         <v>171</v>
       </c>
       <c r="E66" t="s">
+        <v>25</v>
+      </c>
+      <c r="F66" t="s">
+        <v>47</v>
+      </c>
+      <c r="G66" t="s">
         <v>24</v>
       </c>
-      <c r="F66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H66">
+        <v>50</v>
+      </c>
+      <c r="I66">
         <v>9</v>
       </c>
-      <c r="I66" t="b">
-[...11 lines deleted...]
-      <c r="M66">
+      <c r="J66" t="b">
+        <v>1</v>
+      </c>
+      <c r="K66" t="s">
+        <v>25</v>
+      </c>
+      <c r="L66">
+        <v>1</v>
+      </c>
+      <c r="M66" t="s">
+        <v>25</v>
+      </c>
+      <c r="N66">
         <v>97.36</v>
       </c>
-      <c r="N66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O66" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P66" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q66" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R66" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S66">
+        <v>25</v>
+      </c>
+      <c r="S66" t="s">
+        <v>25</v>
+      </c>
+      <c r="T66">
         <v>97.36</v>
       </c>
     </row>
-    <row r="67" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" t="s">
         <v>173</v>
       </c>
       <c r="D67">
-        <v>387</v>
+        <v>1179</v>
       </c>
       <c r="E67" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F67" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G67" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H67">
+        <v>16</v>
+      </c>
+      <c r="I67">
         <v>2</v>
       </c>
-      <c r="I67" t="b">
-[...11 lines deleted...]
-      <c r="M67">
+      <c r="J67" t="b">
+        <v>1</v>
+      </c>
+      <c r="K67" t="s">
+        <v>25</v>
+      </c>
+      <c r="L67">
+        <v>1</v>
+      </c>
+      <c r="M67" t="s">
+        <v>25</v>
+      </c>
+      <c r="N67">
         <v>96.21</v>
       </c>
-      <c r="N67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O67" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P67" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q67" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R67" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S67">
+        <v>25</v>
+      </c>
+      <c r="S67" t="s">
+        <v>25</v>
+      </c>
+      <c r="T67">
         <v>96.21</v>
       </c>
     </row>
-    <row r="68" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" t="s">
         <v>175</v>
       </c>
       <c r="E68" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F68" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H68">
+        <v>51</v>
+      </c>
+      <c r="I68">
         <v>10</v>
       </c>
-      <c r="I68" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J68" t="b">
+        <v>1</v>
+      </c>
+      <c r="K68" t="s">
+        <v>25</v>
       </c>
       <c r="L68">
+        <v>1</v>
+      </c>
+      <c r="M68">
         <v>96.11</v>
       </c>
-      <c r="M68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N68" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O68" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P68" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q68" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R68" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S68">
+        <v>25</v>
+      </c>
+      <c r="S68" t="s">
+        <v>25</v>
+      </c>
+      <c r="T68">
         <v>96.11</v>
       </c>
     </row>
-    <row r="69" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" t="s">
         <v>177</v>
       </c>
       <c r="D69">
         <v>1796</v>
       </c>
       <c r="E69" t="s">
+        <v>25</v>
+      </c>
+      <c r="F69" t="s">
+        <v>43</v>
+      </c>
+      <c r="G69" t="s">
         <v>24</v>
       </c>
-      <c r="F69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H69">
+        <v>52</v>
+      </c>
+      <c r="I69">
         <v>16</v>
       </c>
-      <c r="I69" t="b">
-[...11 lines deleted...]
-      <c r="M69">
+      <c r="J69" t="b">
+        <v>1</v>
+      </c>
+      <c r="K69" t="s">
+        <v>25</v>
+      </c>
+      <c r="L69">
+        <v>1</v>
+      </c>
+      <c r="M69" t="s">
+        <v>25</v>
+      </c>
+      <c r="N69">
         <v>95.57</v>
       </c>
-      <c r="N69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O69" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P69" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q69" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R69" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S69">
+        <v>25</v>
+      </c>
+      <c r="S69" t="s">
+        <v>25</v>
+      </c>
+      <c r="T69">
         <v>95.57</v>
       </c>
     </row>
-    <row r="70" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" t="s">
         <v>179</v>
       </c>
       <c r="E70" t="s">
         <v>180</v>
       </c>
       <c r="F70" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H70">
+        <v>53</v>
+      </c>
+      <c r="I70">
         <v>11</v>
       </c>
-      <c r="I70" t="b">
-[...11 lines deleted...]
-      <c r="M70">
+      <c r="J70" t="b">
+        <v>1</v>
+      </c>
+      <c r="K70" t="s">
+        <v>25</v>
+      </c>
+      <c r="L70">
+        <v>1</v>
+      </c>
+      <c r="M70" t="s">
+        <v>25</v>
+      </c>
+      <c r="N70">
         <v>95.31</v>
       </c>
-      <c r="N70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O70" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P70" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q70" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R70" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S70">
+        <v>25</v>
+      </c>
+      <c r="S70" t="s">
+        <v>25</v>
+      </c>
+      <c r="T70">
         <v>95.31</v>
       </c>
     </row>
-    <row r="71" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C71" t="s">
         <v>181</v>
       </c>
       <c r="D71">
-        <v>557</v>
+        <v>1746</v>
       </c>
       <c r="E71" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F71" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H71">
+        <v>54</v>
+      </c>
+      <c r="I71">
         <v>6</v>
       </c>
-      <c r="I71" t="b">
-[...11 lines deleted...]
-      <c r="M71">
+      <c r="J71" t="b">
+        <v>1</v>
+      </c>
+      <c r="K71" t="s">
+        <v>25</v>
+      </c>
+      <c r="L71">
+        <v>1</v>
+      </c>
+      <c r="M71" t="s">
+        <v>25</v>
+      </c>
+      <c r="N71">
         <v>95.28</v>
       </c>
-      <c r="N71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O71" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P71" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q71" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R71" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S71">
+        <v>25</v>
+      </c>
+      <c r="S71" t="s">
+        <v>25</v>
+      </c>
+      <c r="T71">
         <v>95.28</v>
       </c>
     </row>
-    <row r="72" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>182</v>
       </c>
       <c r="C72" t="s">
         <v>183</v>
       </c>
       <c r="E72" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F72" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G72" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H72">
+        <v>17</v>
+      </c>
+      <c r="I72">
         <v>8</v>
       </c>
-      <c r="I72" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J72" t="b">
+        <v>1</v>
+      </c>
+      <c r="K72" t="s">
+        <v>25</v>
       </c>
       <c r="L72">
+        <v>1</v>
+      </c>
+      <c r="M72">
         <v>95.07</v>
       </c>
-      <c r="M72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N72" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O72" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P72" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q72" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R72" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S72">
+        <v>25</v>
+      </c>
+      <c r="S72" t="s">
+        <v>25</v>
+      </c>
+      <c r="T72">
         <v>95.07</v>
       </c>
     </row>
-    <row r="73" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>184</v>
       </c>
       <c r="C73" t="s">
         <v>185</v>
       </c>
       <c r="D73">
         <v>705</v>
       </c>
       <c r="E73" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F73" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G73" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H73">
+        <v>55</v>
+      </c>
+      <c r="I73">
         <v>2</v>
       </c>
-      <c r="I73" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J73" t="b">
+        <v>1</v>
+      </c>
+      <c r="K73" t="s">
+        <v>25</v>
       </c>
       <c r="L73">
+        <v>1</v>
+      </c>
+      <c r="M73">
         <v>94.53</v>
       </c>
-      <c r="M73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N73" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O73" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P73" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q73" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R73" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S73">
+        <v>25</v>
+      </c>
+      <c r="S73" t="s">
+        <v>25</v>
+      </c>
+      <c r="T73">
         <v>94.53</v>
       </c>
     </row>
-    <row r="74" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>163</v>
       </c>
       <c r="C74" t="s">
         <v>186</v>
       </c>
       <c r="D74">
-        <v>39</v>
+        <v>2484</v>
       </c>
       <c r="E74" t="s">
         <v>187</v>
       </c>
       <c r="F74" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H74">
+        <v>56</v>
+      </c>
+      <c r="I74">
         <v>12</v>
       </c>
-      <c r="I74" t="b">
-[...11 lines deleted...]
-      <c r="M74">
+      <c r="J74" t="b">
+        <v>1</v>
+      </c>
+      <c r="K74" t="s">
+        <v>25</v>
+      </c>
+      <c r="L74">
+        <v>1</v>
+      </c>
+      <c r="M74" t="s">
+        <v>25</v>
+      </c>
+      <c r="N74">
         <v>94.11</v>
       </c>
-      <c r="N74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O74" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P74" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q74" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R74" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S74">
+        <v>25</v>
+      </c>
+      <c r="S74" t="s">
+        <v>25</v>
+      </c>
+      <c r="T74">
         <v>94.11</v>
       </c>
     </row>
-    <row r="75" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>188</v>
       </c>
       <c r="C75" t="s">
         <v>189</v>
       </c>
       <c r="E75" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F75" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G75" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H75">
+        <v>18</v>
+      </c>
+      <c r="I75">
         <v>9</v>
       </c>
-      <c r="I75" t="b">
-[...11 lines deleted...]
-      <c r="M75">
+      <c r="J75" t="b">
+        <v>1</v>
+      </c>
+      <c r="K75" t="s">
+        <v>25</v>
+      </c>
+      <c r="L75">
+        <v>1</v>
+      </c>
+      <c r="M75" t="s">
+        <v>25</v>
+      </c>
+      <c r="N75">
         <v>93.83</v>
       </c>
-      <c r="N75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O75" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P75" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q75" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R75" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S75">
+        <v>25</v>
+      </c>
+      <c r="S75" t="s">
+        <v>25</v>
+      </c>
+      <c r="T75">
         <v>93.83</v>
       </c>
     </row>
-    <row r="76" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>190</v>
       </c>
       <c r="C76" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D76">
         <v>1227</v>
       </c>
       <c r="E76" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F76" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H76">
+        <v>57</v>
+      </c>
+      <c r="I76">
         <v>13</v>
       </c>
-      <c r="I76" t="b">
-[...11 lines deleted...]
-      <c r="M76">
+      <c r="J76" t="b">
+        <v>1</v>
+      </c>
+      <c r="K76" t="s">
+        <v>25</v>
+      </c>
+      <c r="L76">
+        <v>1</v>
+      </c>
+      <c r="M76" t="s">
+        <v>25</v>
+      </c>
+      <c r="N76">
         <v>93.49</v>
       </c>
-      <c r="N76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O76" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P76" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q76" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R76" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S76">
+        <v>25</v>
+      </c>
+      <c r="S76" t="s">
+        <v>25</v>
+      </c>
+      <c r="T76">
         <v>93.49</v>
       </c>
     </row>
-    <row r="77" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>191</v>
       </c>
       <c r="C77" t="s">
         <v>192</v>
       </c>
       <c r="D77">
-        <v>40</v>
+        <v>2118</v>
       </c>
       <c r="E77" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F77" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G77" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H77">
+        <v>19</v>
+      </c>
+      <c r="I77">
         <v>4</v>
       </c>
-      <c r="I77" t="b">
-[...11 lines deleted...]
-      <c r="M77">
+      <c r="J77" t="b">
+        <v>1</v>
+      </c>
+      <c r="K77" t="s">
+        <v>25</v>
+      </c>
+      <c r="L77">
+        <v>1</v>
+      </c>
+      <c r="M77" t="s">
+        <v>25</v>
+      </c>
+      <c r="N77">
         <v>92.05</v>
       </c>
-      <c r="N77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O77" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P77" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q77" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R77" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S77">
+        <v>25</v>
+      </c>
+      <c r="S77" t="s">
+        <v>25</v>
+      </c>
+      <c r="T77">
         <v>92.05</v>
       </c>
     </row>
-    <row r="78" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C78" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E78" t="s">
         <v>187</v>
       </c>
       <c r="F78" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H78">
+        <v>58</v>
+      </c>
+      <c r="I78">
         <v>21</v>
       </c>
-      <c r="I78" t="b">
-[...11 lines deleted...]
-      <c r="M78">
+      <c r="J78" t="b">
+        <v>1</v>
+      </c>
+      <c r="K78" t="s">
+        <v>25</v>
+      </c>
+      <c r="L78">
+        <v>1</v>
+      </c>
+      <c r="M78" t="s">
+        <v>25</v>
+      </c>
+      <c r="N78">
         <v>91.94</v>
       </c>
-      <c r="N78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O78" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P78" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q78" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R78" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S78">
+        <v>25</v>
+      </c>
+      <c r="S78" t="s">
+        <v>25</v>
+      </c>
+      <c r="T78">
         <v>91.94</v>
       </c>
     </row>
-    <row r="79" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>193</v>
       </c>
       <c r="C79" t="s">
         <v>194</v>
       </c>
       <c r="D79">
         <v>718</v>
       </c>
       <c r="E79" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F79" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H79">
+        <v>59</v>
+      </c>
+      <c r="I79">
         <v>7</v>
       </c>
-      <c r="I79" t="b">
-[...11 lines deleted...]
-      <c r="M79">
+      <c r="J79" t="b">
+        <v>1</v>
+      </c>
+      <c r="K79" t="s">
+        <v>25</v>
+      </c>
+      <c r="L79">
+        <v>1</v>
+      </c>
+      <c r="M79" t="s">
+        <v>25</v>
+      </c>
+      <c r="N79">
         <v>91.69</v>
       </c>
-      <c r="N79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O79" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P79" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q79" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R79" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S79">
+        <v>25</v>
+      </c>
+      <c r="S79" t="s">
+        <v>25</v>
+      </c>
+      <c r="T79">
         <v>91.69</v>
       </c>
     </row>
-    <row r="80" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>195</v>
       </c>
       <c r="C80" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E80" t="s">
+        <v>25</v>
+      </c>
+      <c r="F80" t="s">
+        <v>43</v>
+      </c>
+      <c r="G80" t="s">
         <v>24</v>
       </c>
-      <c r="F80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H80">
+        <v>60</v>
+      </c>
+      <c r="I80">
         <v>17</v>
       </c>
-      <c r="I80" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J80" t="b">
+        <v>1</v>
+      </c>
+      <c r="K80" t="s">
+        <v>25</v>
       </c>
       <c r="L80">
+        <v>1</v>
+      </c>
+      <c r="M80">
         <v>91.23</v>
       </c>
-      <c r="M80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N80" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O80" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P80" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q80" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R80" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S80">
+        <v>25</v>
+      </c>
+      <c r="S80" t="s">
+        <v>25</v>
+      </c>
+      <c r="T80">
         <v>91.23</v>
       </c>
     </row>
-    <row r="81" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C81" t="s">
         <v>196</v>
       </c>
       <c r="E81" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F81" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H81">
+        <v>61</v>
+      </c>
+      <c r="I81">
         <v>18</v>
       </c>
-      <c r="I81" t="b">
-[...11 lines deleted...]
-      <c r="M81">
+      <c r="J81" t="b">
+        <v>1</v>
+      </c>
+      <c r="K81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L81">
+        <v>1</v>
+      </c>
+      <c r="M81" t="s">
+        <v>25</v>
+      </c>
+      <c r="N81">
         <v>90.15</v>
       </c>
-      <c r="N81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O81" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P81" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q81" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R81" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S81">
+        <v>25</v>
+      </c>
+      <c r="S81" t="s">
+        <v>25</v>
+      </c>
+      <c r="T81">
         <v>90.15</v>
       </c>
     </row>
-    <row r="82" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C82" t="s">
         <v>197</v>
       </c>
       <c r="D82">
         <v>2476</v>
       </c>
       <c r="E82" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F82" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G82" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H82">
+        <v>20</v>
+      </c>
+      <c r="I82">
         <v>4</v>
       </c>
-      <c r="I82" t="b">
-[...11 lines deleted...]
-      <c r="M82">
+      <c r="J82" t="b">
+        <v>1</v>
+      </c>
+      <c r="K82" t="s">
+        <v>25</v>
+      </c>
+      <c r="L82">
+        <v>1</v>
+      </c>
+      <c r="M82" t="s">
+        <v>25</v>
+      </c>
+      <c r="N82">
         <v>89.91</v>
       </c>
-      <c r="N82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O82" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P82" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q82" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R82" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S82">
+        <v>25</v>
+      </c>
+      <c r="S82" t="s">
+        <v>25</v>
+      </c>
+      <c r="T82">
         <v>89.91</v>
       </c>
     </row>
-    <row r="83" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" t="s">
         <v>140</v>
       </c>
-      <c r="C83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83">
-        <v>364</v>
+        <v>1370</v>
       </c>
       <c r="E83" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F83" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H83">
+        <v>62</v>
+      </c>
+      <c r="I83">
         <v>14</v>
       </c>
-      <c r="I83" t="b">
-[...11 lines deleted...]
-      <c r="M83">
+      <c r="J83" t="b">
+        <v>1</v>
+      </c>
+      <c r="K83" t="s">
+        <v>25</v>
+      </c>
+      <c r="L83">
+        <v>1</v>
+      </c>
+      <c r="M83" t="s">
+        <v>25</v>
+      </c>
+      <c r="N83">
         <v>89.75</v>
       </c>
-      <c r="N83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O83" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P83" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q83" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R83" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S83">
+        <v>25</v>
+      </c>
+      <c r="S83" t="s">
+        <v>25</v>
+      </c>
+      <c r="T83">
         <v>89.75</v>
       </c>
     </row>
-    <row r="84" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>198</v>
       </c>
       <c r="C84" t="s">
         <v>199</v>
       </c>
       <c r="E84" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F84" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G84" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H84">
+        <v>21</v>
+      </c>
+      <c r="I84">
         <v>10</v>
       </c>
-      <c r="I84" t="b">
-[...11 lines deleted...]
-      <c r="M84">
+      <c r="J84" t="b">
+        <v>1</v>
+      </c>
+      <c r="K84" t="s">
+        <v>25</v>
+      </c>
+      <c r="L84">
+        <v>1</v>
+      </c>
+      <c r="M84" t="s">
+        <v>25</v>
+      </c>
+      <c r="N84">
         <v>89.63</v>
       </c>
-      <c r="N84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O84" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P84" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q84" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R84" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S84">
+        <v>25</v>
+      </c>
+      <c r="S84" t="s">
+        <v>25</v>
+      </c>
+      <c r="T84">
         <v>89.63</v>
       </c>
     </row>
-    <row r="85" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C85" t="s">
         <v>200</v>
       </c>
       <c r="E85" t="s">
         <v>201</v>
       </c>
       <c r="F85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G85" t="s">
+        <v>54</v>
+      </c>
+      <c r="H85">
         <v>22</v>
       </c>
-      <c r="G85" t="s">
-[...2 lines deleted...]
-      <c r="H85">
+      <c r="I85">
         <v>11</v>
       </c>
-      <c r="I85" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J85" t="b">
+        <v>1</v>
+      </c>
+      <c r="K85" t="s">
+        <v>25</v>
       </c>
       <c r="L85">
+        <v>1</v>
+      </c>
+      <c r="M85">
         <v>88.41</v>
       </c>
-      <c r="M85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N85" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O85" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P85" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q85" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R85" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S85">
+        <v>25</v>
+      </c>
+      <c r="S85" t="s">
+        <v>25</v>
+      </c>
+      <c r="T85">
         <v>88.41</v>
       </c>
     </row>
-    <row r="86" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>163</v>
       </c>
       <c r="C86" t="s">
         <v>202</v>
       </c>
       <c r="E86" t="s">
         <v>203</v>
       </c>
       <c r="F86" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H86">
+        <v>63</v>
+      </c>
+      <c r="I86">
         <v>15</v>
       </c>
-      <c r="I86" t="b">
-[...11 lines deleted...]
-      <c r="M86">
+      <c r="J86" t="b">
+        <v>1</v>
+      </c>
+      <c r="K86" t="s">
+        <v>25</v>
+      </c>
+      <c r="L86">
+        <v>1</v>
+      </c>
+      <c r="M86" t="s">
+        <v>25</v>
+      </c>
+      <c r="N86">
         <v>87.9</v>
       </c>
-      <c r="N86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O86" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P86" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q86" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R86" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S86">
+        <v>25</v>
+      </c>
+      <c r="S86" t="s">
+        <v>25</v>
+      </c>
+      <c r="T86">
         <v>87.9</v>
       </c>
     </row>
-    <row r="87" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>178</v>
       </c>
       <c r="C87" t="s">
         <v>204</v>
       </c>
       <c r="D87">
         <v>1012</v>
       </c>
       <c r="E87" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F87" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H87">
+        <v>64</v>
+      </c>
+      <c r="I87">
         <v>16</v>
       </c>
-      <c r="I87" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J87" t="b">
+        <v>1</v>
+      </c>
+      <c r="K87" t="s">
+        <v>25</v>
       </c>
       <c r="L87">
+        <v>1</v>
+      </c>
+      <c r="M87">
         <v>87.47</v>
       </c>
-      <c r="M87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N87" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O87" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P87" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q87" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R87" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S87">
+        <v>25</v>
+      </c>
+      <c r="S87" t="s">
+        <v>25</v>
+      </c>
+      <c r="T87">
         <v>87.47</v>
       </c>
     </row>
-    <row r="88" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" t="s">
         <v>206</v>
       </c>
       <c r="E88" t="s">
-        <v>207</v>
+        <v>180</v>
       </c>
       <c r="F88" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G88" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H88">
+        <v>23</v>
+      </c>
+      <c r="I88">
         <v>3</v>
       </c>
-      <c r="I88" t="b">
-[...11 lines deleted...]
-      <c r="M88">
+      <c r="J88" t="b">
+        <v>1</v>
+      </c>
+      <c r="K88" t="s">
+        <v>25</v>
+      </c>
+      <c r="L88">
+        <v>1</v>
+      </c>
+      <c r="M88" t="s">
+        <v>25</v>
+      </c>
+      <c r="N88">
         <v>86.78</v>
       </c>
-      <c r="N88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O88" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P88" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q88" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R88" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S88">
+        <v>25</v>
+      </c>
+      <c r="S88" t="s">
+        <v>25</v>
+      </c>
+      <c r="T88">
         <v>86.78</v>
       </c>
     </row>
-    <row r="89" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
+        <v>207</v>
+      </c>
+      <c r="C89" t="s">
         <v>208</v>
       </c>
-      <c r="C89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F89" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G89" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H89">
+        <v>24</v>
+      </c>
+      <c r="I89">
         <v>5</v>
       </c>
-      <c r="I89" t="b">
-[...11 lines deleted...]
-      <c r="M89">
+      <c r="J89" t="b">
+        <v>1</v>
+      </c>
+      <c r="K89" t="s">
+        <v>25</v>
+      </c>
+      <c r="L89">
+        <v>1</v>
+      </c>
+      <c r="M89" t="s">
+        <v>25</v>
+      </c>
+      <c r="N89">
         <v>86.63</v>
       </c>
-      <c r="N89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O89" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P89" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q89" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R89" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S89">
+        <v>25</v>
+      </c>
+      <c r="S89" t="s">
+        <v>25</v>
+      </c>
+      <c r="T89">
         <v>86.63</v>
       </c>
     </row>
-    <row r="90" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
+        <v>209</v>
+      </c>
+      <c r="C90" t="s">
         <v>210</v>
       </c>
-      <c r="C90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F90" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G90" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H90">
+        <v>65</v>
+      </c>
+      <c r="I90">
         <v>8</v>
       </c>
-      <c r="I90" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J90" t="b">
+        <v>1</v>
+      </c>
+      <c r="K90" t="s">
+        <v>25</v>
       </c>
       <c r="L90">
+        <v>1</v>
+      </c>
+      <c r="M90">
         <v>85.91</v>
       </c>
-      <c r="M90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N90" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O90" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P90" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q90" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R90" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S90">
+        <v>25</v>
+      </c>
+      <c r="S90" t="s">
+        <v>25</v>
+      </c>
+      <c r="T90">
         <v>85.91</v>
       </c>
     </row>
-    <row r="91" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C91" t="s">
+        <v>211</v>
+      </c>
+      <c r="D91">
+        <v>2498</v>
+      </c>
+      <c r="E91" t="s">
         <v>212</v>
       </c>
-      <c r="D91">
-[...4 lines deleted...]
-      </c>
       <c r="F91" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G91" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H91">
+        <v>25</v>
+      </c>
+      <c r="I91">
         <v>4</v>
       </c>
-      <c r="I91" t="b">
-[...11 lines deleted...]
-      <c r="M91">
+      <c r="J91" t="b">
+        <v>1</v>
+      </c>
+      <c r="K91" t="s">
+        <v>25</v>
+      </c>
+      <c r="L91">
+        <v>1</v>
+      </c>
+      <c r="M91" t="s">
+        <v>25</v>
+      </c>
+      <c r="N91">
         <v>85.79</v>
       </c>
-      <c r="N91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O91" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P91" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q91" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R91" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S91">
+        <v>25</v>
+      </c>
+      <c r="S91" t="s">
+        <v>25</v>
+      </c>
+      <c r="T91">
         <v>85.79</v>
       </c>
     </row>
-    <row r="92" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C92" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D92">
-        <v>458</v>
+        <v>2214</v>
       </c>
       <c r="E92" t="s">
-        <v>215</v>
+        <v>187</v>
       </c>
       <c r="F92" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H92">
+        <v>66</v>
+      </c>
+      <c r="I92">
         <v>17</v>
       </c>
-      <c r="I92" t="b">
-[...11 lines deleted...]
-      <c r="M92">
+      <c r="J92" t="b">
+        <v>1</v>
+      </c>
+      <c r="K92" t="s">
+        <v>25</v>
+      </c>
+      <c r="L92">
+        <v>1</v>
+      </c>
+      <c r="M92" t="s">
+        <v>25</v>
+      </c>
+      <c r="N92">
         <v>85.64</v>
       </c>
-      <c r="N92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O92" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P92" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q92" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R92" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S92">
+        <v>25</v>
+      </c>
+      <c r="S92" t="s">
+        <v>25</v>
+      </c>
+      <c r="T92">
         <v>85.64</v>
       </c>
     </row>
-    <row r="93" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C93" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D93">
-        <v>193</v>
+        <v>2377</v>
       </c>
       <c r="E93" t="s">
         <v>187</v>
       </c>
       <c r="F93" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H93">
+        <v>67</v>
+      </c>
+      <c r="I93">
         <v>18</v>
       </c>
-      <c r="I93" t="b">
-[...11 lines deleted...]
-      <c r="M93">
+      <c r="J93" t="b">
+        <v>1</v>
+      </c>
+      <c r="K93" t="s">
+        <v>25</v>
+      </c>
+      <c r="L93">
+        <v>1</v>
+      </c>
+      <c r="M93" t="s">
+        <v>25</v>
+      </c>
+      <c r="N93">
         <v>85.52</v>
       </c>
-      <c r="N93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O93" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P93" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q93" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R93" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S93">
+        <v>25</v>
+      </c>
+      <c r="S93" t="s">
+        <v>25</v>
+      </c>
+      <c r="T93">
         <v>85.52</v>
       </c>
     </row>
-    <row r="94" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C94" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="D94">
         <v>1426</v>
       </c>
       <c r="E94" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="F94" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G94" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H94">
+        <v>26</v>
+      </c>
+      <c r="I94">
         <v>12</v>
       </c>
-      <c r="I94" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J94" t="b">
+        <v>1</v>
+      </c>
+      <c r="K94" t="s">
+        <v>25</v>
       </c>
       <c r="L94">
+        <v>1</v>
+      </c>
+      <c r="M94">
         <v>83.03</v>
       </c>
-      <c r="M94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N94" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O94" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P94" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q94" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R94" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S94">
+        <v>25</v>
+      </c>
+      <c r="S94" t="s">
+        <v>25</v>
+      </c>
+      <c r="T94">
         <v>83.03</v>
       </c>
     </row>
-    <row r="95" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C95" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D95">
-        <v>30</v>
+        <v>1957</v>
       </c>
       <c r="E95" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F95" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G95" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H95">
+        <v>27</v>
+      </c>
+      <c r="I95">
         <v>6</v>
       </c>
-      <c r="I95" t="b">
-[...11 lines deleted...]
-      <c r="M95">
+      <c r="J95" t="b">
+        <v>1</v>
+      </c>
+      <c r="K95" t="s">
+        <v>25</v>
+      </c>
+      <c r="L95">
+        <v>1</v>
+      </c>
+      <c r="M95" t="s">
+        <v>25</v>
+      </c>
+      <c r="N95">
         <v>82.13</v>
       </c>
-      <c r="N95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O95" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P95" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q95" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R95" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S95">
+        <v>25</v>
+      </c>
+      <c r="S95" t="s">
+        <v>25</v>
+      </c>
+      <c r="T95">
         <v>82.13</v>
       </c>
     </row>
-    <row r="96" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
+        <v>221</v>
+      </c>
+      <c r="C96" t="s">
+        <v>222</v>
+      </c>
+      <c r="D96">
+        <v>2458</v>
+      </c>
+      <c r="E96" t="s">
         <v>223</v>
       </c>
-      <c r="C96" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F96" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G96" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H96">
+        <v>28</v>
+      </c>
+      <c r="I96">
         <v>5</v>
       </c>
-      <c r="I96" t="b">
-[...11 lines deleted...]
-      <c r="M96">
+      <c r="J96" t="b">
+        <v>1</v>
+      </c>
+      <c r="K96" t="s">
+        <v>25</v>
+      </c>
+      <c r="L96">
+        <v>1</v>
+      </c>
+      <c r="M96" t="s">
+        <v>25</v>
+      </c>
+      <c r="N96">
         <v>82.11</v>
       </c>
-      <c r="N96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O96" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P96" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q96" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R96" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S96">
+        <v>25</v>
+      </c>
+      <c r="S96" t="s">
+        <v>25</v>
+      </c>
+      <c r="T96">
         <v>82.11</v>
       </c>
     </row>
-    <row r="97" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C97" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D97">
-        <v>208</v>
+        <v>2271</v>
       </c>
       <c r="E97" t="s">
+        <v>25</v>
+      </c>
+      <c r="F97" t="s">
+        <v>23</v>
+      </c>
+      <c r="G97" t="s">
         <v>24</v>
       </c>
-      <c r="F97" t="s">
+      <c r="H97">
+        <v>68</v>
+      </c>
+      <c r="I97">
         <v>22</v>
       </c>
-      <c r="G97" t="s">
-[...17 lines deleted...]
-      <c r="M97">
+      <c r="J97" t="b">
+        <v>1</v>
+      </c>
+      <c r="K97" t="s">
+        <v>25</v>
+      </c>
+      <c r="L97">
+        <v>1</v>
+      </c>
+      <c r="M97" t="s">
+        <v>25</v>
+      </c>
+      <c r="N97">
         <v>81.45</v>
       </c>
-      <c r="N97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O97" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P97" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q97" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R97" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S97">
+        <v>25</v>
+      </c>
+      <c r="S97" t="s">
+        <v>25</v>
+      </c>
+      <c r="T97">
         <v>81.45</v>
       </c>
     </row>
-    <row r="98" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C98" t="s">
-        <v>228</v>
+        <v>226</v>
+      </c>
+      <c r="D98">
+        <v>2201</v>
       </c>
       <c r="E98" t="s">
+        <v>25</v>
+      </c>
+      <c r="F98" t="s">
+        <v>23</v>
+      </c>
+      <c r="G98" t="s">
         <v>24</v>
       </c>
-      <c r="F98" t="s">
-[...2 lines deleted...]
-      <c r="G98" t="s">
+      <c r="H98">
+        <v>69</v>
+      </c>
+      <c r="I98">
         <v>23</v>
       </c>
-      <c r="H98">
-[...14 lines deleted...]
-      <c r="M98">
+      <c r="J98" t="b">
+        <v>1</v>
+      </c>
+      <c r="K98" t="s">
+        <v>25</v>
+      </c>
+      <c r="L98">
+        <v>1</v>
+      </c>
+      <c r="M98" t="s">
+        <v>25</v>
+      </c>
+      <c r="N98">
         <v>81.34</v>
       </c>
-      <c r="N98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O98" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P98" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q98" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R98" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S98">
+        <v>25</v>
+      </c>
+      <c r="S98" t="s">
+        <v>25</v>
+      </c>
+      <c r="T98">
         <v>81.34</v>
       </c>
     </row>
-    <row r="99" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C99" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D99">
         <v>1821</v>
       </c>
       <c r="E99" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F99" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H99">
+        <v>70</v>
+      </c>
+      <c r="I99">
         <v>19</v>
       </c>
-      <c r="I99" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J99" t="b">
+        <v>1</v>
+      </c>
+      <c r="K99" t="s">
+        <v>25</v>
       </c>
       <c r="L99">
+        <v>1</v>
+      </c>
+      <c r="M99">
         <v>79.02</v>
       </c>
-      <c r="M99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N99" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O99" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P99" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q99" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R99" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S99">
+        <v>25</v>
+      </c>
+      <c r="S99" t="s">
+        <v>25</v>
+      </c>
+      <c r="T99">
         <v>79.02</v>
       </c>
     </row>
-    <row r="100" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C100" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E100" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F100" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G100" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H100">
+        <v>29</v>
+      </c>
+      <c r="I100">
         <v>13</v>
       </c>
-      <c r="I100" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J100" t="b">
+        <v>1</v>
+      </c>
+      <c r="K100" t="s">
+        <v>25</v>
       </c>
       <c r="L100">
+        <v>1</v>
+      </c>
+      <c r="M100">
         <v>78.19</v>
       </c>
-      <c r="M100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N100" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O100" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P100" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q100" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R100" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S100">
+        <v>25</v>
+      </c>
+      <c r="S100" t="s">
+        <v>25</v>
+      </c>
+      <c r="T100">
         <v>78.19</v>
       </c>
     </row>
-    <row r="101" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>178</v>
       </c>
       <c r="C101" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E101" t="s">
+        <v>25</v>
+      </c>
+      <c r="F101" t="s">
+        <v>47</v>
+      </c>
+      <c r="G101" t="s">
         <v>24</v>
       </c>
-      <c r="F101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H101">
+        <v>71</v>
+      </c>
+      <c r="I101">
         <v>20</v>
       </c>
-      <c r="I101" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J101" t="b">
+        <v>1</v>
+      </c>
+      <c r="K101" t="s">
+        <v>25</v>
       </c>
       <c r="L101">
+        <v>1</v>
+      </c>
+      <c r="M101">
         <v>69.31</v>
       </c>
-      <c r="M101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N101" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O101" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P101" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q101" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R101" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S101">
+        <v>25</v>
+      </c>
+      <c r="S101" t="s">
+        <v>25</v>
+      </c>
+      <c r="T101">
         <v>69.31</v>
       </c>
     </row>
-    <row r="102" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C102" t="s">
         <v>204</v>
       </c>
       <c r="D102">
-        <v>646</v>
+        <v>1011</v>
       </c>
       <c r="E102" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F102" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G102" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H102">
+        <v>30</v>
+      </c>
+      <c r="I102">
         <v>5</v>
       </c>
-      <c r="I102" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J102" t="b">
+        <v>1</v>
+      </c>
+      <c r="K102" t="s">
+        <v>25</v>
       </c>
       <c r="L102">
+        <v>1</v>
+      </c>
+      <c r="M102">
         <v>69.18</v>
       </c>
-      <c r="M102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N102" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O102" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P102" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q102" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R102" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S102">
+        <v>25</v>
+      </c>
+      <c r="S102" t="s">
+        <v>25</v>
+      </c>
+      <c r="T102">
         <v>69.18</v>
       </c>
     </row>
-    <row r="103" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C103" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D103">
         <v>202</v>
       </c>
       <c r="E103" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F103" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="G103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H103">
-        <v>1</v>
-[...13 lines deleted...]
-      <c r="M103">
+        <v>72</v>
+      </c>
+      <c r="I103">
+        <v>1</v>
+      </c>
+      <c r="J103" t="b">
+        <v>1</v>
+      </c>
+      <c r="K103" t="s">
+        <v>25</v>
+      </c>
+      <c r="L103">
+        <v>1</v>
+      </c>
+      <c r="M103" t="s">
+        <v>25</v>
+      </c>
+      <c r="N103">
         <v>66.8</v>
       </c>
-      <c r="N103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O103" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P103" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q103" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R103" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S103">
+        <v>25</v>
+      </c>
+      <c r="S103" t="s">
+        <v>25</v>
+      </c>
+      <c r="T103">
         <v>66.8</v>
       </c>
     </row>
-    <row r="104" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C104" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D104">
-        <v>479</v>
+        <v>797</v>
       </c>
       <c r="E104" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F104" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G104" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H104">
+        <v>31</v>
+      </c>
+      <c r="I104">
         <v>6</v>
       </c>
-      <c r="I104" t="b">
-[...11 lines deleted...]
-      <c r="M104">
+      <c r="J104" t="b">
+        <v>1</v>
+      </c>
+      <c r="K104" t="s">
+        <v>25</v>
+      </c>
+      <c r="L104">
+        <v>1</v>
+      </c>
+      <c r="M104" t="s">
+        <v>25</v>
+      </c>
+      <c r="N104">
         <v>66.08</v>
       </c>
-      <c r="N104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O104" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P104" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q104" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R104" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S104">
+        <v>25</v>
+      </c>
+      <c r="S104" t="s">
+        <v>25</v>
+      </c>
+      <c r="T104">
         <v>66.08</v>
       </c>
     </row>
-    <row r="105" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
+        <v>235</v>
+      </c>
+      <c r="C105" t="s">
+        <v>236</v>
+      </c>
+      <c r="E105" t="s">
         <v>237</v>
       </c>
-      <c r="C105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F105" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H105">
+        <v>73</v>
+      </c>
+      <c r="I105">
         <v>3</v>
       </c>
-      <c r="I105" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J105" t="b">
+        <v>1</v>
+      </c>
+      <c r="K105" t="s">
+        <v>25</v>
       </c>
       <c r="L105">
+        <v>1</v>
+      </c>
+      <c r="M105">
         <v>62.35</v>
       </c>
-      <c r="M105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N105" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O105" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P105" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q105" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R105" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S105">
+        <v>25</v>
+      </c>
+      <c r="S105" t="s">
+        <v>25</v>
+      </c>
+      <c r="T105">
         <v>62.35</v>
       </c>
     </row>
-    <row r="106" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C106" t="s">
+        <v>238</v>
+      </c>
+      <c r="D106">
+        <v>1827</v>
+      </c>
+      <c r="E106" t="s">
+        <v>239</v>
+      </c>
+      <c r="F106" t="s">
+        <v>43</v>
+      </c>
+      <c r="G106" t="s">
+        <v>24</v>
+      </c>
+      <c r="H106">
+        <v>74</v>
+      </c>
+      <c r="I106">
+        <v>19</v>
+      </c>
+      <c r="J106" t="b">
+        <v>0</v>
+      </c>
+      <c r="K106" t="s">
         <v>240</v>
       </c>
-      <c r="D106">
-[...14 lines deleted...]
-      <c r="I106" t="b">
+      <c r="L106">
+        <v>1</v>
+      </c>
+      <c r="M106" t="s">
+        <v>25</v>
+      </c>
+      <c r="N106">
         <v>0</v>
       </c>
-      <c r="J106" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O106" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P106" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q106" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R106" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="S106">
+        <v>25</v>
+      </c>
+      <c r="S106" t="s">
+        <v>25</v>
+      </c>
+      <c r="T106">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>