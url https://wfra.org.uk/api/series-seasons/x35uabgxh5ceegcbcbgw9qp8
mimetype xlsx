--- v3 (2026-05-25)
+++ v4 (2026-10-17)
@@ -3652,51 +3652,51 @@
       </c>
       <c r="R2" t="s">
         <v>26</v>
       </c>
       <c r="S2" t="s">
         <v>26</v>
       </c>
       <c r="T2" t="s">
         <v>26</v>
       </c>
       <c r="U2">
         <v>602.57</v>
       </c>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
       <c r="F3" t="s">
         <v>24</v>
       </c>
       <c r="G3" t="s">
         <v>25</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
         <v>132.73</v>
       </c>
@@ -3717,51 +3717,51 @@
       </c>
       <c r="R3" t="s">
         <v>26</v>
       </c>
       <c r="S3" t="s">
         <v>26</v>
       </c>
       <c r="T3" t="s">
         <v>26</v>
       </c>
       <c r="U3">
         <v>550.99</v>
       </c>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>31</v>
       </c>
       <c r="G4" t="s">
         <v>32</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
@@ -3847,51 +3847,51 @@
       </c>
       <c r="R5" t="s">
         <v>26</v>
       </c>
       <c r="S5" t="s">
         <v>26</v>
       </c>
       <c r="T5" t="s">
         <v>26</v>
       </c>
       <c r="U5">
         <v>490.84</v>
       </c>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6">
         <v>2</v>
       </c>
       <c r="L6">
         <v>120.68</v>
       </c>
@@ -4042,51 +4042,51 @@
       </c>
       <c r="R8" t="s">
         <v>26</v>
       </c>
       <c r="S8" t="s">
         <v>26</v>
       </c>
       <c r="T8" t="s">
         <v>26</v>
       </c>
       <c r="U8">
         <v>412.62</v>
       </c>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" t="s">
         <v>46</v>
       </c>
       <c r="D9">
-        <v>2209</v>
+        <v>59</v>
       </c>
       <c r="E9" t="s">
         <v>47</v>
       </c>
       <c r="F9" t="s">
         <v>48</v>
       </c>
       <c r="G9" t="s">
         <v>25</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9" t="s">
         <v>26</v>
       </c>
@@ -4172,51 +4172,51 @@
       </c>
       <c r="R10" t="s">
         <v>26</v>
       </c>
       <c r="S10" t="s">
         <v>26</v>
       </c>
       <c r="T10" t="s">
         <v>26</v>
       </c>
       <c r="U10">
         <v>405.34</v>
       </c>
     </row>
     <row r="11" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11" t="s">
         <v>32</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
@@ -4237,51 +4237,51 @@
       </c>
       <c r="R11" t="s">
         <v>26</v>
       </c>
       <c r="S11" t="s">
         <v>26</v>
       </c>
       <c r="T11" t="s">
         <v>26</v>
       </c>
       <c r="U11">
         <v>396.27</v>
       </c>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
       <c r="G12" t="s">
         <v>32</v>
       </c>
       <c r="H12">
         <v>2</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
@@ -4556,51 +4556,51 @@
       </c>
       <c r="R16" t="s">
         <v>26</v>
       </c>
       <c r="S16" t="s">
         <v>26</v>
       </c>
       <c r="T16" t="s">
         <v>26</v>
       </c>
       <c r="U16">
         <v>347.92</v>
       </c>
     </row>
     <row r="17" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" t="s">
         <v>69</v>
       </c>
       <c r="D17">
-        <v>657</v>
+        <v>434</v>
       </c>
       <c r="E17" t="s">
         <v>70</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
       <c r="G17" t="s">
         <v>25</v>
       </c>
       <c r="H17">
         <v>3</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
         <v>83.29</v>
       </c>
@@ -4621,51 +4621,51 @@
       </c>
       <c r="R17" t="s">
         <v>26</v>
       </c>
       <c r="S17" t="s">
         <v>26</v>
       </c>
       <c r="T17" t="s">
         <v>26</v>
       </c>
       <c r="U17">
         <v>343.04</v>
       </c>
     </row>
     <row r="18" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>72</v>
       </c>
       <c r="D18">
-        <v>575</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
         <v>64</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
       <c r="G18" t="s">
         <v>32</v>
       </c>
       <c r="H18">
         <v>3</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
         <v>103.75</v>
       </c>
@@ -4686,51 +4686,51 @@
       </c>
       <c r="R18" t="s">
         <v>26</v>
       </c>
       <c r="S18" t="s">
         <v>26</v>
       </c>
       <c r="T18" t="s">
         <v>26</v>
       </c>
       <c r="U18">
         <v>314.45</v>
       </c>
     </row>
     <row r="19" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" t="s">
         <v>73</v>
       </c>
       <c r="D19">
-        <v>768</v>
+        <v>178</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>36</v>
       </c>
       <c r="G19" t="s">
         <v>25</v>
       </c>
       <c r="H19">
         <v>4</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
         <v>97.67</v>
       </c>
@@ -4816,51 +4816,51 @@
       </c>
       <c r="R20" t="s">
         <v>26</v>
       </c>
       <c r="S20" t="s">
         <v>26</v>
       </c>
       <c r="T20" t="s">
         <v>26</v>
       </c>
       <c r="U20">
         <v>290.41</v>
       </c>
     </row>
     <row r="21" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21">
-        <v>1783</v>
+        <v>433</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>79</v>
       </c>
       <c r="G21" t="s">
         <v>25</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21" t="b">
         <v>0</v>
       </c>
       <c r="J21" t="s">
         <v>76</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21">
         <v>143.18</v>
       </c>
@@ -5132,51 +5132,51 @@
       </c>
       <c r="R25" t="s">
         <v>26</v>
       </c>
       <c r="S25" t="s">
         <v>26</v>
       </c>
       <c r="T25" t="s">
         <v>26</v>
       </c>
       <c r="U25">
         <v>266.28</v>
       </c>
     </row>
     <row r="26" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>90</v>
       </c>
       <c r="C26" t="s">
         <v>91</v>
       </c>
       <c r="D26">
-        <v>2077</v>
+        <v>367</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>24</v>
       </c>
       <c r="G26" t="s">
         <v>25</v>
       </c>
       <c r="H26">
         <v>7</v>
       </c>
       <c r="I26" t="b">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>76</v>
       </c>
       <c r="K26">
         <v>2</v>
       </c>
       <c r="L26">
         <v>138.33</v>
       </c>
@@ -5197,51 +5197,51 @@
       </c>
       <c r="R26" t="s">
         <v>26</v>
       </c>
       <c r="S26" t="s">
         <v>26</v>
       </c>
       <c r="T26" t="s">
         <v>26</v>
       </c>
       <c r="U26">
         <v>264.98</v>
       </c>
     </row>
     <row r="27" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>92</v>
       </c>
       <c r="C27" t="s">
         <v>93</v>
       </c>
       <c r="D27">
-        <v>1397</v>
+        <v>192</v>
       </c>
       <c r="E27" t="s">
         <v>64</v>
       </c>
       <c r="F27" t="s">
         <v>24</v>
       </c>
       <c r="G27" t="s">
         <v>25</v>
       </c>
       <c r="H27">
         <v>8</v>
       </c>
       <c r="I27" t="b">
         <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>76</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
       <c r="L27">
         <v>128.47</v>
       </c>
@@ -5262,51 +5262,51 @@
       </c>
       <c r="R27" t="s">
         <v>26</v>
       </c>
       <c r="S27" t="s">
         <v>26</v>
       </c>
       <c r="T27" t="s">
         <v>26</v>
       </c>
       <c r="U27">
         <v>263.66</v>
       </c>
     </row>
     <row r="28" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>45</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28">
-        <v>2310</v>
+        <v>132</v>
       </c>
       <c r="E28" t="s">
         <v>95</v>
       </c>
       <c r="F28" t="s">
         <v>24</v>
       </c>
       <c r="G28" t="s">
         <v>25</v>
       </c>
       <c r="H28">
         <v>9</v>
       </c>
       <c r="I28" t="b">
         <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>76</v>
       </c>
       <c r="K28">
         <v>1</v>
       </c>
       <c r="L28">
         <v>124.7</v>
       </c>
@@ -5389,51 +5389,51 @@
       </c>
       <c r="R29" t="s">
         <v>26</v>
       </c>
       <c r="S29" t="s">
         <v>26</v>
       </c>
       <c r="T29" t="s">
         <v>26</v>
       </c>
       <c r="U29">
         <v>261.94</v>
       </c>
     </row>
     <row r="30" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>98</v>
       </c>
       <c r="C30" t="s">
         <v>99</v>
       </c>
       <c r="D30">
-        <v>2105</v>
+        <v>117</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
       <c r="F30" t="s">
         <v>24</v>
       </c>
       <c r="G30" t="s">
         <v>25</v>
       </c>
       <c r="H30">
         <v>10</v>
       </c>
       <c r="I30" t="b">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>76</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
@@ -5516,51 +5516,51 @@
       </c>
       <c r="R31" t="s">
         <v>26</v>
       </c>
       <c r="S31" t="s">
         <v>26</v>
       </c>
       <c r="T31" t="s">
         <v>26</v>
       </c>
       <c r="U31">
         <v>257.72</v>
       </c>
     </row>
     <row r="32" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>102</v>
       </c>
       <c r="C32" t="s">
         <v>103</v>
       </c>
       <c r="D32">
-        <v>1948</v>
+        <v>162</v>
       </c>
       <c r="E32" t="s">
         <v>104</v>
       </c>
       <c r="F32" t="s">
         <v>48</v>
       </c>
       <c r="G32" t="s">
         <v>32</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="b">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>26</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
@@ -5581,51 +5581,51 @@
       </c>
       <c r="R32" t="s">
         <v>26</v>
       </c>
       <c r="S32" t="s">
         <v>26</v>
       </c>
       <c r="T32" t="s">
         <v>26</v>
       </c>
       <c r="U32">
         <v>255.27</v>
       </c>
     </row>
     <row r="33" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>105</v>
       </c>
       <c r="C33" t="s">
         <v>106</v>
       </c>
       <c r="D33">
-        <v>2292</v>
+        <v>114</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
         <v>48</v>
       </c>
       <c r="G33" t="s">
         <v>25</v>
       </c>
       <c r="H33">
         <v>6</v>
       </c>
       <c r="I33" t="b">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>76</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
@@ -6142,51 +6142,51 @@
       </c>
       <c r="R41" t="s">
         <v>26</v>
       </c>
       <c r="S41" t="s">
         <v>26</v>
       </c>
       <c r="T41" t="s">
         <v>26</v>
       </c>
       <c r="U41">
         <v>232.9</v>
       </c>
     </row>
     <row r="42" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>124</v>
       </c>
       <c r="C42" t="s">
         <v>125</v>
       </c>
       <c r="D42">
-        <v>1007</v>
+        <v>135</v>
       </c>
       <c r="E42" t="s">
         <v>64</v>
       </c>
       <c r="F42" t="s">
         <v>36</v>
       </c>
       <c r="G42" t="s">
         <v>25</v>
       </c>
       <c r="H42">
         <v>5</v>
       </c>
       <c r="I42" t="b">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>76</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
         <v>114.57</v>
       </c>
@@ -6269,51 +6269,51 @@
       </c>
       <c r="R43" t="s">
         <v>26</v>
       </c>
       <c r="S43" t="s">
         <v>26</v>
       </c>
       <c r="T43" t="s">
         <v>26</v>
       </c>
       <c r="U43">
         <v>223.32</v>
       </c>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>128</v>
       </c>
       <c r="C44" t="s">
         <v>129</v>
       </c>
       <c r="D44">
-        <v>1093</v>
+        <v>337</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>48</v>
       </c>
       <c r="G44" t="s">
         <v>25</v>
       </c>
       <c r="H44">
         <v>8</v>
       </c>
       <c r="I44" t="b">
         <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>76</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
@@ -6458,51 +6458,51 @@
       </c>
       <c r="R46" t="s">
         <v>26</v>
       </c>
       <c r="S46" t="s">
         <v>26</v>
       </c>
       <c r="T46" t="s">
         <v>26</v>
       </c>
       <c r="U46">
         <v>219.21</v>
       </c>
     </row>
     <row r="47" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
       </c>
       <c r="D47">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
       <c r="F47" t="s">
         <v>48</v>
       </c>
       <c r="G47" t="s">
         <v>32</v>
       </c>
       <c r="H47">
         <v>3</v>
       </c>
       <c r="I47" t="b">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>76</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47" t="s">
         <v>26</v>
       </c>
@@ -6523,51 +6523,51 @@
       </c>
       <c r="R47" t="s">
         <v>26</v>
       </c>
       <c r="S47" t="s">
         <v>26</v>
       </c>
       <c r="T47" t="s">
         <v>26</v>
       </c>
       <c r="U47">
         <v>218.5</v>
       </c>
     </row>
     <row r="48" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>135</v>
       </c>
       <c r="C48" t="s">
         <v>136</v>
       </c>
       <c r="D48">
-        <v>2130</v>
+        <v>102</v>
       </c>
       <c r="E48" t="s">
         <v>26</v>
       </c>
       <c r="F48" t="s">
         <v>31</v>
       </c>
       <c r="G48" t="s">
         <v>25</v>
       </c>
       <c r="H48">
         <v>4</v>
       </c>
       <c r="I48" t="b">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>76</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48" t="s">
         <v>26</v>
       </c>
@@ -6588,51 +6588,51 @@
       </c>
       <c r="R48" t="s">
         <v>26</v>
       </c>
       <c r="S48" t="s">
         <v>26</v>
       </c>
       <c r="T48" t="s">
         <v>26</v>
       </c>
       <c r="U48">
         <v>217.8</v>
       </c>
     </row>
     <row r="49" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>137</v>
       </c>
       <c r="C49" t="s">
         <v>138</v>
       </c>
       <c r="D49">
-        <v>1446</v>
+        <v>401</v>
       </c>
       <c r="E49" t="s">
         <v>64</v>
       </c>
       <c r="F49" t="s">
         <v>31</v>
       </c>
       <c r="G49" t="s">
         <v>32</v>
       </c>
       <c r="H49">
         <v>6</v>
       </c>
       <c r="I49" t="b">
         <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>76</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
         <v>113.02</v>
       </c>
@@ -6653,51 +6653,51 @@
       </c>
       <c r="R49" t="s">
         <v>26</v>
       </c>
       <c r="S49" t="s">
         <v>26</v>
       </c>
       <c r="T49" t="s">
         <v>26</v>
       </c>
       <c r="U49">
         <v>216.22</v>
       </c>
     </row>
     <row r="50" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>139</v>
       </c>
       <c r="C50" t="s">
         <v>140</v>
       </c>
       <c r="D50">
-        <v>1169</v>
+        <v>89</v>
       </c>
       <c r="E50" t="s">
         <v>141</v>
       </c>
       <c r="F50" t="s">
         <v>48</v>
       </c>
       <c r="G50" t="s">
         <v>25</v>
       </c>
       <c r="H50">
         <v>9</v>
       </c>
       <c r="I50" t="b">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>76</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
@@ -6842,51 +6842,51 @@
       </c>
       <c r="R52" t="s">
         <v>26</v>
       </c>
       <c r="S52" t="s">
         <v>26</v>
       </c>
       <c r="T52" t="s">
         <v>26</v>
       </c>
       <c r="U52">
         <v>209.85</v>
       </c>
     </row>
     <row r="53" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>65</v>
       </c>
       <c r="C53" t="s">
         <v>146</v>
       </c>
       <c r="D53">
-        <v>2214</v>
+        <v>458</v>
       </c>
       <c r="E53" t="s">
         <v>104</v>
       </c>
       <c r="F53" t="s">
         <v>48</v>
       </c>
       <c r="G53" t="s">
         <v>25</v>
       </c>
       <c r="H53">
         <v>10</v>
       </c>
       <c r="I53" t="b">
         <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>76</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
         <v>97.46</v>
       </c>
@@ -7034,51 +7034,51 @@
       </c>
       <c r="R55" t="s">
         <v>26</v>
       </c>
       <c r="S55" t="s">
         <v>26</v>
       </c>
       <c r="T55" t="s">
         <v>26</v>
       </c>
       <c r="U55">
         <v>195.1</v>
       </c>
     </row>
     <row r="56" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" t="s">
         <v>152</v>
       </c>
       <c r="D56">
-        <v>869</v>
+        <v>470</v>
       </c>
       <c r="E56" t="s">
         <v>39</v>
       </c>
       <c r="F56" t="s">
         <v>31</v>
       </c>
       <c r="G56" t="s">
         <v>25</v>
       </c>
       <c r="H56">
         <v>6</v>
       </c>
       <c r="I56" t="b">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>76</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
@@ -7412,51 +7412,51 @@
       </c>
       <c r="R61" t="s">
         <v>26</v>
       </c>
       <c r="S61" t="s">
         <v>26</v>
       </c>
       <c r="T61" t="s">
         <v>26</v>
       </c>
       <c r="U61">
         <v>178.43</v>
       </c>
     </row>
     <row r="62" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>161</v>
       </c>
       <c r="C62" t="s">
         <v>162</v>
       </c>
       <c r="D62">
-        <v>719</v>
+        <v>5014</v>
       </c>
       <c r="E62" t="s">
         <v>89</v>
       </c>
       <c r="F62" t="s">
         <v>61</v>
       </c>
       <c r="G62" t="s">
         <v>25</v>
       </c>
       <c r="H62">
         <v>2</v>
       </c>
       <c r="I62" t="b">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>76</v>
       </c>
       <c r="K62">
         <v>1</v>
       </c>
       <c r="L62">
         <v>89.73</v>
       </c>
@@ -7477,51 +7477,51 @@
       </c>
       <c r="R62" t="s">
         <v>26</v>
       </c>
       <c r="S62" t="s">
         <v>26</v>
       </c>
       <c r="T62" t="s">
         <v>26</v>
       </c>
       <c r="U62">
         <v>177.79</v>
       </c>
     </row>
     <row r="63" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>163</v>
       </c>
       <c r="C63" t="s">
         <v>164</v>
       </c>
       <c r="D63">
-        <v>1957</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>36</v>
       </c>
       <c r="G63" t="s">
         <v>32</v>
       </c>
       <c r="H63">
         <v>3</v>
       </c>
       <c r="I63" t="b">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>76</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
@@ -8168,51 +8168,51 @@
       </c>
       <c r="R73" t="s">
         <v>26</v>
       </c>
       <c r="S73" t="s">
         <v>26</v>
       </c>
       <c r="T73" t="s">
         <v>26</v>
       </c>
       <c r="U73">
         <v>150.26</v>
       </c>
     </row>
     <row r="74" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>185</v>
       </c>
       <c r="C74" t="s">
         <v>186</v>
       </c>
       <c r="D74">
-        <v>2146</v>
+        <v>372</v>
       </c>
       <c r="E74" t="s">
         <v>109</v>
       </c>
       <c r="F74" t="s">
         <v>24</v>
       </c>
       <c r="G74" t="s">
         <v>25</v>
       </c>
       <c r="H74">
         <v>20</v>
       </c>
       <c r="I74" t="b">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>76</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
@@ -8357,51 +8357,51 @@
       </c>
       <c r="R76" t="s">
         <v>26</v>
       </c>
       <c r="S76" t="s">
         <v>26</v>
       </c>
       <c r="T76" t="s">
         <v>26</v>
       </c>
       <c r="U76">
         <v>142.88</v>
       </c>
     </row>
     <row r="77" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>192</v>
       </c>
       <c r="C77" t="s">
         <v>193</v>
       </c>
       <c r="D77">
-        <v>2477</v>
+        <v>296</v>
       </c>
       <c r="E77" t="s">
         <v>64</v>
       </c>
       <c r="F77" t="s">
         <v>31</v>
       </c>
       <c r="G77" t="s">
         <v>32</v>
       </c>
       <c r="H77">
         <v>11</v>
       </c>
       <c r="I77" t="b">
         <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>76</v>
       </c>
       <c r="K77">
         <v>1</v>
       </c>
       <c r="L77">
         <v>68.06</v>
       </c>
@@ -8670,51 +8670,51 @@
       </c>
       <c r="R81" t="s">
         <v>26</v>
       </c>
       <c r="S81" t="s">
         <v>26</v>
       </c>
       <c r="T81" t="s">
         <v>26</v>
       </c>
       <c r="U81">
         <v>138.56</v>
       </c>
     </row>
     <row r="82" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>200</v>
       </c>
       <c r="C82" t="s">
         <v>201</v>
       </c>
       <c r="D82">
-        <v>1753</v>
+        <v>286</v>
       </c>
       <c r="E82" t="s">
         <v>23</v>
       </c>
       <c r="F82" t="s">
         <v>24</v>
       </c>
       <c r="G82" t="s">
         <v>32</v>
       </c>
       <c r="H82">
         <v>10</v>
       </c>
       <c r="I82" t="b">
         <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>76</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82" t="s">
         <v>26</v>
       </c>
@@ -8859,51 +8859,51 @@
       </c>
       <c r="R84" t="s">
         <v>26</v>
       </c>
       <c r="S84" t="s">
         <v>26</v>
       </c>
       <c r="T84" t="s">
         <v>26</v>
       </c>
       <c r="U84">
         <v>136.82</v>
       </c>
     </row>
     <row r="85" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>205</v>
       </c>
       <c r="C85" t="s">
         <v>206</v>
       </c>
       <c r="D85">
-        <v>1216</v>
+        <v>472</v>
       </c>
       <c r="E85" t="s">
         <v>39</v>
       </c>
       <c r="F85" t="s">
         <v>48</v>
       </c>
       <c r="G85" t="s">
         <v>25</v>
       </c>
       <c r="H85">
         <v>12</v>
       </c>
       <c r="I85" t="b">
         <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>76</v>
       </c>
       <c r="K85">
         <v>1</v>
       </c>
       <c r="L85">
         <v>136.6</v>
       </c>
@@ -9550,51 +9550,51 @@
       </c>
       <c r="R95" t="s">
         <v>26</v>
       </c>
       <c r="S95" t="s">
         <v>26</v>
       </c>
       <c r="T95" t="s">
         <v>26</v>
       </c>
       <c r="U95">
         <v>131.08</v>
       </c>
     </row>
     <row r="96" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>139</v>
       </c>
       <c r="C96" t="s">
         <v>223</v>
       </c>
       <c r="D96">
-        <v>1184</v>
+        <v>563</v>
       </c>
       <c r="E96" t="s">
         <v>23</v>
       </c>
       <c r="F96" t="s">
         <v>31</v>
       </c>
       <c r="G96" t="s">
         <v>25</v>
       </c>
       <c r="H96">
         <v>7</v>
       </c>
       <c r="I96" t="b">
         <v>0</v>
       </c>
       <c r="J96" t="s">
         <v>76</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96" t="s">
         <v>26</v>
       </c>
@@ -9677,51 +9677,51 @@
       </c>
       <c r="R97" t="s">
         <v>26</v>
       </c>
       <c r="S97" t="s">
         <v>26</v>
       </c>
       <c r="T97" t="s">
         <v>26</v>
       </c>
       <c r="U97">
         <v>130.31</v>
       </c>
     </row>
     <row r="98" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" t="s">
         <v>228</v>
       </c>
       <c r="D98">
-        <v>740</v>
+        <v>403</v>
       </c>
       <c r="E98" t="s">
         <v>229</v>
       </c>
       <c r="F98" t="s">
         <v>31</v>
       </c>
       <c r="G98" t="s">
         <v>25</v>
       </c>
       <c r="H98">
         <v>8</v>
       </c>
       <c r="I98" t="b">
         <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>76</v>
       </c>
       <c r="K98">
         <v>1</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
       </c>
@@ -9928,51 +9928,51 @@
       </c>
       <c r="R101" t="s">
         <v>26</v>
       </c>
       <c r="S101" t="s">
         <v>26</v>
       </c>
       <c r="T101" t="s">
         <v>26</v>
       </c>
       <c r="U101">
         <v>129.64</v>
       </c>
     </row>
     <row r="102" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>198</v>
       </c>
       <c r="C102" t="s">
         <v>238</v>
       </c>
       <c r="D102">
-        <v>2337</v>
+        <v>78</v>
       </c>
       <c r="E102" t="s">
         <v>23</v>
       </c>
       <c r="F102" t="s">
         <v>48</v>
       </c>
       <c r="G102" t="s">
         <v>25</v>
       </c>
       <c r="H102">
         <v>18</v>
       </c>
       <c r="I102" t="b">
         <v>0</v>
       </c>
       <c r="J102" t="s">
         <v>76</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
@@ -10055,51 +10055,51 @@
       </c>
       <c r="R103" t="s">
         <v>26</v>
       </c>
       <c r="S103" t="s">
         <v>26</v>
       </c>
       <c r="T103" t="s">
         <v>26</v>
       </c>
       <c r="U103">
         <v>129.1</v>
       </c>
     </row>
     <row r="104" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>240</v>
       </c>
       <c r="C104" t="s">
         <v>123</v>
       </c>
       <c r="D104">
-        <v>2449</v>
+        <v>166</v>
       </c>
       <c r="E104" t="s">
         <v>89</v>
       </c>
       <c r="F104" t="s">
         <v>31</v>
       </c>
       <c r="G104" t="s">
         <v>25</v>
       </c>
       <c r="H104">
         <v>9</v>
       </c>
       <c r="I104" t="b">
         <v>0</v>
       </c>
       <c r="J104" t="s">
         <v>76</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
@@ -10182,51 +10182,51 @@
       </c>
       <c r="R105" t="s">
         <v>26</v>
       </c>
       <c r="S105" t="s">
         <v>26</v>
       </c>
       <c r="T105" t="s">
         <v>26</v>
       </c>
       <c r="U105">
         <v>128.42</v>
       </c>
     </row>
     <row r="106" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>244</v>
       </c>
       <c r="C106" t="s">
         <v>245</v>
       </c>
       <c r="D106">
-        <v>2124</v>
+        <v>121</v>
       </c>
       <c r="E106" t="s">
         <v>23</v>
       </c>
       <c r="F106" t="s">
         <v>24</v>
       </c>
       <c r="G106" t="s">
         <v>25</v>
       </c>
       <c r="H106">
         <v>32</v>
       </c>
       <c r="I106" t="b">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>76</v>
       </c>
       <c r="K106">
         <v>0</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
@@ -10309,51 +10309,51 @@
       </c>
       <c r="R107" t="s">
         <v>26</v>
       </c>
       <c r="S107" t="s">
         <v>26</v>
       </c>
       <c r="T107" t="s">
         <v>26</v>
       </c>
       <c r="U107">
         <v>127.85</v>
       </c>
     </row>
     <row r="108" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>27</v>
       </c>
       <c r="C108" t="s">
         <v>247</v>
       </c>
       <c r="D108">
-        <v>999</v>
+        <v>440</v>
       </c>
       <c r="E108" t="s">
         <v>23</v>
       </c>
       <c r="F108" t="s">
         <v>24</v>
       </c>
       <c r="G108" t="s">
         <v>25</v>
       </c>
       <c r="H108">
         <v>33</v>
       </c>
       <c r="I108" t="b">
         <v>0</v>
       </c>
       <c r="J108" t="s">
         <v>76</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108" t="s">
         <v>26</v>
       </c>
@@ -10873,51 +10873,51 @@
       </c>
       <c r="R116" t="s">
         <v>26</v>
       </c>
       <c r="S116" t="s">
         <v>26</v>
       </c>
       <c r="T116" t="s">
         <v>26</v>
       </c>
       <c r="U116">
         <v>125.52</v>
       </c>
     </row>
     <row r="117" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" t="s">
         <v>264</v>
       </c>
       <c r="D117">
-        <v>1827</v>
+        <v>402</v>
       </c>
       <c r="E117" t="s">
         <v>265</v>
       </c>
       <c r="F117" t="s">
         <v>48</v>
       </c>
       <c r="G117" t="s">
         <v>25</v>
       </c>
       <c r="H117">
         <v>22</v>
       </c>
       <c r="I117" t="b">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>76</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117" t="s">
         <v>26</v>
       </c>
@@ -11440,51 +11440,51 @@
       </c>
       <c r="R125" t="s">
         <v>26</v>
       </c>
       <c r="S125" t="s">
         <v>26</v>
       </c>
       <c r="T125" t="s">
         <v>26</v>
       </c>
       <c r="U125">
         <v>123.97</v>
       </c>
     </row>
     <row r="126" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>280</v>
       </c>
       <c r="C126" t="s">
         <v>281</v>
       </c>
       <c r="D126">
-        <v>1126</v>
+        <v>131</v>
       </c>
       <c r="E126" t="s">
         <v>282</v>
       </c>
       <c r="F126" t="s">
         <v>48</v>
       </c>
       <c r="G126" t="s">
         <v>25</v>
       </c>
       <c r="H126">
         <v>26</v>
       </c>
       <c r="I126" t="b">
         <v>0</v>
       </c>
       <c r="J126" t="s">
         <v>76</v>
       </c>
       <c r="K126">
         <v>1</v>
       </c>
       <c r="L126">
         <v>123.73</v>
       </c>
@@ -11756,51 +11756,51 @@
       </c>
       <c r="R130" t="s">
         <v>26</v>
       </c>
       <c r="S130" t="s">
         <v>26</v>
       </c>
       <c r="T130" t="s">
         <v>26</v>
       </c>
       <c r="U130">
         <v>122.71</v>
       </c>
     </row>
     <row r="131" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>294</v>
       </c>
       <c r="C131" t="s">
         <v>295</v>
       </c>
       <c r="D131">
-        <v>1537</v>
+        <v>273</v>
       </c>
       <c r="E131" t="s">
         <v>296</v>
       </c>
       <c r="F131" t="s">
         <v>48</v>
       </c>
       <c r="G131" t="s">
         <v>25</v>
       </c>
       <c r="H131">
         <v>28</v>
       </c>
       <c r="I131" t="b">
         <v>0</v>
       </c>
       <c r="J131" t="s">
         <v>76</v>
       </c>
       <c r="K131">
         <v>1</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
@@ -12069,51 +12069,51 @@
       </c>
       <c r="R135" t="s">
         <v>26</v>
       </c>
       <c r="S135" t="s">
         <v>26</v>
       </c>
       <c r="T135" t="s">
         <v>26</v>
       </c>
       <c r="U135">
         <v>121.89</v>
       </c>
     </row>
     <row r="136" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>300</v>
       </c>
       <c r="C136" t="s">
         <v>301</v>
       </c>
       <c r="D136">
-        <v>2339</v>
+        <v>44</v>
       </c>
       <c r="E136" t="s">
         <v>64</v>
       </c>
       <c r="F136" t="s">
         <v>79</v>
       </c>
       <c r="G136" t="s">
         <v>25</v>
       </c>
       <c r="H136">
         <v>2</v>
       </c>
       <c r="I136" t="b">
         <v>0</v>
       </c>
       <c r="J136" t="s">
         <v>76</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136" t="s">
         <v>26</v>
       </c>
@@ -12320,51 +12320,51 @@
       </c>
       <c r="R139" t="s">
         <v>26</v>
       </c>
       <c r="S139" t="s">
         <v>26</v>
       </c>
       <c r="T139" t="s">
         <v>26</v>
       </c>
       <c r="U139">
         <v>121.25</v>
       </c>
     </row>
     <row r="140" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>45</v>
       </c>
       <c r="C140" t="s">
         <v>308</v>
       </c>
       <c r="D140">
-        <v>1591</v>
+        <v>421</v>
       </c>
       <c r="E140" t="s">
         <v>309</v>
       </c>
       <c r="F140" t="s">
         <v>31</v>
       </c>
       <c r="G140" t="s">
         <v>25</v>
       </c>
       <c r="H140">
         <v>12</v>
       </c>
       <c r="I140" t="b">
         <v>0</v>
       </c>
       <c r="J140" t="s">
         <v>76</v>
       </c>
       <c r="K140">
         <v>0</v>
       </c>
       <c r="L140" t="s">
         <v>26</v>
       </c>
@@ -12769,51 +12769,51 @@
       </c>
       <c r="R146" t="s">
         <v>26</v>
       </c>
       <c r="S146" t="s">
         <v>26</v>
       </c>
       <c r="T146" t="s">
         <v>26</v>
       </c>
       <c r="U146">
         <v>119.2</v>
       </c>
     </row>
     <row r="147" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" t="s">
         <v>72</v>
       </c>
       <c r="D147">
-        <v>2338</v>
+        <v>45</v>
       </c>
       <c r="E147" t="s">
         <v>64</v>
       </c>
       <c r="F147" t="s">
         <v>79</v>
       </c>
       <c r="G147" t="s">
         <v>25</v>
       </c>
       <c r="H147">
         <v>3</v>
       </c>
       <c r="I147" t="b">
         <v>0</v>
       </c>
       <c r="J147" t="s">
         <v>76</v>
       </c>
       <c r="K147">
         <v>0</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
@@ -14387,51 +14387,51 @@
       </c>
       <c r="R172" t="s">
         <v>26</v>
       </c>
       <c r="S172" t="s">
         <v>26</v>
       </c>
       <c r="T172" t="s">
         <v>26</v>
       </c>
       <c r="U172">
         <v>115.02</v>
       </c>
     </row>
     <row r="173" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>92</v>
       </c>
       <c r="C173" t="s">
         <v>363</v>
       </c>
       <c r="D173">
-        <v>1003</v>
+        <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>23</v>
       </c>
       <c r="F173" t="s">
         <v>48</v>
       </c>
       <c r="G173" t="s">
         <v>25</v>
       </c>
       <c r="H173">
         <v>39</v>
       </c>
       <c r="I173" t="b">
         <v>0</v>
       </c>
       <c r="J173" t="s">
         <v>76</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173" t="s">
         <v>26</v>
       </c>
@@ -14886,51 +14886,51 @@
       </c>
       <c r="R180" t="s">
         <v>26</v>
       </c>
       <c r="S180" t="s">
         <v>26</v>
       </c>
       <c r="T180" t="s">
         <v>26</v>
       </c>
       <c r="U180">
         <v>112.93</v>
       </c>
     </row>
     <row r="181" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>304</v>
       </c>
       <c r="C181" t="s">
         <v>72</v>
       </c>
       <c r="D181">
-        <v>1223</v>
+        <v>43</v>
       </c>
       <c r="E181" t="s">
         <v>64</v>
       </c>
       <c r="F181" t="s">
         <v>31</v>
       </c>
       <c r="G181" t="s">
         <v>25</v>
       </c>
       <c r="H181">
         <v>17</v>
       </c>
       <c r="I181" t="b">
         <v>0</v>
       </c>
       <c r="J181" t="s">
         <v>76</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181" t="s">
         <v>26</v>
       </c>
@@ -15701,51 +15701,51 @@
       </c>
       <c r="R193" t="s">
         <v>26</v>
       </c>
       <c r="S193" t="s">
         <v>26</v>
       </c>
       <c r="T193" t="s">
         <v>26</v>
       </c>
       <c r="U193">
         <v>111.81</v>
       </c>
     </row>
     <row r="194" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>388</v>
       </c>
       <c r="C194" t="s">
         <v>382</v>
       </c>
       <c r="D194">
-        <v>1574</v>
+        <v>619</v>
       </c>
       <c r="E194" t="s">
         <v>389</v>
       </c>
       <c r="F194" t="s">
         <v>48</v>
       </c>
       <c r="G194" t="s">
         <v>32</v>
       </c>
       <c r="H194">
         <v>4</v>
       </c>
       <c r="I194" t="b">
         <v>0</v>
       </c>
       <c r="J194" t="s">
         <v>76</v>
       </c>
       <c r="K194">
         <v>1</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
@@ -16708,51 +16708,51 @@
       </c>
       <c r="R209" t="s">
         <v>26</v>
       </c>
       <c r="S209" t="s">
         <v>26</v>
       </c>
       <c r="T209" t="s">
         <v>26</v>
       </c>
       <c r="U209">
         <v>110.22</v>
       </c>
     </row>
     <row r="210" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>412</v>
       </c>
       <c r="C210" t="s">
         <v>413</v>
       </c>
       <c r="D210">
-        <v>1513</v>
+        <v>194</v>
       </c>
       <c r="E210" t="s">
         <v>39</v>
       </c>
       <c r="F210" t="s">
         <v>24</v>
       </c>
       <c r="G210" t="s">
         <v>32</v>
       </c>
       <c r="H210">
         <v>17</v>
       </c>
       <c r="I210" t="b">
         <v>0</v>
       </c>
       <c r="J210" t="s">
         <v>76</v>
       </c>
       <c r="K210">
         <v>1</v>
       </c>
       <c r="L210">
         <v>110.21</v>
       </c>
@@ -17771,51 +17771,51 @@
       </c>
       <c r="R226" t="s">
         <v>26</v>
       </c>
       <c r="S226" t="s">
         <v>26</v>
       </c>
       <c r="T226" t="s">
         <v>26</v>
       </c>
       <c r="U226">
         <v>108.31</v>
       </c>
     </row>
     <row r="227" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>355</v>
       </c>
       <c r="C227" t="s">
         <v>183</v>
       </c>
       <c r="D227">
-        <v>1666</v>
+        <v>309</v>
       </c>
       <c r="E227" t="s">
         <v>437</v>
       </c>
       <c r="F227" t="s">
         <v>48</v>
       </c>
       <c r="G227" t="s">
         <v>25</v>
       </c>
       <c r="H227">
         <v>54</v>
       </c>
       <c r="I227" t="b">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>76</v>
       </c>
       <c r="K227">
         <v>0</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
@@ -20815,51 +20815,51 @@
       </c>
       <c r="R275" t="s">
         <v>26</v>
       </c>
       <c r="S275" t="s">
         <v>26</v>
       </c>
       <c r="T275" t="s">
         <v>26</v>
       </c>
       <c r="U275">
         <v>101.67</v>
       </c>
     </row>
     <row r="276" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>509</v>
       </c>
       <c r="C276" t="s">
         <v>510</v>
       </c>
       <c r="D276">
-        <v>1700</v>
+        <v>134</v>
       </c>
       <c r="E276" t="s">
         <v>39</v>
       </c>
       <c r="F276" t="s">
         <v>48</v>
       </c>
       <c r="G276" t="s">
         <v>32</v>
       </c>
       <c r="H276">
         <v>9</v>
       </c>
       <c r="I276" t="b">
         <v>0</v>
       </c>
       <c r="J276" t="s">
         <v>76</v>
       </c>
       <c r="K276">
         <v>1</v>
       </c>
       <c r="L276">
         <v>101.63</v>
       </c>
@@ -21193,51 +21193,51 @@
       </c>
       <c r="R281" t="s">
         <v>26</v>
       </c>
       <c r="S281" t="s">
         <v>26</v>
       </c>
       <c r="T281" t="s">
         <v>26</v>
       </c>
       <c r="U281">
         <v>101.23</v>
       </c>
     </row>
     <row r="282" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>189</v>
       </c>
       <c r="C282" t="s">
         <v>519</v>
       </c>
       <c r="D282">
-        <v>1803</v>
+        <v>88</v>
       </c>
       <c r="E282" t="s">
         <v>39</v>
       </c>
       <c r="F282" t="s">
         <v>48</v>
       </c>
       <c r="G282" t="s">
         <v>25</v>
       </c>
       <c r="H282">
         <v>72</v>
       </c>
       <c r="I282" t="b">
         <v>0</v>
       </c>
       <c r="J282" t="s">
         <v>76</v>
       </c>
       <c r="K282">
         <v>1</v>
       </c>
       <c r="L282" t="s">
         <v>26</v>
       </c>
@@ -21447,51 +21447,51 @@
       </c>
       <c r="R285" t="s">
         <v>26</v>
       </c>
       <c r="S285" t="s">
         <v>26</v>
       </c>
       <c r="T285" t="s">
         <v>26</v>
       </c>
       <c r="U285">
         <v>100.64</v>
       </c>
     </row>
     <row r="286" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>523</v>
       </c>
       <c r="C286" t="s">
         <v>92</v>
       </c>
       <c r="D286">
-        <v>2524</v>
+        <v>326</v>
       </c>
       <c r="E286" t="s">
         <v>26</v>
       </c>
       <c r="F286" t="s">
         <v>79</v>
       </c>
       <c r="G286" t="s">
         <v>25</v>
       </c>
       <c r="H286">
         <v>5</v>
       </c>
       <c r="I286" t="b">
         <v>0</v>
       </c>
       <c r="J286" t="s">
         <v>76</v>
       </c>
       <c r="K286">
         <v>1</v>
       </c>
       <c r="L286" t="s">
         <v>26</v>
       </c>
@@ -21760,51 +21760,51 @@
       </c>
       <c r="R290" t="s">
         <v>26</v>
       </c>
       <c r="S290" t="s">
         <v>26</v>
       </c>
       <c r="T290" t="s">
         <v>26</v>
       </c>
       <c r="U290">
         <v>100.06</v>
       </c>
     </row>
     <row r="291" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>355</v>
       </c>
       <c r="C291" t="s">
         <v>111</v>
       </c>
       <c r="D291">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E291" t="s">
         <v>39</v>
       </c>
       <c r="F291" t="s">
         <v>36</v>
       </c>
       <c r="G291" t="s">
         <v>25</v>
       </c>
       <c r="H291">
         <v>24</v>
       </c>
       <c r="I291" t="b">
         <v>0</v>
       </c>
       <c r="J291" t="s">
         <v>76</v>
       </c>
       <c r="K291">
         <v>0</v>
       </c>
       <c r="L291" t="s">
         <v>26</v>
       </c>
@@ -22200,51 +22200,51 @@
       </c>
       <c r="R297" t="s">
         <v>26</v>
       </c>
       <c r="S297" t="s">
         <v>26</v>
       </c>
       <c r="T297" t="s">
         <v>26</v>
       </c>
       <c r="U297">
         <v>99.6</v>
       </c>
     </row>
     <row r="298" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>135</v>
       </c>
       <c r="C298" t="s">
         <v>542</v>
       </c>
       <c r="D298">
-        <v>1098</v>
+        <v>150</v>
       </c>
       <c r="E298" t="s">
         <v>39</v>
       </c>
       <c r="F298" t="s">
         <v>36</v>
       </c>
       <c r="G298" t="s">
         <v>25</v>
       </c>
       <c r="H298">
         <v>26</v>
       </c>
       <c r="I298" t="b">
         <v>0</v>
       </c>
       <c r="J298" t="s">
         <v>76</v>
       </c>
       <c r="K298">
         <v>1</v>
       </c>
       <c r="L298">
         <v>99.56</v>
       </c>
@@ -22575,51 +22575,51 @@
       </c>
       <c r="R303" t="s">
         <v>26</v>
       </c>
       <c r="S303" t="s">
         <v>26</v>
       </c>
       <c r="T303" t="s">
         <v>26</v>
       </c>
       <c r="U303">
         <v>99.37</v>
       </c>
     </row>
     <row r="304" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>550</v>
       </c>
       <c r="C304" t="s">
         <v>551</v>
       </c>
       <c r="D304">
-        <v>2118</v>
+        <v>40</v>
       </c>
       <c r="E304" t="s">
         <v>23</v>
       </c>
       <c r="F304" t="s">
         <v>36</v>
       </c>
       <c r="G304" t="s">
         <v>32</v>
       </c>
       <c r="H304">
         <v>9</v>
       </c>
       <c r="I304" t="b">
         <v>0</v>
       </c>
       <c r="J304" t="s">
         <v>76</v>
       </c>
       <c r="K304">
         <v>0</v>
       </c>
       <c r="L304" t="s">
         <v>26</v>
       </c>
@@ -22702,51 +22702,51 @@
       </c>
       <c r="R305" t="s">
         <v>26</v>
       </c>
       <c r="S305" t="s">
         <v>26</v>
       </c>
       <c r="T305" t="s">
         <v>26</v>
       </c>
       <c r="U305">
         <v>98.92</v>
       </c>
     </row>
     <row r="306" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>274</v>
       </c>
       <c r="C306" t="s">
         <v>553</v>
       </c>
       <c r="D306">
-        <v>1303</v>
+        <v>397</v>
       </c>
       <c r="E306" t="s">
         <v>23</v>
       </c>
       <c r="F306" t="s">
         <v>48</v>
       </c>
       <c r="G306" t="s">
         <v>25</v>
       </c>
       <c r="H306">
         <v>77</v>
       </c>
       <c r="I306" t="b">
         <v>0</v>
       </c>
       <c r="J306" t="s">
         <v>76</v>
       </c>
       <c r="K306">
         <v>0</v>
       </c>
       <c r="L306" t="s">
         <v>26</v>
       </c>
@@ -24571,51 +24571,51 @@
       </c>
       <c r="R335" t="s">
         <v>26</v>
       </c>
       <c r="S335" t="s">
         <v>26</v>
       </c>
       <c r="T335" t="s">
         <v>26</v>
       </c>
       <c r="U335">
         <v>95.62</v>
       </c>
     </row>
     <row r="336" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>370</v>
       </c>
       <c r="C336" t="s">
         <v>592</v>
       </c>
       <c r="D336">
-        <v>931</v>
+        <v>562</v>
       </c>
       <c r="E336" t="s">
         <v>39</v>
       </c>
       <c r="F336" t="s">
         <v>31</v>
       </c>
       <c r="G336" t="s">
         <v>32</v>
       </c>
       <c r="H336">
         <v>21</v>
       </c>
       <c r="I336" t="b">
         <v>0</v>
       </c>
       <c r="J336" t="s">
         <v>76</v>
       </c>
       <c r="K336">
         <v>1</v>
       </c>
       <c r="L336">
         <v>95.21</v>
       </c>
@@ -24698,51 +24698,51 @@
       </c>
       <c r="R337" t="s">
         <v>26</v>
       </c>
       <c r="S337" t="s">
         <v>26</v>
       </c>
       <c r="T337" t="s">
         <v>26</v>
       </c>
       <c r="U337">
         <v>95.04</v>
       </c>
     </row>
     <row r="338" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>83</v>
       </c>
       <c r="C338" t="s">
         <v>595</v>
       </c>
       <c r="D338">
-        <v>1543</v>
+        <v>91</v>
       </c>
       <c r="E338" t="s">
         <v>596</v>
       </c>
       <c r="F338" t="s">
         <v>36</v>
       </c>
       <c r="G338" t="s">
         <v>25</v>
       </c>
       <c r="H338">
         <v>33</v>
       </c>
       <c r="I338" t="b">
         <v>0</v>
       </c>
       <c r="J338" t="s">
         <v>76</v>
       </c>
       <c r="K338">
         <v>1</v>
       </c>
       <c r="L338" t="s">
         <v>26</v>
       </c>
@@ -25197,51 +25197,51 @@
       </c>
       <c r="R345" t="s">
         <v>26</v>
       </c>
       <c r="S345" t="s">
         <v>26</v>
       </c>
       <c r="T345" t="s">
         <v>26</v>
       </c>
       <c r="U345">
         <v>93.89</v>
       </c>
     </row>
     <row r="346" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
         <v>52</v>
       </c>
       <c r="C346" t="s">
         <v>160</v>
       </c>
       <c r="D346">
-        <v>2045</v>
+        <v>265</v>
       </c>
       <c r="E346" t="s">
         <v>39</v>
       </c>
       <c r="F346" t="s">
         <v>24</v>
       </c>
       <c r="G346" t="s">
         <v>32</v>
       </c>
       <c r="H346">
         <v>32</v>
       </c>
       <c r="I346" t="b">
         <v>0</v>
       </c>
       <c r="J346" t="s">
         <v>76</v>
       </c>
       <c r="K346">
         <v>1</v>
       </c>
       <c r="L346">
         <v>93.82</v>
       </c>
@@ -25513,51 +25513,51 @@
       </c>
       <c r="R350" t="s">
         <v>26</v>
       </c>
       <c r="S350" t="s">
         <v>26</v>
       </c>
       <c r="T350" t="s">
         <v>26</v>
       </c>
       <c r="U350">
         <v>93.46</v>
       </c>
     </row>
     <row r="351" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
         <v>110</v>
       </c>
       <c r="C351" t="s">
         <v>611</v>
       </c>
       <c r="D351">
-        <v>1612</v>
+        <v>392</v>
       </c>
       <c r="E351" t="s">
         <v>23</v>
       </c>
       <c r="F351" t="s">
         <v>31</v>
       </c>
       <c r="G351" t="s">
         <v>25</v>
       </c>
       <c r="H351">
         <v>45</v>
       </c>
       <c r="I351" t="b">
         <v>0</v>
       </c>
       <c r="J351" t="s">
         <v>76</v>
       </c>
       <c r="K351">
         <v>0</v>
       </c>
       <c r="L351" t="s">
         <v>26</v>
       </c>
@@ -25640,51 +25640,51 @@
       </c>
       <c r="R352" t="s">
         <v>26</v>
       </c>
       <c r="S352" t="s">
         <v>26</v>
       </c>
       <c r="T352" t="s">
         <v>26</v>
       </c>
       <c r="U352">
         <v>93.39</v>
       </c>
     </row>
     <row r="353" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
         <v>613</v>
       </c>
       <c r="C353" t="s">
         <v>614</v>
       </c>
       <c r="D353">
-        <v>548</v>
+        <v>67</v>
       </c>
       <c r="E353" t="s">
         <v>615</v>
       </c>
       <c r="F353" t="s">
         <v>61</v>
       </c>
       <c r="G353" t="s">
         <v>25</v>
       </c>
       <c r="H353">
         <v>3</v>
       </c>
       <c r="I353" t="b">
         <v>0</v>
       </c>
       <c r="J353" t="s">
         <v>76</v>
       </c>
       <c r="K353">
         <v>1</v>
       </c>
       <c r="L353" t="s">
         <v>26</v>
       </c>
@@ -26201,51 +26201,51 @@
       </c>
       <c r="R361" t="s">
         <v>26</v>
       </c>
       <c r="S361" t="s">
         <v>26</v>
       </c>
       <c r="T361" t="s">
         <v>26</v>
       </c>
       <c r="U361">
         <v>92.42</v>
       </c>
     </row>
     <row r="362" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
         <v>623</v>
       </c>
       <c r="C362" t="s">
         <v>624</v>
       </c>
       <c r="D362">
-        <v>631</v>
+        <v>83</v>
       </c>
       <c r="E362" t="s">
         <v>23</v>
       </c>
       <c r="F362" t="s">
         <v>36</v>
       </c>
       <c r="G362" t="s">
         <v>25</v>
       </c>
       <c r="H362">
         <v>35</v>
       </c>
       <c r="I362" t="b">
         <v>0</v>
       </c>
       <c r="J362" t="s">
         <v>76</v>
       </c>
       <c r="K362">
         <v>0</v>
       </c>
       <c r="L362" t="s">
         <v>26</v>
       </c>
@@ -26827,51 +26827,51 @@
       </c>
       <c r="R371" t="s">
         <v>26</v>
       </c>
       <c r="S371" t="s">
         <v>26</v>
       </c>
       <c r="T371" t="s">
         <v>26</v>
       </c>
       <c r="U371">
         <v>91.55</v>
       </c>
     </row>
     <row r="372" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
         <v>319</v>
       </c>
       <c r="C372" t="s">
         <v>146</v>
       </c>
       <c r="D372">
-        <v>2475</v>
+        <v>299</v>
       </c>
       <c r="E372" t="s">
         <v>64</v>
       </c>
       <c r="F372" t="s">
         <v>31</v>
       </c>
       <c r="G372" t="s">
         <v>25</v>
       </c>
       <c r="H372">
         <v>52</v>
       </c>
       <c r="I372" t="b">
         <v>0</v>
       </c>
       <c r="J372" t="s">
         <v>76</v>
       </c>
       <c r="K372">
         <v>0</v>
       </c>
       <c r="L372" t="s">
         <v>26</v>
       </c>
@@ -26891,50 +26891,53 @@
         <v>26</v>
       </c>
       <c r="R372" t="s">
         <v>26</v>
       </c>
       <c r="S372" t="s">
         <v>26</v>
       </c>
       <c r="T372" t="s">
         <v>26</v>
       </c>
       <c r="U372">
         <v>91.43</v>
       </c>
     </row>
     <row r="373" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>639</v>
       </c>
       <c r="C373" t="s">
         <v>160</v>
       </c>
+      <c r="D373">
+        <v>852</v>
+      </c>
       <c r="E373" t="s">
         <v>23</v>
       </c>
       <c r="F373" t="s">
         <v>36</v>
       </c>
       <c r="G373" t="s">
         <v>32</v>
       </c>
       <c r="H373">
         <v>12</v>
       </c>
       <c r="I373" t="b">
         <v>0</v>
       </c>
       <c r="J373" t="s">
         <v>76</v>
       </c>
       <c r="K373">
         <v>0</v>
       </c>
       <c r="L373" t="s">
         <v>26</v>
       </c>
       <c r="M373" t="s">
@@ -27205,51 +27208,51 @@
       </c>
       <c r="R377" t="s">
         <v>26</v>
       </c>
       <c r="S377" t="s">
         <v>26</v>
       </c>
       <c r="T377" t="s">
         <v>26</v>
       </c>
       <c r="U377">
         <v>90.53</v>
       </c>
     </row>
     <row r="378" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
         <v>386</v>
       </c>
       <c r="C378" t="s">
         <v>648</v>
       </c>
       <c r="D378">
-        <v>2189</v>
+        <v>68</v>
       </c>
       <c r="E378" t="s">
         <v>35</v>
       </c>
       <c r="F378" t="s">
         <v>293</v>
       </c>
       <c r="G378" t="s">
         <v>25</v>
       </c>
       <c r="H378">
         <v>2</v>
       </c>
       <c r="I378" t="b">
         <v>0</v>
       </c>
       <c r="J378" t="s">
         <v>76</v>
       </c>
       <c r="K378">
         <v>0</v>
       </c>
       <c r="L378" t="s">
         <v>26</v>
       </c>
@@ -27332,51 +27335,51 @@
       </c>
       <c r="R379" t="s">
         <v>26</v>
       </c>
       <c r="S379" t="s">
         <v>26</v>
       </c>
       <c r="T379" t="s">
         <v>26</v>
       </c>
       <c r="U379">
         <v>90.49</v>
       </c>
     </row>
     <row r="380" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>27</v>
       </c>
       <c r="C380" t="s">
         <v>522</v>
       </c>
       <c r="D380">
-        <v>1587</v>
+        <v>561</v>
       </c>
       <c r="E380" t="s">
         <v>23</v>
       </c>
       <c r="F380" t="s">
         <v>48</v>
       </c>
       <c r="G380" t="s">
         <v>25</v>
       </c>
       <c r="H380">
         <v>91</v>
       </c>
       <c r="I380" t="b">
         <v>0</v>
       </c>
       <c r="J380" t="s">
         <v>76</v>
       </c>
       <c r="K380">
         <v>0</v>
       </c>
       <c r="L380" t="s">
         <v>26</v>
       </c>
@@ -29077,51 +29080,51 @@
       </c>
       <c r="R407" t="s">
         <v>26</v>
       </c>
       <c r="S407" t="s">
         <v>26</v>
       </c>
       <c r="T407" t="s">
         <v>26</v>
       </c>
       <c r="U407">
         <v>87.45</v>
       </c>
     </row>
     <row r="408" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
         <v>68</v>
       </c>
       <c r="C408" t="s">
         <v>661</v>
       </c>
       <c r="D408">
-        <v>2229</v>
+        <v>148</v>
       </c>
       <c r="E408" t="s">
         <v>26</v>
       </c>
       <c r="F408" t="s">
         <v>36</v>
       </c>
       <c r="G408" t="s">
         <v>25</v>
       </c>
       <c r="H408">
         <v>37</v>
       </c>
       <c r="I408" t="b">
         <v>0</v>
       </c>
       <c r="J408" t="s">
         <v>76</v>
       </c>
       <c r="K408">
         <v>0</v>
       </c>
       <c r="L408" t="s">
         <v>26</v>
       </c>
@@ -30078,51 +30081,51 @@
       </c>
       <c r="R423" t="s">
         <v>26</v>
       </c>
       <c r="S423" t="s">
         <v>26</v>
       </c>
       <c r="T423" t="s">
         <v>26</v>
       </c>
       <c r="U423">
         <v>85.56</v>
       </c>
     </row>
     <row r="424" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
         <v>513</v>
       </c>
       <c r="C424" t="s">
         <v>160</v>
       </c>
       <c r="D424">
-        <v>1305</v>
+        <v>270</v>
       </c>
       <c r="E424" t="s">
         <v>26</v>
       </c>
       <c r="F424" t="s">
         <v>31</v>
       </c>
       <c r="G424" t="s">
         <v>25</v>
       </c>
       <c r="H424">
         <v>60</v>
       </c>
       <c r="I424" t="b">
         <v>0</v>
       </c>
       <c r="J424" t="s">
         <v>76</v>
       </c>
       <c r="K424">
         <v>1</v>
       </c>
       <c r="L424" t="s">
         <v>26</v>
       </c>
@@ -32195,51 +32198,51 @@
       </c>
       <c r="R457" t="s">
         <v>26</v>
       </c>
       <c r="S457" t="s">
         <v>26</v>
       </c>
       <c r="T457" t="s">
         <v>26</v>
       </c>
       <c r="U457">
         <v>80.34</v>
       </c>
     </row>
     <row r="458" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
         <v>749</v>
       </c>
       <c r="C458" t="s">
         <v>750</v>
       </c>
       <c r="D458">
-        <v>1403</v>
+        <v>33</v>
       </c>
       <c r="E458" t="s">
         <v>748</v>
       </c>
       <c r="F458" t="s">
         <v>36</v>
       </c>
       <c r="G458" t="s">
         <v>25</v>
       </c>
       <c r="H458">
         <v>46</v>
       </c>
       <c r="I458" t="b">
         <v>0</v>
       </c>
       <c r="J458" t="s">
         <v>76</v>
       </c>
       <c r="K458">
         <v>1</v>
       </c>
       <c r="L458" t="s">
         <v>26</v>
       </c>
@@ -32759,51 +32762,51 @@
       </c>
       <c r="R466" t="s">
         <v>26</v>
       </c>
       <c r="S466" t="s">
         <v>26</v>
       </c>
       <c r="T466" t="s">
         <v>26</v>
       </c>
       <c r="U466">
         <v>78.61</v>
       </c>
     </row>
     <row r="467" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
         <v>124</v>
       </c>
       <c r="C467" t="s">
         <v>764</v>
       </c>
       <c r="D467">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E467" t="s">
         <v>23</v>
       </c>
       <c r="F467" t="s">
         <v>31</v>
       </c>
       <c r="G467" t="s">
         <v>25</v>
       </c>
       <c r="H467">
         <v>66</v>
       </c>
       <c r="I467" t="b">
         <v>0</v>
       </c>
       <c r="J467" t="s">
         <v>76</v>
       </c>
       <c r="K467">
         <v>0</v>
       </c>
       <c r="L467" t="s">
         <v>26</v>
       </c>
@@ -35437,51 +35440,51 @@
       </c>
       <c r="R509" t="s">
         <v>26</v>
       </c>
       <c r="S509" t="s">
         <v>26</v>
       </c>
       <c r="T509" t="s">
         <v>26</v>
       </c>
       <c r="U509">
         <v>57.57</v>
       </c>
     </row>
     <row r="510" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
         <v>811</v>
       </c>
       <c r="C510" t="s">
         <v>812</v>
       </c>
       <c r="D510">
-        <v>1477</v>
+        <v>353</v>
       </c>
       <c r="E510" t="s">
         <v>320</v>
       </c>
       <c r="F510" t="s">
         <v>48</v>
       </c>
       <c r="G510" t="s">
         <v>25</v>
       </c>
       <c r="H510">
         <v>115</v>
       </c>
       <c r="I510" t="b">
         <v>0</v>
       </c>
       <c r="J510" t="s">
         <v>76</v>
       </c>
       <c r="K510">
         <v>1</v>
       </c>
       <c r="L510" t="s">
         <v>26</v>
       </c>
@@ -36007,51 +36010,51 @@
       </c>
       <c r="R518" t="s">
         <v>26</v>
       </c>
       <c r="S518" t="s">
         <v>26</v>
       </c>
       <c r="T518" t="s">
         <v>26</v>
       </c>
       <c r="U518">
         <v>0</v>
       </c>
     </row>
     <row r="519" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519" t="s">
         <v>145</v>
       </c>
       <c r="C519" t="s">
         <v>132</v>
       </c>
       <c r="D519">
-        <v>898</v>
+        <v>48</v>
       </c>
       <c r="E519" t="s">
         <v>285</v>
       </c>
       <c r="F519" t="s">
         <v>31</v>
       </c>
       <c r="G519" t="s">
         <v>25</v>
       </c>
       <c r="H519">
         <v>70</v>
       </c>
       <c r="I519" t="b">
         <v>0</v>
       </c>
       <c r="J519" t="s">
         <v>76</v>
       </c>
       <c r="K519">
         <v>1</v>
       </c>
       <c r="L519" t="s">
         <v>26</v>
       </c>
@@ -36072,51 +36075,51 @@
       </c>
       <c r="R519" t="s">
         <v>26</v>
       </c>
       <c r="S519" t="s">
         <v>26</v>
       </c>
       <c r="T519" t="s">
         <v>26</v>
       </c>
       <c r="U519">
         <v>0</v>
       </c>
     </row>
     <row r="520" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
         <v>821</v>
       </c>
       <c r="C520" t="s">
         <v>213</v>
       </c>
       <c r="D520">
-        <v>59</v>
+        <v>250</v>
       </c>
       <c r="E520" t="s">
         <v>822</v>
       </c>
       <c r="F520" t="s">
         <v>61</v>
       </c>
       <c r="G520" t="s">
         <v>25</v>
       </c>
       <c r="H520">
         <v>4</v>
       </c>
       <c r="I520" t="b">
         <v>0</v>
       </c>
       <c r="J520" t="s">
         <v>76</v>
       </c>
       <c r="K520">
         <v>1</v>
       </c>
       <c r="L520" t="s">
         <v>26</v>
       </c>